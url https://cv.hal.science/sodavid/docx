--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie David </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaine de recherche et d’innovation majeur (DIM) Patrimoines matériels — innovation, expérimentation, résilience (PAMIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Bourgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hélou de la Grandière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jouves-Hann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Morana Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Exposition, Restauration d'Objets d'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zk5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMA, un laboratoire dédié à l'étude des matériaux anciens et patrimoniaux par méthodes synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.21. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201963021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiatives européennes d’IPANEMA et du synchrotron SOLEIL pour l’étude des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus fondent-ils une nouvelle linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (3), pp.111-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: Eléments de réflexion sur la place des corpus en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (3), pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un travail épistémologique sur le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte et Projets numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Bastidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Reshetnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle du DIM PAMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM PAMIR, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le DIM PAMIR et l’inter/pluridisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en action : les projets et les infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris-Saclay, Institut de l'Energie Soutenable, DIM PAMIR, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l'implication des restaurateurs dans la recherche : une enquête en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IAEA Collaborating Center Atoms for Heritage at Université Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEA Workshop on Innovative Approaches of Accelerator Science and Technology for Sustainable Heritage Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs et accès au lexique : lexicographie comparée en français et en arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Internationale d'Ethnobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification procedures for software evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marrakech, Morocco. pp.Publication électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285418v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs et accès au lexique : Etude comparative en français & en arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les mots de la santé (2). Affaire(s) de goût(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revising the Evaluation Procedure of the European Academic Software Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNIS 2005 : Leadership and Strategy in a Cyber-Infrastructure World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United Kingdom. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the Criteria for Quality Software Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SURF Education Days 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs : méthodologie, résultats et hypothèses à partir d'une analyse linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club d'analyse sensorielle (Marc Danzart)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation des odeurs en l'absence ou en présence des noms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor Categorization in the Absence or in the Presence of Odor Names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Barkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Annual Meeting of the Association for Chemoreception Sciences Achems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sarasota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure d'évaluation d'EASA : remarques et réflexions / Comments on the Evaluation EASA Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Evaluation en formation ouverte à distance : bilan et perspectives / Evaluation in E-learning : Review and Future Directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the current EASA evaluation process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Evaluation in e-learning: review and future directions", Montpellier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Ouest. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages : Construction des faits en linguistique : la place des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, pp.131, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation in E-learning : the European Academic Software Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULM, Montpellier, 132p. + XXXII p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes épistémologiques du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 (3), 2002, Traitement Automatique des Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation in e-learning: the European Academic Software Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULM, Université Paul-Valéry Montpellier 3, pp.xi-xiv; xv-xviii, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire Results from the Competitors' Point of View.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Panckhurst, R., David, S., Whistlecroft, L. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation in E-learning : the European Academic Software Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Montpellier 3, pp.83-88, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Expressions of Odors in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Rouby, C., Schaal, B., Dubois, D., Gervais, R., Holley, A. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olfaction, Taste and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.82-99, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de Science Ouverte du DIM Patrimoines matériels - Innovation, expérimentation et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corbières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique du DIM PAMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAMA, Accéder aux dispositifs d'analyse des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Arean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02459675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique et Axes de recherche du DIM Matériaux anciens et patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting some Uses of the Isidore Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00795961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Réseau et axes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Fleur Barfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Saffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.9.3 E-RIHS Scientific Strategy v. 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrios Anglos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First version of the E-RIHS scientific vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D 9.1, Projet E-RIHS PP. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First edition of the web directory of IPERION CH instruments and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D.2.3, IPANEMA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPERION CH Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D 2.1, Inria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many Forms of the Future. A report on future options for the organisation of EASA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Praxiling. 2005, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de logiciels d'extraction dans les champs de l'indexation, la traduction et la terminologie, Rapport établi dans le cadre de l'ARC A3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille 3. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie David </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaine de recherche et d’innovation majeur (DIM) Patrimoines matériels — innovation, expérimentation, résilience (PAMIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Bourgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hélou de la Grandière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jouves-Hann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Morana Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Exposition, Restauration d'Objets d'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zk5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMA, un laboratoire dédié à l'étude des matériaux anciens et patrimoniaux par méthodes synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.21. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201963021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiatives européennes d’IPANEMA et du synchrotron SOLEIL pour l’étude des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus fondent-ils une nouvelle linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (3), pp.111-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: Eléments de réflexion sur la place des corpus en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (3), pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un travail épistémologique sur le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte et Projets numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Bastidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Reshetnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle du DIM PAMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM PAMIR, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le DIM PAMIR et l’inter/pluridisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en action : les projets et les infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris-Saclay, Institut de l'Energie Soutenable, DIM PAMIR, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l'implication des restaurateurs dans la recherche : une enquête en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IAEA Collaborating Center Atoms for Heritage at Université Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEA Workshop on Innovative Approaches of Accelerator Science and Technology for Sustainable Heritage Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs et accès au lexique : lexicographie comparée en français et en arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Internationale d'Ethnobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification procedures for software evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marrakech, Morocco. pp.Publication électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285418v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs et accès au lexique : Etude comparative en français & en arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les mots de la santé (2). Affaire(s) de goût(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revising the Evaluation Procedure of the European Academic Software Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNIS 2005 : Leadership and Strategy in a Cyber-Infrastructure World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United Kingdom. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the Criteria for Quality Software Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SURF Education Days 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation des odeurs en l'absence ou en présence des noms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs : méthodologie, résultats et hypothèses à partir d'une analyse linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club d'analyse sensorielle (Marc Danzart)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor Categorization in the Absence or in the Presence of Odor Names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Barkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Annual Meeting of the Association for Chemoreception Sciences Achems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sarasota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure d'évaluation d'EASA : remarques et réflexions / Comments on the Evaluation EASA Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Evaluation en formation ouverte à distance : bilan et perspectives / Evaluation in E-learning : Review and Future Directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the current EASA evaluation process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Evaluation in e-learning: review and future directions", Montpellier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Ouest. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages : Construction des faits en linguistique : la place des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, pp.131, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation in E-learning : the European Academic Software Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULM, Montpellier, 132p. + XXXII p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes épistémologiques du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 (3), 2002, Traitement Automatique des Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation in e-learning: the European Academic Software Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULM, Université Paul-Valéry Montpellier 3, pp.xi-xiv; xv-xviii, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire Results from the Competitors' Point of View.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Panckhurst, R., David, S., Whistlecroft, L. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation in E-learning : the European Academic Software Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Montpellier 3, pp.83-88, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Expressions of Odors in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Rouby, C., Schaal, B., Dubois, D., Gervais, R., Holley, A. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olfaction, Taste and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.82-99, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de Science Ouverte du DIM Patrimoines matériels - Innovation, expérimentation et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corbières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique du DIM PAMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAMA, Accéder aux dispositifs d'analyse des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Arean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02459675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique et Axes de recherche du DIM Matériaux anciens et patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting some Uses of the Isidore Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00795961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Réseau et axes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Fleur Barfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Saffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.9.3 E-RIHS Scientific Strategy v. 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrios Anglos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First version of the E-RIHS scientific vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D 9.1, Projet E-RIHS PP. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First edition of the web directory of IPERION CH instruments and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D.2.3, IPANEMA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPERION CH Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D 2.1, Inria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many Forms of the Future. A report on future options for the organisation of EASA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Praxiling. 2005, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de logiciels d'extraction dans les champs de l'indexation, la traduction et la terminologie, Rapport établi dans le cadre de l'ARC A3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille 3. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline H&#233;lou de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves-Hann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Morana Burlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zk5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bastidas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Reshetnikov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285418v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Whistlecroft" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133036v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Barkat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Bensafi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03758054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbi&#232;res" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02459675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Saffray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Anglos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castillejo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charbonnel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138538v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde de Clercq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914818v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline H&#233;lou de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves-Hann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Morana Burlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zk5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bastidas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Reshetnikov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285418v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Whistlecroft" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133036v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Barkat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Bensafi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03758054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbi&#232;res" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02459675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Saffray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Anglos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castillejo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charbonnel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138538v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde de Clercq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914818v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>