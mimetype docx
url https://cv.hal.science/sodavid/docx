--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie David </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaine de recherche et d’innovation majeur (DIM) Patrimoines matériels — innovation, expérimentation, résilience (PAMIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Bourgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hélou de la Grandière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jouves-Hann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Morana Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Exposition, Restauration d'Objets d'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zk5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMA, un laboratoire dédié à l'étude des matériaux anciens et patrimoniaux par méthodes synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.21. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201963021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiatives européennes d’IPANEMA et du synchrotron SOLEIL pour l’étude des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus fondent-ils une nouvelle linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (3), pp.111-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: Eléments de réflexion sur la place des corpus en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (3), pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un travail épistémologique sur le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte et Projets numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Bastidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Reshetnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle du DIM PAMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM PAMIR, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le DIM PAMIR et l’inter/pluridisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en action : les projets et les infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris-Saclay, Institut de l'Energie Soutenable, DIM PAMIR, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l'implication des restaurateurs dans la recherche : une enquête en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IAEA Collaborating Center Atoms for Heritage at Université Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEA Workshop on Innovative Approaches of Accelerator Science and Technology for Sustainable Heritage Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs et accès au lexique : lexicographie comparée en français et en arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Internationale d'Ethnobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification procedures for software evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marrakech, Morocco. pp.Publication électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285418v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs et accès au lexique : Etude comparative en français & en arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les mots de la santé (2). Affaire(s) de goût(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revising the Evaluation Procedure of the European Academic Software Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNIS 2005 : Leadership and Strategy in a Cyber-Infrastructure World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United Kingdom. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the Criteria for Quality Software Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SURF Education Days 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation des odeurs en l'absence ou en présence des noms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs : méthodologie, résultats et hypothèses à partir d'une analyse linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club d'analyse sensorielle (Marc Danzart)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor Categorization in the Absence or in the Presence of Odor Names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Barkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Annual Meeting of the Association for Chemoreception Sciences Achems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sarasota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure d'évaluation d'EASA : remarques et réflexions / Comments on the Evaluation EASA Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Evaluation en formation ouverte à distance : bilan et perspectives / Evaluation in E-learning : Review and Future Directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the current EASA evaluation process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Evaluation in e-learning: review and future directions", Montpellier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Ouest. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages : Construction des faits en linguistique : la place des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, pp.131, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation in E-learning : the European Academic Software Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULM, Montpellier, 132p. + XXXII p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes épistémologiques du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 (3), 2002, Traitement Automatique des Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation in e-learning: the European Academic Software Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULM, Université Paul-Valéry Montpellier 3, pp.xi-xiv; xv-xviii, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire Results from the Competitors' Point of View.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Panckhurst, R., David, S., Whistlecroft, L. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation in E-learning : the European Academic Software Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Montpellier 3, pp.83-88, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Expressions of Odors in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Rouby, C., Schaal, B., Dubois, D., Gervais, R., Holley, A. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olfaction, Taste and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.82-99, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de Science Ouverte du DIM Patrimoines matériels - Innovation, expérimentation et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corbières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique du DIM PAMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAMA, Accéder aux dispositifs d'analyse des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Arean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02459675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique et Axes de recherche du DIM Matériaux anciens et patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting some Uses of the Isidore Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00795961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Réseau et axes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Fleur Barfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Saffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.9.3 E-RIHS Scientific Strategy v. 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrios Anglos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First version of the E-RIHS scientific vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D 9.1, Projet E-RIHS PP. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First edition of the web directory of IPERION CH instruments and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D.2.3, IPANEMA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPERION CH Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D 2.1, Inria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many Forms of the Future. A report on future options for the organisation of EASA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Praxiling. 2005, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de logiciels d'extraction dans les champs de l'indexation, la traduction et la terminologie, Rapport établi dans le cadre de l'ARC A3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille 3. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie David </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaine de recherche et d’innovation majeur (DIM) Patrimoines matériels — innovation, expérimentation, résilience (PAMIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Bourgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hélou de la Grandière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jouves-Hann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Morana Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation, Exposition, Restauration d'Objets d'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zk5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPANEMA, un laboratoire dédié à l'étude des matériaux anciens et patrimoniaux par méthodes synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.21. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201963021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiatives européennes d’IPANEMA et du synchrotron SOLEIL pour l’étude des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schoeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus fondent-ils une nouvelle linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (3), pp.111-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation: Eléments de réflexion sur la place des corpus en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 171 (3), pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un travail épistémologique sur le TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte et Projets numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Bastidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Reshetnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle du DIM PAMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM PAMIR, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le DIM PAMIR et l’inter/pluridisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en action : les projets et les infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris-Saclay, Institut de l'Energie Soutenable, DIM PAMIR, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l'implication des restaurateurs dans la recherche : une enquête en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Restauration : histoires, pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IAEA Collaborating Center Atoms for Heritage at Université Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEA Workshop on Innovative Approaches of Accelerator Science and Technology for Sustainable Heritage Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs et accès au lexique : lexicographie comparée en français et en arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Internationale d'Ethnobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification procedures for software evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marrakech, Morocco. pp.Publication électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285418v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs et accès au lexique : Etude comparative en français & en arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les mots de la santé (2). Affaire(s) de goût(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the Criteria for Quality Software Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SURF Education Days 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revising the Evaluation Procedure of the European Academic Software Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNIS 2005 : Leadership and Strategy in a Cyber-Infrastructure World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United Kingdom. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor Categorization in the Absence or in the Presence of Odor Names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Barkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Annual Meeting of the Association for Chemoreception Sciences Achems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sarasota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation des odeurs en l'absence ou en présence des noms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs : méthodologie, résultats et hypothèses à partir d'une analyse linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club d'analyse sensorielle (Marc Danzart)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure d'évaluation d'EASA : remarques et réflexions / Comments on the Evaluation EASA Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Evaluation en formation ouverte à distance : bilan et perspectives / Evaluation in E-learning : Review and Future Directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the current EASA evaluation process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Evaluation in e-learning: review and future directions", Montpellier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Ouest. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01688891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages : Construction des faits en linguistique : la place des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, pp.131, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation in E-learning : the European Academic Software Award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULM, Montpellier, 132p. + XXXII p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes épistémologiques du TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 (3), 2002, Traitement Automatique des Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foisonnements morphologiques. Etudes en hommage à Françoise Kerleroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01690226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation in e-learning: the European Academic Software Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULM, Université Paul-Valéry Montpellier 3, pp.xi-xiv; xv-xviii, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire Results from the Competitors' Point of View.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Panckhurst, R., David, S., Whistlecroft, L. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation in E-learning : the European Academic Software Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Montpellier 3, pp.83-88, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Expressions of Odors in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Rouby, C., Schaal, B., Dubois, D., Gervais, R., Holley, A. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olfaction, Taste and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.82-99, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de Science Ouverte du DIM Patrimoines matériels - Innovation, expérimentation et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corbières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique du DIM PAMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAMA, Accéder aux dispositifs d'analyse des matériaux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Arean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02459675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique et Axes de recherche du DIM Matériaux anciens et patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting some Uses of the Isidore Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00795961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Réseau et axes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Fleur Barfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes du Réseau et cartes d’évaluation de l’impact du DIM Matériaux anciens et patrimoniaux : Projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Saffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Centre national de la recherche scientifique (CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.9.3 E-RIHS Scientific Strategy v. 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrios Anglos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First version of the E-RIHS scientific vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Castillejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D 9.1, Projet E-RIHS PP. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First edition of the web directory of IPERION CH instruments and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D.2.3, IPANEMA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPERION CH Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D 2.1, Inria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many Forms of the Future. A report on future options for the organisation of EASA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Panckhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Whistlecroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Praxiling. 2005, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de logiciels d'extraction dans les champs de l'indexation, la traduction et la terminologie, Rapport établi dans le cadre de l'ARC A3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille 3. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline H&#233;lou de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves-Hann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Morana Burlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zk5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bastidas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Reshetnikov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285418v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Whistlecroft" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133036v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Barkat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Bensafi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03758054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbi&#232;res" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02459675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Saffray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Anglos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castillejo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charbonnel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138538v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde de Clercq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914818v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline H&#233;lou de la Grandi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves-Hann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Morana Burlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zk5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bastidas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Reshetnikov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285418v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Whistlecroft" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133036v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Barkat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Bensafi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03758054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbi&#232;res" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02459675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Saffray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Anglos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castillejo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charbonnel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138538v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde de Clercq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914818v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>