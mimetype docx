--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -294,494 +294,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construyendo nuevas miradas, buscando un cambio en nuestras ciudades. La experiencia de Río Urbano</w:t>
+                <w:t xml:space="preserve">The role of different types of knowledge and expertise in explaining recognition justice in flood defence and flood risk prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Guevara</w:t>
+                <w:t xml:space="preserve">Mandy Paauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alonso Briceño Rodriguez</w:t>
+                <w:t xml:space="preserve">Ann Crabbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Priest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revistarquis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15517/ra.v13i2.59153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfr3.13040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638136v1</w:t>
+                <w:t xml:space="preserve">hal-04750925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of different types of knowledge and expertise in explaining recognition justice in flood defence and flood risk prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mandy Paauw</w:t>
+                <w:t xml:space="preserve">Pluralizing Knowledge to Think about the Future in the Face of Uncertainty. The Case of the Collapse of the Cliff of Ault (Picardy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ann Crabbé</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally Priest</w:t>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (1), </w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.67-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfr3.13040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1112401ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04750925v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralizing Knowledge to Think about the Future in the Face of Uncertainty. The Case of the Collapse of the Cliff of Ault (Picardy, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
+                <w:t xml:space="preserve">Overcoming barriers to integrate more justice into climate change policies. Lessons from adaptation policies and flood risk management in Flanders and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Paauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+                <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1112401ar⟩</w:t>
+              <w:t xml:space="preserve">Total Environment Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.200098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.teadva.2024.200098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659786v1</w:t>
+                <w:t xml:space="preserve">hal-04521432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming barriers to integrate more justice into climate change policies. Lessons from adaptation policies and flood risk management in Flanders and France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+                <w:t xml:space="preserve">Construyendo nuevas miradas, buscando un cambio en nuestras ciudades. La experiencia de Río Urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ann Crabbé</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Briceño Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total Environment Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.200098. </w:t>
+              <w:t xml:space="preserve">Revistarquis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.teadva.2024.200098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15517/ra.v13i2.59153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04521432v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impensé social des pratiques de délocalisation préventive. Ce que les cas de Blois et Ault apportent aux débats sur l'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -828,51 +828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inondations et ville à San Jose (Costa Rica) : la crise comme moteur des réseaux techniques et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (132), pp.45-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -919,64 +919,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation et exclusion. La distribution des inégalités socio-spatiales dans la mise en œuvre des politiques de prévention des inondations (Blois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1023,51 +1023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le risque d’inondation en ville. Une modelisation sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 38 (1), pp.47-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1101,51 +1101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et ressources des marges : les réappropriations de l’action publique à La Carpio (Costa Rica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Risques et ressources dans les Suds. Concilier environnement, développement et sécurité dans le cadre des changements globaux, 72 (280), pp.495-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1179,51 +1179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginarios y riesgo de inundación en los barrios del sur de San José:entre banalización y denuncia del desarrollo urbano josefino.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Memoria, ciudad e imaginarios urbanos en Centroamérica, 36, pp.177-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1261,64 +1261,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience in urban development projects in flood-prone areas: a challenge to urban design professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Town Planning Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89 (2), pp.167-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1352,51 +1352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience à l’épreuve du local : la gestion du risque redéfinie par les habitants de Barrio Luján, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1421,77 +1421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement radical et silencieux de paradigme sur le développement urbain face aux risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1520,51 +1520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginalidad y vulnerabilidad en Limón ante el riesgo de inundación.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos Inter.c.a.mbio sobre Centroamérica y el Caribe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1598,64 +1598,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation aux risques d’inondation façonnée par les métiers de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1712,51 +1712,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rivière et son réseau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Kotras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1794,51 +1794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation as urban crisis. Understanding Anthropocene from two flooded cities of the Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1876,51 +1876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Política Nacional de Gestión del Riesgo en Costa Rica: genealogía de una nueva categoría de la acción pública</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56° Congreso Internacional de Americanistas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Salamanque, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1945,51 +1945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construir con la inundación en la ciudad. El caso de la Carpio, San José, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taller Internacional Espacios, Territorios y Contextos de la Gestión del Riesgo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2014,51 +2014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir la résilience des territoires à risque : le cadre des instruments de gestion de risque débordé par les habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Penser et Faire la résilience. Risques et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2077,484 +2077,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prevención del riesgo de inundación en las ciudades. Reflexiones sobre la emergencia de territorios urbanos vulnerables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Imaginarios y riesgo de inundación en los barrios del sur de San José</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Jornada de investigacion en Gestion del Riesgo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, San José, Costa Rica</w:t>
+              <w:t xml:space="preserve">Séminaire Sistemas de ciudades en Centroamérica: espacios, economías, memorias, IHNCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Managua, Nicaragua</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388978v1</w:t>
+                <w:t xml:space="preserve">hal-02389029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginarios y riesgo de inundación en los barrios del sur de San José</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quand les habitants s’emparent du risque : de la vulnérabilité des politiques de gestion de risque dans le quartier de Barrio Lujan, San José, Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sistemas de ciudades en Centroamérica: espacios, economías, memorias, IHNCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Managua, Nicaragua</w:t>
+              <w:t xml:space="preserve">XXe Congrès de l’Association Internationale de Sociologie en Langue Française (AISLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389029v1</w:t>
+                <w:t xml:space="preserve">hal-02388915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les habitants s’emparent du risque : de la vulnérabilité des politiques de gestion de risque dans le quartier de Barrio Lujan, San José, Costa Rica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Al (des)borde de lo político: problematizar el riesgo en los comités comunales de emergencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Congrès de l’Association Internationale de Sociologie en Langue Française (AISLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">VI Jornadas de Investigacion en Ciencas Politicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388915v1</w:t>
+                <w:t xml:space="preserve">hal-02389021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al (des)borde de lo político: problematizar el riesgo en los comités comunales de emergencia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Des cadres internationaux à l’échelle locale du risque : l’approche systémique costaricienne aménagée par les habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Jornadas de Investigacion en Ciencas Politicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, San José, Costa Rica</w:t>
+              <w:t xml:space="preserve">Journée d’étude Gouverner les risques dans les Caraïbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389021v1</w:t>
+                <w:t xml:space="preserve">hal-02388975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cadres internationaux à l’échelle locale du risque : l’approche systémique costaricienne aménagée par les habitants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le risque dans la ville : la politique de gestion du risque interrogée par les dynamiques urbaines au Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Gouverner les risques dans les Caraïbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, PARIS, France</w:t>
+              <w:t xml:space="preserve">XXe Congrès de l’Association Internationale de Sociologie en Langue Française (AISLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388975v1</w:t>
+                <w:t xml:space="preserve">hal-02388921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque dans la ville : la politique de gestion du risque interrogée par les dynamiques urbaines au Costa Rica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La prevención del riesgo de inundación en las ciudades. Reflexiones sobre la emergencia de territorios urbanos vulnerables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Congrès de l’Association Internationale de Sociologie en Langue Française (AISLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">V Jornada de investigacion en Gestion del Riesgo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388921v1</w:t>
+                <w:t xml:space="preserve">hal-02388978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inondation : contrainte ou opportunité ? La posture des métiers de l’urbanisme face au projet urbain en zone inondable. Etude de cas d’Angers et de Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2611,103 +2611,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of case study factsheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Crabbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2738,51 +2738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las inundaciones y la ciudad de San José, Costa Rica: La emergencia como motor de redes técnicas y políticas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.1-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15517/aeca.v50i00.62901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2822,90 +2822,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLARIS Practitioners' guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Crabbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 25 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2936,51 +2936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmer l’habitat, entre innovation locale et articulation nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3069,77 +3069,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Munck af Rosenschöld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Crabbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CITERES (CItés, TERritoires, Environnement et Sociétés); Lab'Urba; CNAM ESGT, Laboratoire Géomatique et Foncier; Centre for Research on Environmental and Social Change, University of Antwerp; Flood Hazard Research Centre, University of Middlesex; Finnish Environment Institute. 2024, 61 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3161,51 +3161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inundaciones en Barrio Luján</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] Latts - Université Paris-Est; Universidad de Costa Rica; Rapport réalisé à la demande du Comité local de gestion de crise de Barrio Luján (Comité local de emergencia de Barrio Luján). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3259,51 +3259,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'instabilité de la notion du risque en milieu urbain. Habitants et gestionnaires face aux inondations à Barrio Luján et la Carpio (San José, Costa Rica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris-Est, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3499,51 +3499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara V&#237;quez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1572p" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Brice&#241;o Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/ra.v13i2.59153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Paauw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Crabb&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara Viquez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Priest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.13040" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112401ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teadva.2024.200098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7598" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.038.0047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10622" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2018.10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/c.a.v14i1.28621" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/91h8-8g07" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aeca.v50i00.62901" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xzt8-7w36" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Laurin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Munck af Rosensch&#246;ld" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04477110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara V&#237;quez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1572p" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Paauw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Crabb&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara Viquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Priest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.13040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112401ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teadva.2024.200098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Brice&#241;o Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/ra.v13i2.59153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7598" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.038.0047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10622" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2018.10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/c.a.v14i1.28621" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389029v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/91h8-8g07" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aeca.v50i00.62901" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xzt8-7w36" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Laurin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Munck af Rosensch&#246;ld" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04477110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>