--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -91,602 +91,589 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From vulnerability to disaster risk to adaptation to climate change. An analysis of two vulnerability reduction policies in Costa Rica</w:t>
+                <w:t xml:space="preserve">Mettre en espace la transition. Retour sur la construction d’un dispositif participatif pour la planification énergétique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Guevara Víquez</w:t>
+                <w:t xml:space="preserve">Baptiste Bedessem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15s7s⟩</w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1650j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535030v1</w:t>
+                <w:t xml:space="preserve">hal-05603973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban politics of ordinary digital participation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From vulnerability to disaster risk to adaptation to climate change. An analysis of two vulnerability reduction policies in Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara Víquez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Kotras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1572p⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15s7s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390532v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of different types of knowledge and expertise in explaining recognition justice in flood defence and flood risk prevention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Approaching the spatial dimensions of environmental justice in adaptation policy. The study of flood risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Paauw</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Priest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (1), </w:t>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfr3.13040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/161rl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04750925v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralizing Knowledge to Think about the Future in the Face of Uncertainty. The Case of the Collapse of the Cliff of Ault (Picardy, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
+                <w:t xml:space="preserve">Urban politics of ordinary digital participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara Víquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+                <w:t xml:space="preserve">Baptiste Kotras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1112401ar⟩</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (1-2), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1572p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659786v1</w:t>
+                <w:t xml:space="preserve">hal-05390532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming barriers to integrate more justice into climate change policies. Lessons from adaptation policies and flood risk management in Flanders and France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+                <w:t xml:space="preserve">The role of different types of knowledge and expertise in explaining recognition justice in flood defence and flood risk prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Paauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mandy Paauw</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Crabbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofia Guevara</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ann Crabbé</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Priest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total Environment Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.teadva.2024.200098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfr3.13040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04521432v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construyendo nuevas miradas, buscando un cambio en nuestras ciudades. La experiencia de Río Urbano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alonso Briceño Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -701,994 +688,1215 @@
               <w:t xml:space="preserve">, 2024, 13 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15517/ra.v13i2.59153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impensé social des pratiques de délocalisation préventive. Ce que les cas de Blois et Ault apportent aux débats sur l'adaptation au changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Guevara</w:t>
+                <w:t xml:space="preserve">Pluralizing Knowledge to Think about the Future in the Face of Uncertainty. The Case of the Collapse of the Cliff of Ault (Picardy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Cardinal</w:t>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51, pp.1-28. </w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.67-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.7598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1112401ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638112v1</w:t>
+                <w:t xml:space="preserve">hal-04659786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inondations et ville à San Jose (Costa Rica) : la crise comme moteur des réseaux techniques et politiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overcoming barriers to integrate more justice into climate change policies. Lessons from adaptation policies and flood risk management in Flanders and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
+                <w:t xml:space="preserve">Mandy Paauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (132), pp.45-65. </w:t>
+              <w:t xml:space="preserve">Total Environment Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.200098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.132.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.teadva.2024.200098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223397v1</w:t>
+                <w:t xml:space="preserve">hal-04521432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation et exclusion. La distribution des inégalités socio-spatiales dans la mise en œuvre des politiques de prévention des inondations (Blois)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'impensé social des pratiques de délocalisation préventive. Ce que les cas de Blois et Ault apportent aux débats sur l'adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cardinal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Fournier</w:t>
+                <w:t xml:space="preserve">Jerôme Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.9922⟩</w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.7598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05236295v1</w:t>
+                <w:t xml:space="preserve">hal-04638112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer le risque d’inondation en ville. Une modelisation sous contraintes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Guevara</w:t>
+                <w:t xml:space="preserve">Inondations et ville à San Jose (Costa Rica) : la crise comme moteur des réseaux techniques et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tt.038.0047⟩</w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (132), pp.45-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.132.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431576v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques et ressources des marges : les réappropriations de l’action publique à La Carpio (Costa Rica)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Guevara</w:t>
+                <w:t xml:space="preserve">Participation et exclusion. La distribution des inégalités socio-spatiales dans la mise en œuvre des politiques de prévention des inondations (Blois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/com.10622⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99 (3), pp.417-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.9922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913772v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05236295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginarios y riesgo de inundación en los barrios del sur de San José:entre banalización y denuncia del desarrollo urbano josefino.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mesurer le risque d’inondation en ville. Une modelisation sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Historia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 38 (1), pp.47-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.038.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170690v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience in urban development projects in flood-prone areas: a challenge to urban design professionals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Risques et ressources des marges : les réappropriations de l’action publique à La Carpio (Costa Rica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Town Planning Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Risques et ressources dans les Suds. Concilier environnement, développement et sécurité dans le cadre des changements globaux, 72 (280), pp.495-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.10622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3828/tpr.2018.10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736443v1</w:t>
+                <w:t xml:space="preserve">hal-02913772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience à l’épreuve du local : la gestion du risque redéfinie par les habitants de Barrio Luján, Costa Rica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Imaginarios y riesgo de inundación en los barrios del sur de San José:entre banalización y denuncia del desarrollo urbano josefino.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Revista de Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Memoria, ciudad e imaginarios urbanos en Centroamérica, 36, pp.177-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816066v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement radical et silencieux de paradigme sur le développement urbain face aux risques naturels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Resilience in urban development projects in flood-prone areas: a challenge to urban design professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Town Planning Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (2), pp.167-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/tpr.2018.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01589409v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginalidad y vulnerabilidad en Limón ante el riesgo de inundación.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La résilience à l’épreuve du local : la gestion du risque redéfinie par les habitants de Barrio Luján, Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos Inter.c.a.mbio sobre Centroamérica y el Caribe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589433v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le changement radical et silencieux de paradigme sur le développement urbain face aux risques naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marginalidad y vulnerabilidad en Limón ante el riesgo de inundación.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos Inter.c.a.mbio sobre Centroamérica y el Caribe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15517/c.a.v14i1.28621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’adaptation aux risques d’inondation façonnée par les métiers de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01259651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1698,896 +1906,896 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rivière et son réseau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Kotras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation as urban crisis. Understanding Anthropocene from two flooded cities of the Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of European Schools of Planning Congress (AESOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Política Nacional de Gestión del Riesgo en Costa Rica: genealogía de una nueva categoría de la acción pública</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56° Congreso Internacional de Americanistas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Salamanque, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construir con la inundación en la ciudad. El caso de la Carpio, San José, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taller Internacional Espacios, Territorios y Contextos de la Gestión del Riesgo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir la résilience des territoires à risque : le cadre des instruments de gestion de risque débordé par les habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Penser et Faire la résilience. Risques et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginarios y riesgo de inundación en los barrios del sur de San José</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La prevención del riesgo de inundación en las ciudades. Reflexiones sobre la emergencia de territorios urbanos vulnerables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sistemas de ciudades en Centroamérica: espacios, economías, memorias, IHNCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Managua, Nicaragua</w:t>
+              <w:t xml:space="preserve">V Jornada de investigacion en Gestion del Riesgo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389029v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les habitants s’emparent du risque : de la vulnérabilité des politiques de gestion de risque dans le quartier de Barrio Lujan, San José, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès de l’Association Internationale de Sociologie en Langue Française (AISLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al (des)borde de lo político: problematizar el riesgo en los comités comunales de emergencia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Imaginarios y riesgo de inundación en los barrios del sur de San José</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Jornadas de Investigacion en Ciencas Politicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, San José, Costa Rica</w:t>
+              <w:t xml:space="preserve">Séminaire Sistemas de ciudades en Centroamérica: espacios, economías, memorias, IHNCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Managua, Nicaragua</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389021v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cadres internationaux à l’échelle locale du risque : l’approche systémique costaricienne aménagée par les habitants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Al (des)borde de lo político: problematizar el riesgo en los comités comunales de emergencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Gouverner les risques dans les Caraïbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, PARIS, France</w:t>
+              <w:t xml:space="preserve">VI Jornadas de Investigacion en Ciencas Politicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388975v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque dans la ville : la politique de gestion du risque interrogée par les dynamiques urbaines au Costa Rica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Des cadres internationaux à l’échelle locale du risque : l’approche systémique costaricienne aménagée par les habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Congrès de l’Association Internationale de Sociologie en Langue Française (AISLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journée d’étude Gouverner les risques dans les Caraïbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388921v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prevención del riesgo de inundación en las ciudades. Reflexiones sobre la emergencia de territorios urbanos vulnerables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Le risque dans la ville : la politique de gestion du risque interrogée par les dynamiques urbaines au Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Jornada de investigacion en Gestion del Riesgo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, San José, Costa Rica</w:t>
+              <w:t xml:space="preserve">XXe Congrès de l’Association Internationale de Sociologie en Langue Française (AISLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388978v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inondation : contrainte ou opportunité ? La posture des métiers de l’urbanisme face au projet urbain en zone inondable. Etude de cas d’Angers et de Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2597,429 +2805,429 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of case study factsheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Crabbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Crabbé</w:t>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/91h8-8g07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las inundaciones y la ciudad de San José, Costa Rica: La emergencia como motor de redes técnicas y políticas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.1-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15517/aeca.v50i00.62901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLARIS Practitioners' guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Crabbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Crabbé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 25 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/xzt8-7w36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmer l’habitat, entre innovation locale et articulation nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, n°44, Hors-Série consacré aux actes de la 33ème rencontre des Agences d’Urbanisme, pp 35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3029,213 +3237,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-national comparisons of justice in flood risk management: results from the SOLARIS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Munck af Rosenschöld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Crabbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Crabbé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CITERES (CItés, TERritoires, Environnement et Sociétés); Lab'Urba; CNAM ESGT, Laboratoire Géomatique et Foncier; Centre for Research on Environmental and Social Change, University of Antwerp; Flood Hazard Research Centre, University of Middlesex; Finnish Environment Institute. 2024, 61 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inundaciones en Barrio Luján</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] Latts - Université Paris-Est; Universidad de Costa Rica; Rapport réalisé à la demande du Comité local de gestion de crise de Barrio Luján (Comité local de emergencia de Barrio Luján). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3245,114 +3453,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'instabilité de la notion du risque en milieu urbain. Habitants et gestionnaires face aux inondations à Barrio Luján et la Carpio (San José, Costa Rica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris-Est, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04477110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3499,51 +3707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara V&#237;quez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1572p" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Paauw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Crabb&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara Viquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Priest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.13040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112401ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teadva.2024.200098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Brice&#241;o Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/ra.v13i2.59153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638112v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7598" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.038.0047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10622" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2018.10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/c.a.v14i1.28621" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389029v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/91h8-8g07" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aeca.v50i00.62901" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xzt8-7w36" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Laurin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Munck af Rosensch&#246;ld" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04477110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara Viquez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1650j" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535030v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara V&#237;quez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Paauw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Priest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161rl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1572p" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Crabb&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.13040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Brice&#241;o Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/ra.v13i2.59153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112401ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teadva.2024.200098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7598" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9922" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.038.0047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913772v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10622" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2018.10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/c.a.v14i1.28621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/91h8-8g07" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aeca.v50i00.62901" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xzt8-7w36" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Laurin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Munck af Rosensch&#246;ld" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04477110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>