--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -502,494 +502,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of different types of knowledge and expertise in explaining recognition justice in flood defence and flood risk prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mandy Paauw</w:t>
+                <w:t xml:space="preserve">Construyendo nuevas miradas, buscando un cambio en nuestras ciudades. La experiencia de Río Urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sally Priest</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Briceño Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfr3.13040⟩</w:t>
+              <w:t xml:space="preserve">Revistarquis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15517/ra.v13i2.59153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750925v1</w:t>
+                <w:t xml:space="preserve">hal-04638136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construyendo nuevas miradas, buscando un cambio en nuestras ciudades. La experiencia de Río Urbano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Guevara</w:t>
+                <w:t xml:space="preserve">Pluralizing Knowledge to Think about the Future in the Face of Uncertainty. The Case of the Collapse of the Cliff of Ault (Picardy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alonso Briceño Rodriguez</w:t>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revistarquis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (2), </w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.67-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15517/ra.v13i2.59153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1112401ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04638136v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralizing Knowledge to Think about the Future in the Face of Uncertainty. The Case of the Collapse of the Cliff of Ault (Picardy, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
+                <w:t xml:space="preserve">Overcoming barriers to integrate more justice into climate change policies. Lessons from adaptation policies and flood risk management in Flanders and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Paauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+                <w:t xml:space="preserve">Ann Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (2), pp.67-111. </w:t>
+              <w:t xml:space="preserve">Total Environment Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.200098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1112401ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.teadva.2024.200098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659786v1</w:t>
+                <w:t xml:space="preserve">hal-04521432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming barriers to integrate more justice into climate change policies. Lessons from adaptation policies and flood risk management in Flanders and France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+                <w:t xml:space="preserve">The role of different types of knowledge and expertise in explaining recognition justice in flood defence and flood risk prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Paauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mandy Paauw</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Crabbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofia Guevara</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara Viquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ann Crabbé</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Priest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total Environment Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.200098. </w:t>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.teadva.2024.200098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfr3.13040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521432v1</w:t>
+                <w:t xml:space="preserve">hal-04750925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impensé social des pratiques de délocalisation préventive. Ce que les cas de Blois et Ault apportent aux débats sur l'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1231,51 +1231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le risque d’inondation en ville. Une modelisation sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 38 (1), pp.47-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1309,51 +1309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et ressources des marges : les réappropriations de l’action publique à La Carpio (Costa Rica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Risques et ressources dans les Suds. Concilier environnement, développement et sécurité dans le cadre des changements globaux, 72 (280), pp.495-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1387,51 +1387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginarios y riesgo de inundación en los barrios del sur de San José:entre banalización y denuncia del desarrollo urbano josefino.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Memoria, ciudad e imaginarios urbanos en Centroamérica, 36, pp.177-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1469,64 +1469,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience in urban development projects in flood-prone areas: a challenge to urban design professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Town Planning Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89 (2), pp.167-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1560,51 +1560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience à l’épreuve du local : la gestion du risque redéfinie par les habitants de Barrio Luján, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1629,51 +1629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement radical et silencieux de paradigme sur le développement urbain face aux risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1728,51 +1728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginalidad y vulnerabilidad en Limón ante el riesgo de inundación.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos Inter.c.a.mbio sobre Centroamérica y el Caribe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1819,51 +1819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation aux risques d’inondation façonnée par les métiers de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1920,51 +1920,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rivière et son réseau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Kotras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2002,51 +2002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation as urban crisis. Understanding Anthropocene from two flooded cities of the Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2084,51 +2084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Política Nacional de Gestión del Riesgo en Costa Rica: genealogía de una nueva categoría de la acción pública</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56° Congreso Internacional de Americanistas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Salamanque, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2153,51 +2153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construir con la inundación en la ciudad. El caso de la Carpio, San José, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taller Internacional Espacios, Territorios y Contextos de la Gestión del Riesgo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2222,51 +2222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir la résilience des territoires à risque : le cadre des instruments de gestion de risque débordé par les habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Penser et Faire la résilience. Risques et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2285,126 +2285,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prevención del riesgo de inundación en las ciudades. Reflexiones sobre la emergencia de territorios urbanos vulnerables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Imaginarios y riesgo de inundación en los barrios del sur de San José</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Jornada de investigacion en Gestion del Riesgo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, San José, Costa Rica</w:t>
+              <w:t xml:space="preserve">Séminaire Sistemas de ciudades en Centroamérica: espacios, economías, memorias, IHNCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Managua, Nicaragua</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388978v1</w:t>
+                <w:t xml:space="preserve">hal-02389029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les habitants s’emparent du risque : de la vulnérabilité des politiques de gestion de risque dans le quartier de Barrio Lujan, San José, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès de l’Association Internationale de Sociologie en Langue Française (AISLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2423,346 +2423,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginarios y riesgo de inundación en los barrios del sur de San José</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Al (des)borde de lo político: problematizar el riesgo en los comités comunales de emergencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sistemas de ciudades en Centroamérica: espacios, economías, memorias, IHNCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Managua, Nicaragua</w:t>
+              <w:t xml:space="preserve">VI Jornadas de Investigacion en Ciencas Politicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389029v1</w:t>
+                <w:t xml:space="preserve">hal-02389021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al (des)borde de lo político: problematizar el riesgo en los comités comunales de emergencia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Des cadres internationaux à l’échelle locale du risque : l’approche systémique costaricienne aménagée par les habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Jornadas de Investigacion en Ciencas Politicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, San José, Costa Rica</w:t>
+              <w:t xml:space="preserve">Journée d’étude Gouverner les risques dans les Caraïbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389021v1</w:t>
+                <w:t xml:space="preserve">hal-02388975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cadres internationaux à l’échelle locale du risque : l’approche systémique costaricienne aménagée par les habitants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Le risque dans la ville : la politique de gestion du risque interrogée par les dynamiques urbaines au Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Gouverner les risques dans les Caraïbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, PARIS, France</w:t>
+              <w:t xml:space="preserve">XXe Congrès de l’Association Internationale de Sociologie en Langue Française (AISLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388975v1</w:t>
+                <w:t xml:space="preserve">hal-02388921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque dans la ville : la politique de gestion du risque interrogée par les dynamiques urbaines au Costa Rica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">La prevención del riesgo de inundación en las ciudades. Reflexiones sobre la emergencia de territorios urbanos vulnerables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Congrès de l’Association Internationale de Sociologie en Langue Française (AISLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">V Jornada de investigacion en Gestion del Riesgo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388921v1</w:t>
+                <w:t xml:space="preserve">hal-02388978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inondation : contrainte ou opportunité ? La posture des métiers de l’urbanisme face au projet urbain en zone inondable. Etude de cas d’Angers et de Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2813,294 +2813,294 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handbook of case study factsheets</w:t>
+                <w:t xml:space="preserve">Las inundaciones y la ciudad de San José, Costa Rica: La emergencia como motor de redes técnicas y políticas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Crabbé</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2024, pp.42. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.1-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/91h8-8g07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15517/aeca.v50i00.62901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854180v1</w:t>
+                <w:t xml:space="preserve">hal-04808856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las inundaciones y la ciudad de San José, Costa Rica: La emergencia como motor de redes técnicas y políticas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Handbook of case study factsheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Crabbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gralepois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024, pp.1-41. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15517/aeca.v50i00.62901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/91h8-8g07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808856v1</w:t>
+                <w:t xml:space="preserve">hal-04854180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLARIS Practitioners' guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Crabbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3144,51 +3144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmer l’habitat, entre innovation locale et articulation nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3277,51 +3277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Munck af Rosenschöld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Crabbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3369,51 +3369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inundaciones en Barrio Luján</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] Latts - Université Paris-Est; Universidad de Costa Rica; Rapport réalisé à la demande du Comité local de gestion de crise de Barrio Luján (Comité local de emergencia de Barrio Luján). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3467,51 +3467,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'instabilité de la notion du risque en milieu urbain. Habitants et gestionnaires face aux inondations à Barrio Luján et la Carpio (San José, Costa Rica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris-Est, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3707,51 +3707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara Viquez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1650j" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535030v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara V&#237;quez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Paauw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Priest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161rl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1572p" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Crabb&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.13040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Brice&#241;o Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/ra.v13i2.59153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112401ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teadva.2024.200098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7598" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9922" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.038.0047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913772v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10622" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2018.10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/c.a.v14i1.28621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/91h8-8g07" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aeca.v50i00.62901" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xzt8-7w36" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Laurin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Munck af Rosensch&#246;ld" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04477110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara Viquez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1650j" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535030v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara V&#237;quez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Paauw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Priest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161rl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1572p" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638136v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Brice&#241;o Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/ra.v13i2.59153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112401ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Crabb&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teadva.2024.200098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.13040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7598" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9922" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.038.0047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913772v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10622" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2018.10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/c.a.v14i1.28621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05282569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389029v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389040v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aeca.v50i00.62901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/91h8-8g07" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xzt8-7w36" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Laurin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Munck af Rosensch&#246;ld" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04477110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>