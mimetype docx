--- v0 (2026-03-29)
+++ v1 (2026-05-04)
@@ -325,183 +325,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France et la Méditerranée : ambition de puissance, perceptions, interactions</w:t>
+                <w:t xml:space="preserve">De la crise au Liban au mémorandum du 17 septembre 1958 : la politique étrangère de la France entre deux Républiques et une guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Papastamkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, La France et la Méditerranée : ambition de puissance, perceptions, interactions, 99, pp.1-3. </w:t>
+              <w:t xml:space="preserve">, 2010, La France et la Méditerranée : ambition de puissance, perceptions, interactions, 99, pp.76-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.099.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.099.0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03736792v1</w:t>
+                <w:t xml:space="preserve">halshs-01294083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la crise au Liban au mémorandum du 17 septembre 1958 : la politique étrangère de la France entre deux Républiques et une guerre</w:t>
+                <w:t xml:space="preserve">La France et la Méditerranée : ambition de puissance, perceptions, interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Papastamkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, La France et la Méditerranée : ambition de puissance, perceptions, interactions, 99, pp.76-83. </w:t>
+              <w:t xml:space="preserve">, 2010, La France et la Méditerranée : ambition de puissance, perceptions, interactions, 99, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.099.0076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.099.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01294083v2</w:t>
+                <w:t xml:space="preserve">halshs-03736792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2193,51 +2193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Papastamkou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727690v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.106.0060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738996v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.103.0051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.099.0001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294083v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.099.0076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Isasi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dominic Laram&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rojas Castro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Sichani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277611v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Antonio Rojas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichani Anna-Maria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Chourchoulis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Christidis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Kalogrias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis-Stelios Karavis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Koumas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-middle-east-in-1958-9781788319423/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03106243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Papastamkou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727690v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.106.0060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738996v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.103.0051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294083v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.099.0076" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736792v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.099.0001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Isasi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dominic Laram&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rojas Castro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Sichani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277611v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Antonio Rojas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichani Anna-Maria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Chourchoulis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Christidis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Kalogrias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis-Stelios Karavis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Koumas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-middle-east-in-1958-9781788319423/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03106243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>