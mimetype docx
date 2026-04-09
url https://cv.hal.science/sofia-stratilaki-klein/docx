--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -959,230 +959,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner les grammaires du français langue étrangère produites en contexte allophone.</w:t>
+                <w:t xml:space="preserve">Grammaires du français et discours grammaticaux contextualisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Klein Stratilaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, La grammaire en FLE/FLES. Quels savoirs pour quels enseignements ?, 57, pp.38-46</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01364568v1</w:t>
+                <w:t xml:space="preserve">hal-03145877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammaires du français et discours grammaticaux contextualisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bruley</w:t>
+                <w:t xml:space="preserve">Questionner les grammaires du français langue étrangère produites en contexte allophone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, La grammaire en FLE/FLES. Quels savoirs pour quels enseignements ?, 57, pp.38-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145877v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01364568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilingualism, linguistic representations and multiple identities: crossing the frontiers</w:t>
               </w:r>
@@ -1369,165 +1369,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des identités, des langues et des récits de vie. Schèmes constitués ou nouvelles analogies dans la parole des élèves plurilingues ?</w:t>
+                <w:t xml:space="preserve">The M-factor, a Bilingual Asset for Plurilinguals? Learners’ Representations, Discourse Strategies and Third Language Acquisition in Institutional Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de sociolinguistique en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13, pp.168-191</w:t>
+              <w:t xml:space="preserve">International Journal of Multilingualism and Multiculturalism.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572901v1</w:t>
+                <w:t xml:space="preserve">hal-01463804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The M-factor, a Bilingual Asset for Plurilinguals? Learners’ Representations, Discourse Strategies and Third Language Acquisition in Institutional Contexts</w:t>
+                <w:t xml:space="preserve">Des identités, des langues et des récits de vie. Schèmes constitués ou nouvelles analogies dans la parole des élèves plurilingues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multilingualism and Multiculturalism.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (2)</w:t>
+              <w:t xml:space="preserve">Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.168-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463804v1</w:t>
+                <w:t xml:space="preserve">hal-00572901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1929,203 +1929,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignements bilingues en Europe : questionnements et regards croisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Klein Stratilaki</w:t>
+                <w:t xml:space="preserve">Enseignements bilingues en Europe : questionnements et regards croisés, Recherches et Applications, Le Français dans le Monde, n° 70, juillet 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariella Causa</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CLE International. Le Francais dans le Monde, 70, 2021, 978-2090373455</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013643v1</w:t>
+                <w:t xml:space="preserve">hal-03323591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignements bilingues en Europe : questionnements et regards croisés, Recherches et Applications, Le Français dans le Monde, n° 70, juillet 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignements bilingues en Europe : questionnements et regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Klein Stratilaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CLE International. Le Francais dans le Monde, 70, 2021, 978-2090373455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323591v1</w:t>
+                <w:t xml:space="preserve">hal-04013643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte du plurilinguisme dans l'inclusion scolaire</w:t>
               </w:r>
@@ -2460,51 +2460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education aux langues. Contextes et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3556,51 +3556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enseigner les discours grammaticaux : des schématisations grammairiennes aux parcours énonciatifs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4361,51 +4361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue française et ses contacts avec d'autres langues sur l’Internet : observation, description et analyse des pratiques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4556,51 +4556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A5E5099"/>
+    <w:nsid w:val="16C88AE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4787,51 +4787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofia-stratilaki-klein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1864-7948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152238263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170764370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358917391" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Klein Stratilaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.14523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03330541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2020.1787425" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03323591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalmbach Jean-Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claudine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cavalli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofia-stratilaki-klein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1864-7948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152238263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170764370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358917391" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Klein Stratilaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.14523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03330541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2020.1787425" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03323591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalmbach Jean-Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claudine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cavalli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>