--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -959,230 +959,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammaires du français et discours grammaticaux contextualisés</w:t>
+                <w:t xml:space="preserve">Questionner les grammaires du français langue étrangère produites en contexte allophone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bruley</w:t>
+                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, La grammaire en FLE/FLES. Quels savoirs pour quels enseignements ?, 57, pp.38-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145877v1</w:t>
+                <w:t xml:space="preserve">halshs-01364568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner les grammaires du français langue étrangère produites en contexte allophone.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grammaires du français et discours grammaticaux contextualisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Klein Stratilaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, La grammaire en FLE/FLES. Quels savoirs pour quels enseignements ?, 57, pp.38-46</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01364568v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilingualism, linguistic representations and multiple identities: crossing the frontiers</w:t>
               </w:r>
@@ -1369,165 +1369,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The M-factor, a Bilingual Asset for Plurilinguals? Learners’ Representations, Discourse Strategies and Third Language Acquisition in Institutional Contexts</w:t>
+                <w:t xml:space="preserve">Des identités, des langues et des récits de vie. Schèmes constitués ou nouvelles analogies dans la parole des élèves plurilingues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multilingualism and Multiculturalism.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (2)</w:t>
+              <w:t xml:space="preserve">Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.168-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463804v1</w:t>
+                <w:t xml:space="preserve">hal-00572901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des identités, des langues et des récits de vie. Schèmes constitués ou nouvelles analogies dans la parole des élèves plurilingues ?</w:t>
+                <w:t xml:space="preserve">The M-factor, a Bilingual Asset for Plurilinguals? Learners’ Representations, Discourse Strategies and Third Language Acquisition in Institutional Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de sociolinguistique en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13, pp.168-191</w:t>
+              <w:t xml:space="preserve">International Journal of Multilingualism and Multiculturalism.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572901v1</w:t>
+                <w:t xml:space="preserve">hal-01463804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1929,203 +1929,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignements bilingues en Europe : questionnements et regards croisés, Recherches et Applications, Le Français dans le Monde, n° 70, juillet 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignements bilingues en Europe : questionnements et regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Klein Stratilaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CLE International. Le Francais dans le Monde, 70, 2021, 978-2090373455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323591v1</w:t>
+                <w:t xml:space="preserve">hal-04013643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignements bilingues en Europe : questionnements et regards croisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Klein Stratilaki</w:t>
+                <w:t xml:space="preserve">Enseignements bilingues en Europe : questionnements et regards croisés, Recherches et Applications, Le Français dans le Monde, n° 70, juillet 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariella Causa</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CLE International. Le Francais dans le Monde, 70, 2021, 978-2090373455</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013643v1</w:t>
+                <w:t xml:space="preserve">hal-03323591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte du plurilinguisme dans l'inclusion scolaire</w:t>
               </w:r>
@@ -2460,51 +2460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education aux langues. Contextes et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3556,51 +3556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enseigner les discours grammaticaux : des schématisations grammairiennes aux parcours énonciatifs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4361,51 +4361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue française et ses contacts avec d'autres langues sur l’Internet : observation, description et analyse des pratiques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4556,51 +4556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16C88AE4"/>
+    <w:nsid w:val="C9B192B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4787,51 +4787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofia-stratilaki-klein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1864-7948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152238263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170764370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358917391" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Klein Stratilaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.14523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03330541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2020.1787425" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03323591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalmbach Jean-Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claudine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cavalli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofia-stratilaki-klein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1864-7948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152238263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170764370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358917391" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Klein Stratilaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.14523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03330541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2020.1787425" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03323591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalmbach Jean-Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claudine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cavalli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>