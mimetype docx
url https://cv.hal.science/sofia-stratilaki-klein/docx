--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1369,165 +1369,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des identités, des langues et des récits de vie. Schèmes constitués ou nouvelles analogies dans la parole des élèves plurilingues ?</w:t>
+                <w:t xml:space="preserve">The M-factor, a Bilingual Asset for Plurilinguals? Learners’ Representations, Discourse Strategies and Third Language Acquisition in Institutional Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de sociolinguistique en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13, pp.168-191</w:t>
+              <w:t xml:space="preserve">International Journal of Multilingualism and Multiculturalism.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572901v1</w:t>
+                <w:t xml:space="preserve">hal-01463804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The M-factor, a Bilingual Asset for Plurilinguals? Learners’ Representations, Discourse Strategies and Third Language Acquisition in Institutional Contexts</w:t>
+                <w:t xml:space="preserve">Des identités, des langues et des récits de vie. Schèmes constitués ou nouvelles analogies dans la parole des élèves plurilingues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multilingualism and Multiculturalism.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (2)</w:t>
+              <w:t xml:space="preserve">Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.168-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463804v1</w:t>
+                <w:t xml:space="preserve">hal-00572901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4556,51 +4556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9B192B8"/>
+    <w:nsid w:val="B0037E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4787,51 +4787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofia-stratilaki-klein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1864-7948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152238263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170764370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358917391" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Klein Stratilaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.14523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03330541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2020.1787425" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03323591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalmbach Jean-Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claudine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cavalli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofia-stratilaki-klein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1864-7948" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152238263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170764370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358917391" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Klein Stratilaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.14523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03330541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2020.1787425" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Fouillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03323591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalmbach Jean-Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claudine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cavalli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>