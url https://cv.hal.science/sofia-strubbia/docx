--- v0 (2026-04-12)
+++ v1 (2026-05-03)
@@ -1261,51 +1261,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1528,289 +1528,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étape de ressuage comme levier potentiel pour contrôler la contamination des carcasses de poulets de chair à l'abattoir par Campylobacter</w:t>
+                <w:t xml:space="preserve">Towards A Harmonised European Campylobacter Risk Assessment Approach Based On Regulatory Broiler Surveillance Data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Nauta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Strubbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cappelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">IAFP's European Symposium on Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Genève (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490856v1</w:t>
+                <w:t xml:space="preserve">hal-05571073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Chicken Carcass Surface Cooling During the Slaughter Air-Ventilated Chilling Step</w:t>
+                <w:t xml:space="preserve">L'étape de ressuage comme levier potentiel pour contrôler la contamination des carcasses de poulets de chair à l'abattoir par Campylobacter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emma Deletrez</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Strubbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cappelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on Engineering and Food, (ICEF14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Microbes 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430917v1</w:t>
+                <w:t xml:space="preserve">hal-05490856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chilling stage as a potential lever at the slaughterhouse for controlling Campylobacter in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1849,121 +1849,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAFP's European Symposium on Food Safety</w:t>
+              <w:t xml:space="preserve">IAFP European Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Aberdeen (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the Chicken Carcass Surface Cooling During the Slaughter Air-Ventilated Chilling Step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490857v1</w:t>
+                <w:t xml:space="preserve">Elodie Brams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Deletrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cappelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Strubbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Congress on Engineering and Food, (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slaughter line speed and chilling stage: accessible levers for food business operators to reduce the concentration of Campylobacter on broiler carcasses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2018,65 +2143,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Micro 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICMFH, Jul 2024, Burgos (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2144,51 +2269,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DF1924B"/>
+    <w:nsid w:val="48C97D0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2375,51 +2500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofia-strubbia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0149-7106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450331v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lauriau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strubbia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2025.100662" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nauta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100325" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Polo Montero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Mennec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Lei Zeng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2807.220219" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda de Graaf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas B. Oude Munnink" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Kroneman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42522-020-00015-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schaeffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Besnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Wacrenier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108588" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My V. T. Phan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02394" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koopmans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cotten" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-019-09402-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bali&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cozien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lozach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02443" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riou Delacourcelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brams" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Deletrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofia-strubbia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0149-7106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450331v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lauriau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strubbia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2025.100662" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nauta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100325" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Polo Montero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Mennec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Lei Zeng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2807.220219" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda de Graaf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas B. Oude Munnink" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Kroneman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42522-020-00015-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schaeffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Besnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Wacrenier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108588" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My V. T. Phan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02394" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koopmans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cotten" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-019-09402-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bali&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cozien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lozach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02443" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riou Delacourcelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brams" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Deletrez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>