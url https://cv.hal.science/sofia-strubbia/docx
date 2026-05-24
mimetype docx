--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0149-7106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=z-Ca53sAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -183,1101 +204,1101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing slaughter modalities and environmental factors to improve prediction of Campylobacter concentration in broiler carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Strubbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cappelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Poultry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 35 (2), pp.100662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.japr.2025.100662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonizing Campylobacter risk assessments across European countries – can the pooled process hygiene criteria data be used in the Danish risk assessment model ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Nauta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Strubbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cappelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27-28, pp.100325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mran.2024.100325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Human Intestinal Enteroids to Evaluate Persistence of Infectious Human Norovirus in Seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desdouits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Polo Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Le Mennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Strubbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi-Lei Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (7), pp.1475-1479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2807.220219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel opportunities for NGS-based one health surveillance of foodborne viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desdouits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranda de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Strubbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas B. Oude Munnink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Kroneman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Health Outlook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (1), 14 (8p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s42522-020-00015-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic to evaluate norovirus genomic diversity in oysters: Impact on hexamer selection and targeted capture-based enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Strubbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Le Mennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 323, 108588 (13p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metavirome Sequencing to Evaluate Norovirus Diversity in Sewage and Related Bioaccumulated Oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Strubbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas B. Oude Munnink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My V. T. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (2394), 13p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Norovirus and Other Human Enteric Viruses in Sewage and Stool Samples Through Next-Generation Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Strubbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My V. T. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Cotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Environmental Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (4), pp.400-409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12560-019-09402-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of Bacterial Pathogens and Human Noroviruses in Shellfish-Harvesting Areas and Their Catchments in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Balière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervio-Heath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Cozien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.2443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1287,754 +1308,754 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des variations génétiques de Campylobacter jejuni en lien avec sa survie au stress : vers l’identification de biomarqueurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Riou Delacourcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Strubbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a harmonized European Campylobacter risk assessment approach based on regulatory broiler surveillance data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Nauta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Strubbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cappelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP European Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards A Harmonised European Campylobacter Risk Assessment Approach Based On Regulatory Broiler Surveillance Data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Nauta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Strubbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cappelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP's European Symposium on Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Genève (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étape de ressuage comme levier potentiel pour contrôler la contamination des carcasses de poulets de chair à l'abattoir par Campylobacter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Strubbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cappelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chilling stage as a potential lever at the slaughterhouse for controlling Campylobacter in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Strubbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cappelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP European Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Aberdeen (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Chicken Carcass Surface Cooling During the Slaughter Air-Ventilated Chilling Step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Deletrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cappelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Strubbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Engineering and Food, (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2044,164 +2065,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slaughter line speed and chilling stage: accessible levers for food business operators to reduce the concentration of Campylobacter on broiler carcasses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lauriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Strubbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cappelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Micro 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICMFH, Jul 2024, Burgos (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2269,51 +2290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48C97D0F"/>
+    <w:nsid w:val="7F7D6A9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2500,51 +2521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofia-strubbia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0149-7106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450331v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lauriau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strubbia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2025.100662" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nauta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100325" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Polo Montero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Mennec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Lei Zeng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2807.220219" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda de Graaf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas B. Oude Munnink" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Kroneman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42522-020-00015-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schaeffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Besnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Wacrenier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108588" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My V. T. Phan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02394" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koopmans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cotten" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-019-09402-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bali&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cozien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lozach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02443" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riou Delacourcelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brams" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Deletrez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofia-strubbia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0149-7106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=z-Ca53sAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lauriau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strubbia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2025.100662" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nauta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Polo Montero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Mennec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Lei Zeng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2807.220219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda de Graaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas B. Oude Munnink" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Kroneman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42522-020-00015-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schaeffer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Besnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Wacrenier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108588" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My V. T. Phan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02394" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koopmans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cotten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-019-09402-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bali&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cozien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lozach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02443" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riou Delacourcelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571073v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brams" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Deletrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>