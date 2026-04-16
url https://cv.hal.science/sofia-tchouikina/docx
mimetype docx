--- v0 (2026-03-26)
+++ v1 (2026-04-16)
@@ -3168,186 +3168,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01905700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simvoličeskie granicy i “potreblenie” gorodskogo prostranstva (Leningrad, 1920-30 gody)</w:t>
+                <w:t xml:space="preserve">Dvorjane na sovetskom rynke truda (Leningrad, 1917-1941)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Tchouikina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">V. Vagin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Vihavainen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rossiiskoe gorodskoe prostranstvo (L’espace urbain russe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MONF, pp.127-153, 2000</w:t>
+              <w:t xml:space="preserve">Normy i cennosti povsednevnoi žizni : stanovlenie socialističeskogo obraza žizni v Rossii, 1920-30e gody (Normes et valeurs de la vie quotidienne : l’évolution du mode de vie en Russie dans les années 1920-1930)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Žurnal « Neva », pp.151-192, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01905710v1</w:t>
+                <w:t xml:space="preserve">halshs-01905696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dvorjane na sovetskom rynke truda (Leningrad, 1917-1941)</w:t>
+                <w:t xml:space="preserve">Simvoličeskie granicy i “potreblenie” gorodskogo prostranstva (Leningrad, 1920-30 gody)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Tchouikina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">T. Vihavainen. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gerasimova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Vagin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normy i cennosti povsednevnoi žizni : stanovlenie socialističeskogo obraza žizni v Rossii, 1920-30e gody (Normes et valeurs de la vie quotidienne : l’évolution du mode de vie en Russie dans les années 1920-1930)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Žurnal « Neva », pp.151-192, 2000</w:t>
+              <w:t xml:space="preserve">Rossiiskoe gorodskoe prostranstvo (L’espace urbain russe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MONF, pp.127-153, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01905696v1</w:t>
+                <w:t xml:space="preserve">halshs-01905710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Učastie ženščin v dissidentskom dviženii : slučai Leningrada (1956-1985)</w:t>
               </w:r>
@@ -3967,51 +3967,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C9EDCF7"/>
+    <w:nsid w:val="CD830CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4198,51 +4198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofia-tchouikina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199805539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404922v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tchouikina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10758216.2022.2090380" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04405017v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.7213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Nerard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Aunoble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fayet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2021.e615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10611983.2015.1169128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904554v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10632921003603950" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerasimova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/RSH1061-1983480104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Saint Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.099.0104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2006.1779" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerasimova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02636971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Filler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sokolov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Guba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Safonova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zimenkova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/sociology-of-memory-14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Biographical-Research-in-Eastern-Europe-Altered-Lives-and-Broken-Biographies/Miller-Humphrey/p/book/9781138722187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psychosozial-verlag.de/1038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vituhnovskaja M." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchistikov A." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barchunova T." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofia-tchouikina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199805539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404922v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tchouikina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10758216.2022.2090380" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04405017v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.7213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Nerard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Aunoble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fayet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2021.e615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10611983.2015.1169128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904554v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10632921003603950" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerasimova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/RSH1061-1983480104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Saint Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.099.0104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2006.1779" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerasimova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02636971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Filler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sokolov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Guba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Safonova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zimenkova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/sociology-of-memory-14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Biographical-Research-in-Eastern-Europe-Altered-Lives-and-Broken-Biographies/Miller-Humphrey/p/book/9781138722187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psychosozial-verlag.de/1038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vituhnovskaja M." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchistikov A." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barchunova T." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>