--- v1 (2026-04-16)
+++ v2 (2026-05-14)
@@ -1188,173 +1188,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01905802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lancien Didier et de Saint Martin Monique (dir.), Anciennes et nouvelles aristocraties de 1880 à nos jours. Paris : MSH, 2007</w:t>
+                <w:t xml:space="preserve">Georges Nivat (dir.), Les sites de la mémoire russe, tome 1: “Géographie de la mémoire russe”. Paris : Fayard, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Tchouikina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.253-254</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.220-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01905814v1</w:t>
+                <w:t xml:space="preserve">halshs-01905809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Nivat (dir.), Les sites de la mémoire russe, tome 1: “Géographie de la mémoire russe”. Paris : Fayard, 2007</w:t>
+                <w:t xml:space="preserve">Lancien Didier et de Saint Martin Monique (dir.), Anciennes et nouvelles aristocraties de 1880 à nos jours. Paris : MSH, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Tchouikina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.220-223</w:t>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.253-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01905809v1</w:t>
+                <w:t xml:space="preserve">halshs-01905814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La noblesse russe à l’épreuve de la Révolution d’Octobre : représentations et reconversions</w:t>
               </w:r>
@@ -2041,164 +2041,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gens d'autrefois : la noblesse russe dans la société soviétique</w:t>
+                <w:t xml:space="preserve">La ville dans l'espace post-soviétique : (Géo)politique critique d'une transformation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Tchouikina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Belin, 2017, Contemporaines</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Filler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Petra, 2017, Sociétés et cultures post-soviétiques en mouvement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01904511v1</w:t>
+                <w:t xml:space="preserve">halshs-01904514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville dans l'espace post-soviétique : (Géo)politique critique d'une transformation urbaine</w:t>
+                <w:t xml:space="preserve">Les gens d'autrefois : la noblesse russe dans la société soviétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Tchouikina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Petra, 2017, Sociétés et cultures post-soviétiques en mouvement</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, 2017, Contemporaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01904514v1</w:t>
+                <w:t xml:space="preserve">halshs-01904511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kak stanoviatsa professorami: Akademicheskie kariery, rynki i vlast v pyati stranakh: Germania, Franzia, Anglia, Rossia, USA</w:t>
               </w:r>
@@ -2459,186 +2459,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01904540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconversion de la noblesse et la sociologie française des anciennes élites. Vues de Russie</w:t>
+                <w:t xml:space="preserve">Collective Memory and Reconversion of Elite: Former Nobles in Soviet Society after 1917</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Tchouikina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mihai Gheorghiu; Pascal Gruson; Daniella Rocha. </w:t>
+              <w:t xml:space="preserve">Noel Packard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours d’une sociologue, figures d’engagement. De la sociologie des élites à la transmission des savoirs. Hommage à Monique de Saint-Martin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editura universitatii « Alexandru Ioan Cuza », pp.77-107, 2009</w:t>
+              <w:t xml:space="preserve">Sociology of Memory: Papers from the Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-99, 2009, 978-1-4438-0199-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01904575v1</w:t>
+                <w:t xml:space="preserve">halshs-01904567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Memory and Reconversion of Elite: Former Nobles in Soviet Society after 1917</w:t>
+                <w:t xml:space="preserve">La reconversion de la noblesse et la sociologie française des anciennes élites. Vues de Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Tchouikina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Noel Packard. </w:t>
+              <w:t xml:space="preserve">Mihai Gheorghiu; Pascal Gruson; Daniella Rocha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociology of Memory: Papers from the Spectrum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parcours d’une sociologue, figures d’engagement. De la sociologie des élites à la transmission des savoirs. Hommage à Monique de Saint-Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editura universitatii « Alexandru Ioan Cuza », pp.77-107, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01904567v1</w:t>
+                <w:t xml:space="preserve">halshs-01904575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problema imeni i semeinoi pamjati v semiakh byvshikh dvorjan v 1920e – 1950e gody</w:t>
               </w:r>
@@ -2996,358 +2996,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01904789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Ich war keine Dissidentin”: Politische Biographien der antisowjetischen Dissidentenbewegung (1956-1985)</w:t>
+                <w:t xml:space="preserve">Ot kapitalističeskogo Peterburga k socialističeskomu Leningradu. Izmenenie social’no-prostranstvennoi struktury goroda v 1930-e gody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Tchouikina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">I. Miethe; S. Roth. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gerasimova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Vihavainen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politische Biographien und sozialer Wandel</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.205-224, 2000, 978-3-8980-6038-7</w:t>
+              <w:t xml:space="preserve">Normy i cennosti povsednevnoi žizni : stanovlenie socialističeskogo obraza žizni v Rossii, 1920-30e gody (Normes et valeurs de la vie quotidienne : l’évolution du mode de vie en Russie dans les années 1920-1930)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Žurnal « Neva », pp.27-74, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01904667v1</w:t>
+                <w:t xml:space="preserve">halshs-01905700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ot kapitalističeskogo Peterburga k socialističeskomu Leningradu. Izmenenie social’no-prostranstvennoi struktury goroda v 1930-e gody</w:t>
+                <w:t xml:space="preserve">“Ich war keine Dissidentin”: Politische Biographien der antisowjetischen Dissidentenbewegung (1956-1985)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Tchouikina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">T. Vihavainen. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Miethe; S. Roth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normy i cennosti povsednevnoi žizni : stanovlenie socialističeskogo obraza žizni v Rossii, 1920-30e gody (Normes et valeurs de la vie quotidienne : l’évolution du mode de vie en Russie dans les années 1920-1930)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Žurnal « Neva », pp.27-74, 2000</w:t>
+              <w:t xml:space="preserve">Politische Biographien und sozialer Wandel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychosozial-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-224, 2000, 978-3-8980-6038-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01905700v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01904667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dvorjane na sovetskom rynke truda (Leningrad, 1917-1941)</w:t>
+                <w:t xml:space="preserve">Simvoličeskie granicy i “potreblenie” gorodskogo prostranstva (Leningrad, 1920-30 gody)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Tchouikina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">T. Vihavainen. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gerasimova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Vagin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normy i cennosti povsednevnoi žizni : stanovlenie socialističeskogo obraza žizni v Rossii, 1920-30e gody (Normes et valeurs de la vie quotidienne : l’évolution du mode de vie en Russie dans les années 1920-1930)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Žurnal « Neva », pp.151-192, 2000</w:t>
+              <w:t xml:space="preserve">Rossiiskoe gorodskoe prostranstvo (L’espace urbain russe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MONF, pp.127-153, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01905696v1</w:t>
+                <w:t xml:space="preserve">halshs-01905710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simvoličeskie granicy i “potreblenie” gorodskogo prostranstva (Leningrad, 1920-30 gody)</w:t>
+                <w:t xml:space="preserve">Dvorjane na sovetskom rynke truda (Leningrad, 1917-1941)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Tchouikina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">V. Vagin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Vihavainen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rossiiskoe gorodskoe prostranstvo (L’espace urbain russe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MONF, pp.127-153, 2000</w:t>
+              <w:t xml:space="preserve">Normy i cennosti povsednevnoi žizni : stanovlenie socialističeskogo obraza žizni v Rossii, 1920-30e gody (Normes et valeurs de la vie quotidienne : l’évolution du mode de vie en Russie dans les années 1920-1930)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Žurnal « Neva », pp.151-192, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01905710v1</w:t>
+                <w:t xml:space="preserve">halshs-01905696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Učastie ženščin v dissidentskom dviženii : slučai Leningrada (1956-1985)</w:t>
               </w:r>
@@ -3967,51 +3967,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD830CCA"/>
+    <w:nsid w:val="6FC4284C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4198,51 +4198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofia-tchouikina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199805539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404922v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tchouikina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10758216.2022.2090380" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04405017v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.7213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Nerard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Aunoble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fayet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2021.e615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10611983.2015.1169128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904554v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10632921003603950" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerasimova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/RSH1061-1983480104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Saint Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.099.0104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2006.1779" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerasimova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02636971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Filler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sokolov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Guba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Safonova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zimenkova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/sociology-of-memory-14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Biographical-Research-in-Eastern-Europe-Altered-Lives-and-Broken-Biographies/Miller-Humphrey/p/book/9781138722187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psychosozial-verlag.de/1038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vituhnovskaja M." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchistikov A." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barchunova T." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofia-tchouikina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199805539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404922v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tchouikina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10758216.2022.2090380" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04405017v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.7213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Nerard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Aunoble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fayet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2021.e615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10611983.2015.1169128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904554v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10632921003603950" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerasimova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/RSH1061-1983480104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Saint Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.099.0104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2006.1779" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerasimova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904795v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02636971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Filler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sokolov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Guba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Safonova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zimenkova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/sociology-of-memory-14" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Biographical-Research-in-Eastern-Europe-Altered-Lives-and-Broken-Biographies/Miller-Humphrey/p/book/9781138722187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905700v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psychosozial-verlag.de/1038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vituhnovskaja M." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchistikov A." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barchunova T." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>