--- v0 (2026-04-02)
+++ v1 (2026-05-06)
@@ -520,558 +520,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable summary generation method based on cross-modal consensus clustering and OLAP cube modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+                <w:t xml:space="preserve">Dépendances fonctionnelles et requêtes skyline multidimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kamnang Wanko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ordonez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, ISI : Ingénierie des Systèmes d'Information, 20 (5), pp.9-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436969v1</w:t>
+                <w:t xml:space="preserve">hal-01274388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendances fonctionnelles et requêtes skyline multidimensionnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Kamnang Wanko</w:t>
+                <w:t xml:space="preserve">A scalable summary generation method based on cross-modal consensus clustering and OLAP cube modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Sargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina R. Perez-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Multimedia Tools and Applications, 75 (15), pp.9073 - 9094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-015-2863-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274388v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending ER models to capture database transformations to build data sets for data mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ordonez</w:t>
+                <w:t xml:space="preserve">Functional dependencies are helpful for partial materialization of data cubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wellington Cabrera</w:t>
+                <w:t xml:space="preserve">Mohamed Mosbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 89, pp.38-54. </w:t>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2013.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10472-013-9375-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940778v1</w:t>
+                <w:t xml:space="preserve">hal-00923092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional dependencies are helpful for partial materialization of data cubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending ER models to capture database transformations to build data sets for data mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ordonez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Maabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sergio Matusevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Garnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mosbah</w:t>
+                <w:t xml:space="preserve">Wellington Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89, pp.38-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2013.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10472-013-9375-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00923092v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Dépendances Fonctionnelles pour la Sélection de Vues dans les Cubes de Données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Decision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (1), pp.71-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1213,51 +1213,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skyline Multi-dimensionnelle sur des Données en Flux</w:t>
+                <w:t xml:space="preserve">Maintenance Incrémentale du Skycube Négatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
@@ -1271,75 +1271,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA '18. 34ème Conférence sur la Gestion de Données – Principes, Technologies et Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362396v1</w:t>
+                <w:t xml:space="preserve">hal-02362389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance Incrémentale du Skycube Négatif</w:t>
+                <w:t xml:space="preserve">Skyline Multi-dimensionnelle sur des Données en Flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
@@ -1353,310 +1353,310 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA '18. 34ème Conférence sur la Gestion de Données – Principes, Technologies et Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362389v1</w:t>
+                <w:t xml:space="preserve">hal-02362396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Histograms for Skyline Size Estimation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the interaction between multidimensional skylines and functional dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 20th International Database Engineering &amp; Applications Symposium (IDEAS'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">DaQuaTa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316242v1</w:t>
+                <w:t xml:space="preserve">hal-01407796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing and Summarizing the Negative Skycube</w:t>
+                <w:t xml:space="preserve">Using Histograms for Skyline Size Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kamnang Wanko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM (Int. Conference on Information and Knowledge Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Indianapolis, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve"> 20th International Database Engineering &amp; Applications Symposium (IDEAS'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347960v1</w:t>
+                <w:t xml:space="preserve">hal-01316242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interaction between multidimensional skylines and functional dependencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing and Summarizing the Negative Skycube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kamnang Wanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DaQuaTa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">CIKM (Int. Conference on Information and Knowledge Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Indianapolis, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407796v1</w:t>
+                <w:t xml:space="preserve">hal-01347960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches basées sur la distribution pour l’estimation de la taille du skyline</w:t>
               </w:r>
@@ -1763,77 +1763,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perez-Daniel Karina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariko Nakano-Miyatake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBMI: 12th International Workshop on Content-Based Multimedia Indexing, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Klagenfurt, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1966,51 +1966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Mining of Dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2389,51 +2389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul parallèle de dépendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sistiaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2605,77 +2605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Functional Dependencies for Reducing the Size of a Data Cube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Foundations of Information and Knowledge Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Kiel, Germany. pp.145-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2726,51 +2726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sistiaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2985,77 +2985,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépendances fonctionnelles et matérialisation partielle des cubes de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones sur les Entrepôts de Données et Analyse en ligne (EDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Clermont-Ferrand, France. pp.ISBN: 9782705681272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3074,856 +3074,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme parallèle pour l'extraction des bordures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
+                <w:t xml:space="preserve">Business Rules Generation methods by Merging Model Driven Architecture and Web Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaninda Musumbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA'10 : Actes des 26èmes Journées Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, France. 11 p</w:t>
+              <w:t xml:space="preserve">2010 First IEEE International Conference On Software Engineering and Service Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Beijing, China. pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00548847v1</w:t>
+                <w:t xml:space="preserve">hal-00637872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Constraints Extension on Frequent Sequential Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Benzakour</w:t>
+                <w:t xml:space="preserve">Un algorithme parallèle pour l'extraction des bordures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Sistiaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Discovery and Information Retrieval (KDIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Valence, Spain. pp.281-287</w:t>
+              <w:t xml:space="preserve">BDA'10 : Actes des 26èmes Journées Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644534v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00548847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplification de données de vol pour un stockage optimal et une visualisation accélérée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Chahid</w:t>
+                <w:t xml:space="preserve">Time Constraints Extension on Frequent Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sistiaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.393-398</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Discovery and Information Retrieval (KDIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Valence, Spain. pp.281-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644729v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Rules Generation methods by Merging Model Driven Architecture and Web Semantics</w:t>
+                <w:t xml:space="preserve">Simplification de données de vol pour un stockage optimal et une visualisation accélérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaninda Musumbu</w:t>
+                <w:t xml:space="preserve">Ibrahim Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamed Diouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofian Maabout</w:t>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mosbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 First IEEE International Conference On Software Engineering and Service Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Beijing, China. pp.33-36</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.393-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637872v1</w:t>
+                <w:t xml:space="preserve">hal-00644729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme distribué pour l'extraction des fréquents maximaux</w:t>
+                <w:t xml:space="preserve">Matérialisation Partielle des Cubes de Données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tofan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algotel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t>
+              <w:t xml:space="preserve">25èmes journées "Bases de Données Avancées" BDA'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Namur, Belgique. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00385104v1</w:t>
+                <w:t xml:space="preserve">hal-00403358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes pour la sélection de vues à matérialiser avec garantie de performance</w:t>
+                <w:t xml:space="preserve">Algorithme distribué pour l'extraction des fréquents maximaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tofan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées francophones sur les entrepôts de données et l'analyse en ligne (EDA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Montpellier, France. pp.1-15</w:t>
+              <w:t xml:space="preserve">Algotel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375595v1</w:t>
+                <w:t xml:space="preserve">inria-00385104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A view selection algorithm with performance guarantee</w:t>
+                <w:t xml:space="preserve">Algorithmes pour la sélection de vues à matérialiser avec garantie de performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tofan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extending Database Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, St Petersburg, Russia. pp.électronique</w:t>
+              <w:t xml:space="preserve">5ème journées francophones sur les entrepôts de données et l'analyse en ligne (EDA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montpellier, France. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341475v1</w:t>
+                <w:t xml:space="preserve">hal-00375595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialisation Partielle des Cubes de Données</w:t>
+                <w:t xml:space="preserve">A view selection algorithm with performance guarantee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tofan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes journées "Bases de Données Avancées" BDA'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Namur, Belgique. pp.1-20</w:t>
+              <w:t xml:space="preserve">International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, St Petersburg, Russia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403358v1</w:t>
+                <w:t xml:space="preserve">hal-00341475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Aspects of Semantics Enrichment in Model Driven Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaninda Musumbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Internet and Web Applications and Service</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Athens, Greece. pp.205-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3948,64 +3948,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Aspects of Semantics Enrichment in Model Driven Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaninda Musumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4043,77 +4043,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging Model Driven Architecture and Semantic Web for business rules generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaninda Musumbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Web Reasoning and Rule Systems (RR07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Austria. pp.118-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4138,77 +4138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation automatique de regles metier par enrichissement semantique de modeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaninda Musumbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.437-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4233,77 +4233,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantics enrichment in Model Driven Architecture: automatic business rules generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaninda Musumbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on E-Business, Enterprise Information Systems and E-Government</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, United States. pp.107-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4328,77 +4328,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating and Merging Business Rules by Weaving MDA and Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaninda Musumbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Model-Driven Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Funchal (Madeire), Portugal. pp.18-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4423,64 +4423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding Semantics on Models for Automatic Business Rules Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaninda Musumbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4518,77 +4518,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard Business Rules Language: Why and How?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaninda Musumbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence (ICAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, United States. pp.414-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5287,51 +5287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Zakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sistiaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5645,51 +5645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kamnang-Wanko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.101443" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2020.101792" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kamnang Wanko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2955092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina R. Perez-Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2863-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sergio Matusevich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Cabrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2013.11.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-104C6LNC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Garnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9375-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2012.677645" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez-Daniel Karina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Nakano-Miyatake" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bouchakri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuzzocrea Alfredo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40053-7_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4ZNX4C2F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benzakour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sistiaga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tofan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644727v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644729v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Chahid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaninda Musumbu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ykhlef" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274416v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940783v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72651-5_22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326482v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18590-9_41" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923475v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Zakour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3_4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01274065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kamnang-Wanko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.101443" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2020.101792" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kamnang Wanko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2955092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina R. Perez-Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2863-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Garnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9375-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sergio Matusevich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Cabrera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2013.11.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-104C6LNC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2012.677645" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez-Daniel Karina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Nakano-Miyatake" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bouchakri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuzzocrea Alfredo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40053-7_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4ZNX4C2F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benzakour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sistiaga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tofan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644727v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaninda Musumbu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Chahid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ykhlef" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274416v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940783v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72651-5_22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326482v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18590-9_41" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923475v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Zakour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3_4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01274065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>