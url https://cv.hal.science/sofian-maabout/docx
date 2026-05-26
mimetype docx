--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1731,256 +1731,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable video summarization of cultural video documents in cross-media space based on data cube approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+                <w:t xml:space="preserve">Les Dépendances Fonctionnelles pour l’Optimisation des Requêtes Skyline Multi-dimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kamnang Wanko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Sargent</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ordonez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMI: 12th International Workshop on Content-Based Multimedia Indexing, 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Klagenfurt, Austria. pp.1-6</w:t>
+              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274409v1</w:t>
+                <w:t xml:space="preserve">hal-01274391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Dépendances Fonctionnelles pour l’Optimisation des Requêtes Skyline Multi-dimensionnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Kamnang Wanko</w:t>
+                <w:t xml:space="preserve">Scalable video summarization of cultural video documents in cross-media space based on data cube approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perez-Daniel Karina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariko Nakano-Miyatake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ordonez</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Sargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Autrans, France</w:t>
+              <w:t xml:space="preserve">CBMI: 12th International Workshop on Content-Based Multimedia Indexing, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Klagenfurt, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274391v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Mining of Dependencies</w:t>
               </w:r>
@@ -5645,51 +5645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kamnang-Wanko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.101443" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2020.101792" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kamnang Wanko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2955092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina R. Perez-Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2863-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Garnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9375-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sergio Matusevich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Cabrera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2013.11.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-104C6LNC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2012.677645" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez-Daniel Karina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Nakano-Miyatake" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bouchakri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuzzocrea Alfredo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40053-7_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4ZNX4C2F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benzakour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sistiaga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tofan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644727v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaninda Musumbu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Chahid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ykhlef" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274416v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940783v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72651-5_22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326482v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18590-9_41" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923475v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Zakour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3_4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01274065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kamnang-Wanko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.101443" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2020.101792" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kamnang Wanko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2955092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina R. Perez-Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2863-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Garnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9375-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sergio Matusevich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Cabrera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2013.11.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-104C6LNC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2012.677645" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez-Daniel Karina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Nakano-Miyatake" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bouchakri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuzzocrea Alfredo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40053-7_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4ZNX4C2F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benzakour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sistiaga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tofan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644727v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaninda Musumbu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Diouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Chahid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ykhlef" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274416v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940783v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72651-5_22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326482v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18590-9_41" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923475v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Zakour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3_4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01274065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>