--- v0 (2026-03-31)
+++ v1 (2026-05-14)
@@ -420,217 +420,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Review of Predictive Maintenance Technologies for Vehicle Reliability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of Uncertainty Management in Vehicular Platooning : Safety and Efficiency in Opportunistic Transport Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawloud Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Aissani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mawloud Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hamouid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Science and Computational Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on System Reliability and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sicile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911822v1</w:t>
+                <w:t xml:space="preserve">hal-04911825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Uncertainty Management in Vehicular Platooning : Safety and Efficiency in Opportunistic Transport Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comprehensive Review of Predictive Maintenance Technologies for Vehicle Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawloud Omar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hamouid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on System Reliability and Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sicile, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Science and Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911825v1</w:t>
+                <w:t xml:space="preserve">hal-04911822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent and Mixture Density Architecture-based Driver Pattern Recognition</w:t>
               </w:r>
@@ -740,235 +740,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Vehicular Platooning Control : Mitigating Uncertainty and Enhancing Stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of Uncertainty Management in Vehicular Platooning: Safety and Efficiency in Opportunistic Transport Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawloud Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hamouid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mawloud Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Aissani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on System Reliability and Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Catane, Italy. </w:t>
+              <w:t xml:space="preserve">8th International Conference on System Reliability and Safety (ICSRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2024, Sicile, Italy. pp.231-239, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSRS63046.2024.10927520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSRS63046.2024.10927447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911828v1</w:t>
+                <w:t xml:space="preserve">hal-05408845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Uncertainty Management in Vehicular Platooning: Safety and Efficiency in Opportunistic Transport Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safe Vehicular Platooning Control : Mitigating Uncertainty and Enhancing Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hamouid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawloud Omar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hamouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Aissani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on System Reliability and Safety (ICSRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2024, Sicile, Italy. pp.231-239, </w:t>
+              <w:t xml:space="preserve">8th International Conference on System Reliability and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Catane, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSRS63046.2024.10927447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSRS63046.2024.10927520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408845v1</w:t>
+                <w:t xml:space="preserve">hal-04911828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Decision-Making in Autonomous Vehicles: A Study on the Integration of K-Nearest Neighbor Algorithm and Reinforcement Learning</w:t>
               </w:r>
@@ -2232,51 +2232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Aissani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawloud Omar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hamouid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCTech66294.2025.00021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022099v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Chenache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Zizi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bouchelaghem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belhadj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911822v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05418813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Zamouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ouazine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benaissa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Bouarouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770539" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS63046.2024.10927520" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS63046.2024.10927447" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Mechache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bourkeb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD55695.2022.9966884" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Saad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS56586.2022.9946872" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Fettioune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafaa Maizia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mohammedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03104-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-021-08549-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-021-01009-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bournane Abbache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah-Sarah Ouada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Yessad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouakkaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Aissani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawloud Omar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hamouid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCTech66294.2025.00021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022099v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Chenache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Zizi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bouchelaghem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belhadj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911825v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05418813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Zamouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ouazine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benaissa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Bouarouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770539" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408845v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS63046.2024.10927447" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS63046.2024.10927520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Mechache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bourkeb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD55695.2022.9966884" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Saad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS56586.2022.9946872" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Fettioune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafaa Maizia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mohammedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03104-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-021-08549-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-021-01009-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bournane Abbache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah-Sarah Ouada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Yessad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouakkaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>