--- v0 (2026-03-03)
+++ v1 (2026-04-09)
@@ -424,642 +424,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biomasse : le matériau de construction du futur pour un développement durable et responsable</w:t>
+                <w:t xml:space="preserve">Hygrothermal performance of wood-cement walls across various climate conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amer Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Scherding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2, pp.106-113. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (1), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59655/nj52122995492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02560-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963419v1</w:t>
+                <w:t xml:space="preserve">hal-05458912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising the textile-matrix interface for enhanced mechanical performance in vegetal FRCM composites</w:t>
+                <w:t xml:space="preserve">A review of the applications of natural FRCM composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oladikpo Gatien Agossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omayma Homoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 114, pp.114334. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (15), pp.1881-1915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00219983251318829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367732v1</w:t>
+                <w:t xml:space="preserve">hal-05367733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RILEM TC 275-HDB: presentation of TC 275-HDB and mechanical performances of the hemp concrete specimens of the interlaboratory comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La biomasse : le matériau de construction du futur pour un développement durable et responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+                <w:t xml:space="preserve">Marie Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Collet</w:t>
+                <w:t xml:space="preserve">Pierre Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scherding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02615-y⟩</w:t>
+              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59655/nj52122995492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105529v1</w:t>
+                <w:t xml:space="preserve">hal-04963419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal performance of wood-cement walls across various climate conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Optimising the textile-matrix interface for enhanced mechanical performance in vegetal FRCM composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oladikpo Gatien Agossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omayma Homoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02560-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 114, pp.114334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458912v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the applications of natural FRCM composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">RILEM TC 275-HDB: presentation of TC 275-HDB and mechanical performances of the hemp concrete specimens of the interlaboratory comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (15), pp.1881-1915. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (5), pp.162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00219983251318829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02615-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367733v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling heat and moisture transfer in bio-based wall structures using the finite element method: Application to straw walls in varied climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 104, pp.112263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Julliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Corvalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Advanced Concrete Materials in Construction, 14 (4), pp.1000. </w:t>
@@ -1221,317 +1221,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of mechanical behaviour of vegetal FRCM composites through the DIC technique: Effects of textile pre-impregnation and short flax fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oladikpo Gatien Agossou</w:t>
+                <w:t xml:space="preserve">Enhancing bio-based concrete mechanical properties: a novel approach with composite sandwiches and confined cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omayma Homoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138416⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (6), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02400-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367737v1</w:t>
+                <w:t xml:space="preserve">hal-04844879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing bio-based concrete mechanical properties: a novel approach with composite sandwiches and confined cylinders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Bardouh</w:t>
+                <w:t xml:space="preserve">Evaluation of mechanical behaviour of vegetal FRCM composites through the DIC technique: Effects of textile pre-impregnation and short flax fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oladikpo Gatien Agossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omayma Homoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (6), pp.139. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 449, pp.138416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02400-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844879v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of bio-based concrete under various loadings and factors affecting its mechanical properties at the composite scale: A state-of-the-art review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1572,7619 +1572,7619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Seashell on the Physical, Mechanical and Thermal Properties of Brick Mortar Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Numerical Investigation of Hygrothermal Transfer through Bio-Based Materials: An Application to Wood–Cement Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lemine Mohamed Essalem</w:t>
+                <w:t xml:space="preserve">Pascal Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufik Cherradi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gael Godi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cheikh Teguedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Civil Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/18741495-v17-e230113-2022-69⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.2986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13122986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153774v1</w:t>
+                <w:t xml:space="preserve">hal-04338090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Thermoelastic Bending of Ferric Oxide (Fe2O3) Nanoparticles-Enhanced RC Slabs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of the art on the hydraulic properties of pervious concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Seifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16083043⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2022.2164332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153788v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of flax textile reinforced cement matrix: effect of matrix parameters and reinforcement amount</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Carbon fibers' percolation in smart cementitious materials considering sand characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza ALLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphael Contamine</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Burtschell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2194356⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (5), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02187-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153786v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Mechanical and Thermal Performance and Environmental Impact of Flax-Fiber-Reinforced Gypsum Boards</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling the Thermoelastic Bending of Ferric Oxide (Fe2O3) Nanoparticles-Enhanced RC Slabs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouaoui Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chatbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdad Krour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Hadzima-Nyarko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorin Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13123098⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (8), pp.3043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16083043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343939v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art on the hydraulic properties of pervious concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analysis of Mechanical and Thermal Performance and Environmental Impact of Flax-Fiber-Reinforced Gypsum Boards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oladikpo Gatien Agossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-36. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.3098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2022.2164332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings13123098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940693v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigation of Hygrothermal Transfer through Bio-Based Materials: An Application to Wood–Cement Walls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of flax textile reinforced cement matrix: effect of matrix parameters and reinforcement amount</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omayma Homoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Biwole</w:t>
+                <w:t xml:space="preserve">María Cecilia Canullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Godi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+                <w:t xml:space="preserve">Raphael Contamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (12), pp.2986. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings13122986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2194356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338090v1</w:t>
+                <w:t xml:space="preserve">hal-04153786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RILEM TC 266-MRP: round-robin rheological tests on high performance mortar and concrete with adapted rheology—rheometers, mixtures and procedures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RILEM TC 266-MRP - Round-Robin Rheological Tests on High Performance Mortar and Concrete with Adapted Rheology: Evaluating Structural Build-up at Rest of Mortar and Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Feys</w:t>
+                <w:t xml:space="preserve">Kamal Khayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chafika Djelal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 56 (4), pp.90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02173-1⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2828827/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153794v1</w:t>
+                <w:t xml:space="preserve">hal-04153798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon fibers' percolation in smart cementitious materials considering sand characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short- and long-term properties of self-compacting concrete containing recycled coarse aggregate under different curing temperatures: experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Nadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza ALLAM</w:t>
+                <w:t xml:space="preserve">Farid Bouziadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Duplan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mostefa Hamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bensaid Boulekbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 56 (5), pp.103. </w:t>
+              <w:t xml:space="preserve">, 2023, 56 (4), pp.83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02187-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02168-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322853v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RILEM TC 266-MRP - Round-Robin Rheological Tests on High Performance Mortar and Concrete with Adapted Rheology: Evaluating Structural Build-up at Rest of Mortar and Concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">RILEM TC 266-MRP: round-robin rheological tests on high performance mortar and concrete with adapted rheology—rheometers, mixtures and procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Feys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El-Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2828827/v1⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 56 (4), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02173-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153798v1</w:t>
+                <w:t xml:space="preserve">hal-04136704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term properties of self-compacting concrete containing recycled coarse aggregate under different curing temperatures: experimental and numerical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Seashell on the Physical, Mechanical and Thermal Properties of Brick Mortar Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Bouziadi</w:t>
+                <w:t xml:space="preserve">Mohamed Lemine Mohamed Essalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostefa Hamrat</w:t>
+                <w:t xml:space="preserve">Toufik Cherradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bensaid Boulekbache</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Cheikh Teguedy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (4), pp.83. </w:t>
+              <w:t xml:space="preserve">Open Civil Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02168-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/18741495-v17-e230113-2022-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153792v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the parameters for assessing a hygrothermal transfer model HAM in bio-based hemp concrete material</w:t>
+                <w:t xml:space="preserve">Cyclic behaviour of CFRP confined concrete under axial compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Benkhaled</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">S. Adafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Si Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.105884⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 340, pp.127793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890011v1</w:t>
+                <w:t xml:space="preserve">hal-03889585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of manufacturing process efficiency in the dispersion of carbon fibers in smart concrete by measuring ac impedance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Thermal behavior of pervious concrete in dry conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Seifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Burtschell</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (12), pp.104394. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 345, pp.128300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524393v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of toughness and thermal properties of bio-composite reinforced with diss fibers for use as an insulating material</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of physical characteristics to improve the cooling effect of permeable pavements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Seifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Merzoud</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112527⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 345, pp.128342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890026v1</w:t>
+                <w:t xml:space="preserve">hal-03890025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of steady-state uniaxial basic creep of high-performance concrete</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and Numerical Model of CFRP Retrofitted Concrete Beams with Intermediate Notches Subjected to Drop-Weight Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bentata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Bennegadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sereir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104500⟩</w:t>
+              <w:t xml:space="preserve">Structural Engineering International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (3), pp.350-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10168664.2020.1847009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650031v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of pervious concrete in dry conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation into the behaviour of high slender concrete columns reinforced with CFRP and subjected to cyclic eccentric compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Si Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Edine Attari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128300⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (2), pp.431-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2019.1664638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890024v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behaviour of CFRP confined concrete under axial compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of deflection of steel fibre reinforced concrete beams: comparison of different design codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Hamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bensaid Boulekbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Tahenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Adafer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mohamed Chemrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127793⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (6), pp.2057-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1749941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889585v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of physical characteristics to improve the cooling effect of permeable pavements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Review on the Incorporation of Diatomaceous Earth as a Geopolymer-Based Concrete Building Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Kipsanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wambua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saul Namango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128342⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15207130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890025v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Model of CFRP Retrofitted Concrete Beams with Intermediate Notches Subjected to Drop-Weight Impact</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical analysis of timber frame wall filled with hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Sereir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+                <w:t xml:space="preserve">Husam Wadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taazount</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10168664.2020.1847009⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (13), pp.3849-3866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2162608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890013v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of timber frame wall filled with hemp concrete</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity analysis of the parameters for assessing a hygrothermal transfer model HAM in bio-based hemp concrete material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Taazount</w:t>
+                <w:t xml:space="preserve">Maroua Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (13), pp.3849-3866. </w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.105884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2022.2162608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.105884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488615v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation into the behaviour of high slender concrete columns reinforced with CFRP and subjected to cyclic eccentric compression</w:t>
+                <w:t xml:space="preserve">Study of toughness and thermal properties of bio-composite reinforced with diss fibers for use as an insulating material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Si Youcef</w:t>
+                <w:t xml:space="preserve">Asma Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Edine Attari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Djamila Bouayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Merzoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2019.1664638⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 276, pp.112527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890028v1</w:t>
+                <w:t xml:space="preserve">hal-03890026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of deflection of steel fibre reinforced concrete beams: comparison of different design codes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Assessment of manufacturing process efficiency in the dispersion of carbon fibers in smart concrete by measuring ac impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Burtschell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (12), pp.104394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1749941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03890019v1</w:t>
+                <w:t xml:space="preserve">hal-03524393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on the Incorporation of Diatomaceous Earth as a Geopolymer-Based Concrete Building Resource</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Wambua</w:t>
+                <w:t xml:space="preserve">Finite element analysis of steady-state uniaxial basic creep of high-performance concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bouziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bensaid Boulekbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Tahenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saul Namango</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelkader Haddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Hamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (20), pp.7130. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.104500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15207130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890023v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERIZATION OF LIGHTWEIGHT CONCRETE IMPREGNATED WITH CEMENT AND CAMEROONIAN CHARCOAL AS COARSE LIGHTWEIGHT AGGREGATE</w:t>
+                <w:t xml:space="preserve">Using linseed oil as flax fibre coating for fibre-reinforced cementitious composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Gautier L J Bikoko</w:t>
+                <w:t xml:space="preserve">Jonathan Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Tchamba</w:t>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Yato Katte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+                <w:t xml:space="preserve">Chafika Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Ndubisi Okonta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Research in Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161, pp.113168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34218/IJARET.12.3.2021.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.113168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176536v1</w:t>
+                <w:t xml:space="preserve">hal-03242731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the static behavior of nano Si02 based concrete beams resting on an elastic foundation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of metakaolin and natural fibres on three-dimensional printing mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Harrat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M Bachir Bouiadjra</w:t>
+                <w:t xml:space="preserve">Marie Bohuchval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12989/cac.2021.27.6.575⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174 (3), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jcoma.20.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474879v1</w:t>
+                <w:t xml:space="preserve">hal-03430058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Red Mud, Nanoclay, and Natural Fiber on Fresh and Rheological Properties of Three-Dimensional Concrete Printing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">experimental and nonlinear finite element analysis of shear behaviour of reinforced concrete beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Tahenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bouziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bensaid Boulekbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14359/51733108⟩</w:t>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.1582--1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2020.12.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474135v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using linseed oil as flax fibre coating for fibre-reinforced cementitious composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CHARACTERIZATION OF LIGHTWEIGHT CONCRETE IMPREGNATED WITH CEMENT AND CAMEROONIAN CHARCOAL AS COARSE LIGHTWEIGHT AGGREGATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Gautier L J Bikoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Tchamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Page</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Valentine Yato Katte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Gomina</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Felix Ndubisi Okonta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.113168⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Research in Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34218/IJARET.12.3.2021.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242731v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of metakaolin and natural fibres on three-dimensional printing mortar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">On the static behavior of nano Si02 based concrete beams resting on an elastic foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bohuchval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+                <w:t xml:space="preserve">B Krour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bachir Bouiadjra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jcoma.20.00009⟩</w:t>
+              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (6), pp.575--583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/cac.2021.27.6.575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430058v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">experimental and nonlinear finite element analysis of shear behaviour of reinforced concrete beams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of Red Mud, Nanoclay, and Natural Fiber on Fresh and Rheological Properties of Three-Dimensional Concrete Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14359/51733108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2020.12.043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03430063v1</w:t>
+                <w:t xml:space="preserve">hal-03474135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation into the long-term carbonation of vegetal concretes containing a viscosity modifying agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 1D Model for Predicting Heat and Moisture Transfer through a Hemp-Concrete Wall Using the Finite-Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amer Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Su Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123765⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (22), pp.6903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14226903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430056v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of the effect of steel fibres on the deflection behaviour of reinforced concrete beams without stirrups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touhami Tahenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bouziadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bensaid Boulekbache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33, pp.1603-1619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.istruc.2021.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1D Model for Predicting Heat and Moisture Transfer through a Hemp-Concrete Wall Using the Finite-Element Method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An investigation into the long-term carbonation of vegetal concretes containing a viscosity modifying agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sheridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14226903⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.123765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430047v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art on the mechanical properties of pervious concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Seifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2021.2008511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensioning of partially prestressed concrete beams, optimization of T-shaped section with heels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assad Kallassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 235, pp.112054. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2021.112054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About electrical resistivity variation during drying and improvement of the sensing behavior of carbon fiber-reinforced smart concrete</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">the effect of long term weathering on hemp and rapeseed concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sheridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Burtschell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120699⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131 (5), pp.106014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086122v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of hemp concretes exposed to accelerated environmental aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 252, 31 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of a polyacrylic acid viscosity modifying agent on the mechanical, thermal and transport properties of hemp and rapeseed straw concrete</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">About electrical resistivity variation during drying and improvement of the sensing behavior of carbon fiber-reinforced smart concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Burtschell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 235, pp.117536. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117536⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 264, pp.1--11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082319v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">the effect of long term weathering on hemp and rapeseed concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Sheridan</w:t>
+                <w:t xml:space="preserve">The effect of a polyacrylic acid viscosity modifying agent on the mechanical, thermal and transport properties of hemp and rapeseed straw concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sheridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 235, pp.117536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03082324v1</w:t>
+                <w:t xml:space="preserve">hal-03082319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">experimental and numerical investigation on the deflection behavior of pre-cracked and repaired reinforced concrete beams with fiber-reinforced polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostefa Hamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bouziadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bensaid Boulekbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 249, pp.1--13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hemp shiv extractives on hydration of portland cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 244, 36 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral load-carrying capacity of hemp concrete as a natural infill material in timber frame walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taazount</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 180, pp.264 - 273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Bio-Aggregates Properties on the Chemical Interactions with Mineral Binder, Application to Vegetal Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Lagouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (9), pp.542-558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3151/jact.17.542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lateral load resistance of unclassified cross-laminated timber walls: Experimental tests and theoretical approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aging of hemp shiv used for concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp. 752-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.03.077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01917626v1</w:t>
+                <w:t xml:space="preserve">hal-01902649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of 3-Point Bending Properties of Polymer Concretes Made From Marble Powder Waste, Sand Grains, and Polyester Resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benzannache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouchelaghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boumaaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11029-018-9703-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria analysis demonstrating the impact of shiv on the properties of hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 160, pp.211-222. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.11.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of hemp shiv used for concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Influence of binder on the multiscale properties of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Guéguen-Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1457571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.10.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01902649v1</w:t>
+                <w:t xml:space="preserve">hal-01755543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of binder on the multiscale properties of hemp concretes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The lateral load resistance of unclassified cross-laminated timber walls: Experimental tests and theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taazount</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.402 - 412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.03.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1457571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01755543v1</w:t>
+                <w:t xml:space="preserve">hal-01917626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and multi-physical properties of a new hybrid hemp-flax composite material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Behavior of pre-cracked deep beams with composite materials repairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boumaaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bezazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bouchelaghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Benzennache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.037⟩</w:t>
+              <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (5), pp.575-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/sem.2017.63.5.575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652368v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of pre-cracked deep beams with composite materials repairs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The plate test carried out on fresh cement-based materials:How and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63 (5), pp.575-583. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93, pp.1 - 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/sem.2017.63.5.575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631559v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plate test carried out on fresh cement-based materials:How and why?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Recommendation of the RILEM TC 236-BBM: characterisation testing of hemp shiv to determine the initial water content, water absorption, dry density, particle size distribution and thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-017-1029-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652358v1</w:t>
+                <w:t xml:space="preserve">hal-01523118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of the RILEM TC 236-BBM: characterisation testing of hemp shiv to determine the initial water content, water absorption, dry density, particle size distribution and thermal conductivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Study on Hydration and Strengthening of High Alumina Cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Angelescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Bratu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valentina Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-017-1029-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Bulletin of Valahia University - Materials and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (12), pp.22-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bsmm-2017-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523118v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on Hydration and Strengthening of High Alumina Cements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Design and multi-physical properties of a new hybrid hemp-flax composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Valentina Stoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Bulletin of Valahia University - Materials and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bsmm-2017-0004⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.502 - 512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652364v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des propriétés d’un béton de chanvre incorporant un adjuvant viscosant</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of accelerated aging on the properties of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.26.349-366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01660513v1</w:t>
+                <w:t xml:space="preserve">hal-01475243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of accelerated aging on the properties of hemp concretes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude expérimentale des propriétés d’un béton de chanvre incorporant un adjuvant viscosant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3-4), pp.349 - 366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.26.349-366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01475243v1</w:t>
+                <w:t xml:space="preserve">hal-01660513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the mechanical properties of hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.122-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and multi-physical properties of a new insulating concrete using sunflower stem aggregates and eco-friendly binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (6), pp.1815-1829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-014-0276-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field validation of models for predicting lateral form pressure exerted by SCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H. Billberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beitzel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charitou George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.70-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural build-up of rigid fiber reinforced cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (9), pp.1561-1568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-012-9997-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of green concrete made of plant-derived aggregates and a pumice-lime binder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cement-based mixes: Shearing properties and pore pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. de Baynast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Volume 42 (Issue 1), pp.139-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715670v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cement-based mixes: Shearing properties and pore pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Picandet</w:t>
+                <w:t xml:space="preserve">Design of green concrete made of plant-derived aggregates and a pumice-lime binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nozahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bellegou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+                <w:t xml:space="preserve">H. de Baynast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (2), pp.231-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2011.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716298v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of Beam-Column Joint Strengthened by FRP Laminates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A new look at the measurement of cementitious paste setting by vicat test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Chemrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Composite Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Volume 40 (Issue 5), pp.681-686</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521911v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“ Flowability of fibre reinforced concrete and its Effect on the Mechanical Properties”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boulekbeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Boulekbeche</w:t>
+                <w:t xml:space="preserve">M. Hamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hamrat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">. Chemrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new look at the measurement of cementitious paste setting by vicat test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of compaction on mechanical and thermal properties of hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sleiman</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">V. Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Volume 40 (Issue 5), pp.681-686</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Volume 14 (Issue 5), pp.545-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494125v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of compaction on mechanical and thermal properties of hemp concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Picandet</w:t>
+                <w:t xml:space="preserve">Geometrical Effect on the Behaviour of CFRP Confined and Unconfined Concrete Columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Si Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Carré</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Chemrouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.2621-2635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0731684409357255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494115v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Behaviour of RC Beams Without Stirrups Made of Normal Strength and High Strength Concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boulekbeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chemrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Structural Engineering, An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (2), pp.hong kong</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9203,7370 +9203,7370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical Effect on the Behaviour of CFRP Confined and Unconfined Concrete Columns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Efficiency of Beam-Column Joint Strengthened by FRP Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Eddine Attari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chemrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0731684409357255⟩</w:t>
+              <w:t xml:space="preserve">Advanced Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp. 171-183(13). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/092430409X12605406698192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494134v1</w:t>
+                <w:t xml:space="preserve">hal-00521911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Rheology of Steel Fibres' Reinforced Concretes on their Mechanical Properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence of compactness and hemp hurd characteristics on the mechanical properties of lime and hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 13 (4), pp.1</w:t>
+              <w:t xml:space="preserve">, 2009, pp.1039-1050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494486v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of compactness and hemp hurd characteristics on the mechanical properties of lime and hemp concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence of the Rheology of Steel Fibres' Reinforced Concretes on their Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boulekbeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chemrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.1039-1050</w:t>
+              <w:t xml:space="preserve">, 2009, 13 (4), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494405v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global RC Structural Damage Index based on The Assessment of Local Material Damages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Optimisation de l'usage du béton de chanvre dans la conception d'un éco-matériau pour le génie civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dubé</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.227-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359415v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'usage du béton de chanvre dans la conception d'un éco-matériau pour le génie civil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Global RC Structural Damage Index based on The Assessment of Local Material Damages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Baley</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (3), pp.459-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.6.459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494908v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel settling and structural build-up measurement method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (10), pp.5702-5709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing the vane shear flow data from Couette analogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (3), pp.34037. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3933/ApplRheol-18-34037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D Concrete Printing: Technologies, Applications and Classifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3D Concrete Printing: State of the Art and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE-Wiley, pp.1-30, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.862TCP_ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concrete Rheometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measuring Rheological Properties of Cement-based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, Springer Nature Switzerland, pp.33-71, 2024, RILEM State-of-the-Art Reports, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-36743-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, Springer Nature Switzerland, pp.1279-1287, 2023, RILEM Bookseries, 978-3-031-33210-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing Hygrothermal Parameters of Plant-Based Building Materials for Simulation: A Mini Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.450-464, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the Mechanical and Durability Properties of Recycled Polyethylene Terephthalate (PET) Plastic Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Gautier L. J. Bikoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Tchamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngomen Kouatchoua Fanny Gildas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.3-13, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Influence of Biochar on the Flow Properties, Early Hydration, and Strength Evolution of Paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Midroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabbie Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.829-838, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of Natural FRCM Composites in Structural Strengthening/Rehabilitation: State-of-the-Art Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oladikpo Gatien Agossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omayma Homoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.613-626, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinforced Bio-Based Concrete by Natural FRCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bardouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omayma Homoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.601-612, 2023, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Investigation on the Strengthening of Gypsum Board by Flax Fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oladikpo Gatien Agossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.594-600, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Biobased Concretes with Tailored Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bardouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nátalia Martinhăo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.100-108, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical Performance of 3-D Printed Concrete Containing Fly Ash, Metakaolin and Nanoclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdalqader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dedenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third RILEM International Conference on Concrete and Digital Fabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, Springer International Publishing, pp.111-116, 2022, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06116-5_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 3. Binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nozahic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bio-aggregate-based Building Materials – Application to Hemp Concretes, S. Amziane and L. Arnaud (Editors)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formulation, rhéologie et mise en oeuvre des bétons auto-plaçants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3933/ApplRheol-18-34037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00664463v1</w:t>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Loukili. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[7] Les bétons auto-plaçants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes, pp.262, 2010, Matériaux de construction (Traité MIM)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Experimental Approach to Assess Binder–Plant Particle Compatibility in Plant-Based Concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effets de la pré-imprégnation et des fibres courtes de lin sur les composites FRCM végétaux : analyse du comportement mécanique par corrélation d'images numériques (CIN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oladikpo Gatien Agossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omayma Homoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Bio-Based Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92874-1_21⟩</w:t>
+              <w:t xml:space="preserve">RUGC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUGC; INRAE; Aix-Marseille Université; Polytech Marseille; ISBA-TP, Jun 2025, Marseille, France. pp.396‑409, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.1.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129775v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la pré-imprégnation et des fibres courtes de lin sur les composites FRCM végétaux : analyse du comportement mécanique par corrélation d'images numériques (CIN)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Multi-scale Analysis on the Effect of Aggregate Type and Orientation on the Mechanical Properties of Biobased Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bardouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.43.1.33⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil. pp.270-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92777-5_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367743v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Analysis on the Effect of Aggregate Type and Orientation on the Mechanical Properties of Biobased Concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">An Innovative Experimental Approach to Assess Binder–Plant Particle Compatibility in Plant-Based Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 6th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil. pp.270-280, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92777-5_22⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil. pp.269-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92874-1_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129753v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibilité liant-particules végétales des bétons végétaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Challenges of insulating rammed earth using bio-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omayma Homoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème édition des Journées Scientifiques du (RF)²B : Le béton pour une construction durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682591v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of insulating rammed earth using bio-based materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Compatibilité liant-particules végétales des bétons végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">22ème édition des Journées Scientifiques du (RF)²B : Le béton pour une construction durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005651v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la variabilité des bioressources sur l'hydratation de liants minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français du Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Saclay, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.41.1.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Adamas, Greece. pp.1279-1287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-fibred mortar: Effect of sand content and grain size distribution on electrical impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Burtschell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th fib International PhD Symposium in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensioning approach of partially prestressed concrete beams: optimization of t-shaped section with heels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kallassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th fib International phd-symposium in civil engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Paris, France. pp.149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Metakaolin, Fly Ash and Polypropylene Fibres on Fresh and Rheological Properties of 3D Printing Based Cement Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dedenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM International Conference on Concrete and Digital Fabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Eindhoven University of Technology, Netherlands. pp.206-215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49916-7_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of RILEM TC MRP round-robin testing of concrete and mortar rheology in Bethune France, May 2018</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OPTIMIZATION OF THE LINSEED OIL TREATMENT OF FLAX FIBRES: INFLUENCE ON FRESH PROPERTIES OF FIBRE-REINFORCED MORTARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International RILEM Conference Rheology and Processing of Contruction Materials (RheoCon2), 9th International RILEM Symposium Self-Compacting Concerte (SCC9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">3 rd International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241356v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMIZATION OF THE LINSEED OIL TREATMENT OF FLAX FIBRES: INFLUENCE ON FRESH PROPERTIES OF FIBRE-REINFORCED MORTARS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An overview of RILEM TC MRP round-robin testing of concrete and mortar rheology in Bethune France, May 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El-Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fabbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fataei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 rd International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd International RILEM Conference Rheology and Processing of Contruction Materials (RheoCon2), 9th International RILEM Symposium Self-Compacting Concerte (SCC9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395132v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of hemp concrete properties exposed to different types of environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen-Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Technical Committee 253-MCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, FUNCHAL, Portugal. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de vieillissements accélérés sur les propriétés de bétons de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOMAT2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, SAINT NAZAIRE, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of hemp concrete properties exposed to different environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete&amp;apos;18, International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approach to assess the durability of hemp concretes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Propriétés fonctionnelles et microscopiques des bétons de chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Advanced Building Skins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, BERNE, Switzerland</w:t>
+              <w:t xml:space="preserve">RUGC 2017 - 35èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, NANTES, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593596v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTICRITERIA ANALYSIS OF HEMP PARTICLES' IMPACT ON PHYSICAL AND THERMO-MECHANICAL PERFORMANCES OF HEMP CONCRETE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Chateauneuf</w:t>
+                <w:t xml:space="preserve">EFFECT OF LINSEED OIL AND METAKAOLIN ON THE MECHANICAL, THERMAL AND TRANSPORT PROPERTIES OF HEMP-LIME CONCRETE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sheridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sofiane AMZIANE And Mohammed SONEBI, Jun 2017, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">, Edited By Sofiane AMZIANE And Mohammed SONEBI, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561423v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL STUDY OF LATERAL LOAD RESISTANCE OF UNCLASSIFIED TIMBER WALLS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mechanical behaviour of unclassified timber walls against horizontal forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Wadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Taazount</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">35èmes Rencontres universitaires de génie civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631542v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF LINSEED OIL AND METAKAOLIN ON THE MECHANICAL, THERMAL AND TRANSPORT PROPERTIES OF HEMP-LIME CONCRETE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">EFFECT OF VISCOSITY MODIFYING AGENT ON THE MECHANICAL AND TRANSPORT PROPERTIES OF HEMP AND RAPESEED STRAW CONCRETE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Sheridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Edited By Sofiane AMZIANE And Mohammed SONEBI, Jun 2017, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">, Sofiane AMZIANE And Mohammed SONEBI, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576168v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of unclassified timber walls against horizontal forces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Taazount</w:t>
+                <w:t xml:space="preserve">INVESTIGATION ON THE PERFORMANCE AND DURABILITY OF TREATED HEMP CONCRETE WITH LINSEED OIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Rencontres universitaires de génie civil de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference On Bio-Based Building Materials (ICBBM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofiane AMZIANE And Mohammed SONEBI, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631535v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION ON THE PERFORMANCE AND DURABILITY OF TREATED HEMP CONCRETE WITH WATER REPELLENT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">FRESH AND RHEOLOGICAL PROPERTIES OF 3D PRINTING BIO- CEMENT-BASED MATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sofiane AMZIANE And Mohammed SONEBI, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576193v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION ON THE PERFORMANCE AND DURABILITY OF TREATED HEMP CONCRETE WITH LINSEED OIL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">INVESTIGATION ON THE PERFORMANCE AND DURABILITY OF TREATED HEMP CONCRETE WITH WATER REPELLENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference On Bio-Based Building Materials (ICBBM 2017)</w:t>
+              <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sofiane AMZIANE And Mohammed SONEBI, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576190v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRESH AND RHEOLOGICAL PROPERTIES OF 3D PRINTING BIO- CEMENT-BASED MATERIALS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multi-scale analysis of hemp-based insulation materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sofiane AMZIANE And Mohammed SONEBI, Jun 2017, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">ICBBM, ecoGRAFI : 2nd International Conference on Bio-based Building Materials, 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, CLERMONT FERRAND, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576188v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF VISCOSITY MODIFYING AGENT ON THE MECHANICAL AND TRANSPORT PROPERTIES OF HEMP AND RAPESEED STRAW CONCRETE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">3D printing of fibre cement-based materials: fresh and rheological performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sofiane AMZIANE And Mohammed SONEBI, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576176v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés fonctionnelles et microscopiques des bétons de chanvre</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EXPERIMENTAL STUDY OF LATERAL LOAD RESISTANCE OF UNCLASSIFIED TIMBER WALLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam Wadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Taazount</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2017 - 35èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, NANTES, France. 4 p</w:t>
+              <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531324v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of hemp-based insulation materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary approach to assess the durability of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM, ecoGRAFI : 2nd International Conference on Bio-based Building Materials, 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, CLERMONT FERRAND, France. 6 p</w:t>
+              <w:t xml:space="preserve">12th Conference on Advanced Building Skins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, BERNE, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557471v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of fibre cement-based materials: fresh and rheological performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Amziane</w:t>
+                <w:t xml:space="preserve">MULTICRITERIA ANALYSIS OF HEMP PARTICLES' IMPACT ON PHYSICAL AND THERMO-MECHANICAL PERFORMANCES OF HEMP CONCRETE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Niyigena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sofiane AMZIANE And Mohammed SONEBI, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576184v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de vieillissements accélérés sur les propriétés de bétons de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2016 - 34èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la durabilité d'isolants à base de granulats Îgétaux - Méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2016 - 34èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la durabilité d'isolants contenant des granulats Îgétaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the durability of bio-based insulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD2015 - Nouveaux Matériaux et Durabilté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Douai, France. 11p</w:t>
+              <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374370v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RRT3: Statistical analysis of hemp concrete mechanical properties variability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Collet</w:t>
+                <w:t xml:space="preserve">Evaluation de la durabilité d'isolants contenant des granulats Îgétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 8p</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD2015 - Nouveaux Matériaux et Durabilté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Douai, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380765v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la variabilité des caractéristiques de granulats de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the durability of bio-based insulating materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
+                <w:t xml:space="preserve">RRT3: Statistical analysis of hemp concrete mechanical properties variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Niyigena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 6p</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373733v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of wetting-drying cycles on the mechanical, physico-chemical, and microstructural properties of hemp concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International RILEM symposium on Self-Compacting Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elément de planchers composites bois-béton léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Taazount</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou-Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Molard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCC Formwork Pressure: Influence of Steel Rebars, , Montréal, Canada, septembre 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCC 2010: Design, Production and Placement of SCC, 6th International RILEM Symposium on Self-Compacting Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Canada. pp.SCC Formwork Pressure: Influence of Steel Rebars</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la compacité du béton de chanvre sur leurs caractéristiques mécaniques et thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.T. Nguyen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIèmes Rencontre de l'Association Universitaire de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of compactness and hemp hurd characteristics on the mechanical properties of lime and hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orgagec'08 - Third European Symposium “Organic materials for construction : Technical and environmental performances”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bétons de chanvre : Influence de la compacité et des granulats sur les caractéristiques mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès GEODIM 2008, variations dimensionnelles des géomatériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Saint Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du mélange chaux/chanvre pour la réalisation d'un éco-matériau destiné au génie civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tt Nuyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique et technique (AMAC) Renforcement des polymères par des fibres végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a concrete rheometer fitted with hydraulic pressure transducers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Rheological characterisation of self compacting concrete from vane shear flow measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ch Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCC'2007: 5th International RILEM Symposium on Self-compacting Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Fifth International RILEM Symposium on Self-Compacting Concrete - SCC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Gent, Belgium. pp.291-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404063v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courbes d'écoulement en géométrie Couette par une approximation de Bingham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Colloque du Groupe Français de Rhéologie - Rhéologie des Systèmes Evolutifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France. pp.181-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological characterisation of self compacting concrete from vane shear flow measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a concrete rheometer fitted with hydraulic pressure transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Tchamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International RILEM Symposium on Self-Compacting Concrete - SCC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Gent, Belgium. pp.291-296</w:t>
+              <w:t xml:space="preserve">SCC'2007: 5th International RILEM Symposium on Self-compacting Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...1412 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-00998908v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des bioressources sur l'hydratation des liants minéraux et la résistance à la compression des bétons végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires du Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (1), Academic Journal of Civil Engineering, pp.78-86, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16576,105 +16576,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des matériaux cimentaires à l'état frais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Bretagne Sud, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00069705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId446"/>
+      <w:footerReference w:type="default" r:id="rId447"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16742,51 +16742,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F77E912A"/>
+    <w:nsid w:val="3CA614DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16973,51 +16973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofiane-amziane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2339-3962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126845794" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardouh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101139" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145176" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scherding" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nj52122995492" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladikpo Gatien Agossou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114334" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02615-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Bakkour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02560-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983251318829" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112263" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Julliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corvalan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14041000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138416" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reboul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02400-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2024.100819" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Mohamed Essalem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Cherradi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Teguedy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/18741495-v17-e230113-2022-69" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Harrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chatbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Krour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Hadzima-Nyarko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Radu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16083043" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153786v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Canullo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Contamine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2194356" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04343939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13123098" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Seifeddine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2022.2164332" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04338090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Godi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13122986" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153794v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Feys" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sonebi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Djelal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El-Cheikh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02173-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza ALLAM" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duplan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burtschell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02187-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Khayat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2828827/v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153792v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Nadour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouziadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Hamrat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensaid Boulekbache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02168-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Benkhaled" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.105884" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Allam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104394" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sellami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bouayad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Merzoud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112527" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Tahenni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Haddi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104500" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890024v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128300" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adafer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Si Youcef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127793" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890025v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128342" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bentata" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bennegadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sereir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2020.1847009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488615v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Wadi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonebi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taazount" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2162608" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890028v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Si Youcef" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Edine Attari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1664638" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chemrouk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1749941" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Kipsanai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wambua" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Namango" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207130" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Gautier L J Bikoko" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tchamba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Yato Katte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ndubisi Okonta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34218/IJARET.12.3.2021.033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Harrat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Krour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bachir Bouiadjra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2021.27.6.575" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474135v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51733108" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Page" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.113168" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430058v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bohuchval" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.20.00009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2020.12.043" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sheridan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Taylor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123765" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2021.05.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430047v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14226903" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462518v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.2008511" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430059v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Abdel Nour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vi&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Kallassy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clerc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120699" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119043" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03082319v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117536" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03082324v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sheridan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taylor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouziadi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Daouadji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chergui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118745" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118300" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934958v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wadi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.11.046" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917626v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.03.077" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677216v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benzannache" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezazi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchelaghem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boumaaza" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-018-9703-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653888v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.026" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.10.016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755543v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1457571" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652368v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Page" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.037" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631559v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumaaza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouchelaghem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benzennache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2017.63.5.575" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652358v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.12.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523118v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lawrence" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1029-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Angelescu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stancu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Bratu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valentina Stoian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bsmm-2017-0004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660513v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.349-366" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475243v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moscardelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.129" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380352v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabannes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozahic" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0276-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115546v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Billberg" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beitzel Marc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitou George" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.02.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL6F0LTD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770565v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9997-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715670v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Torrent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sa&#239;di" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Baynast" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.09.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716298v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellegou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521911v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Eddine Attari" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chemrouk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/092430409X12605406698192" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493928v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulekbeche" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamrat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Chemrouk" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494125v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sleiman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494115v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picandet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493979v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494134v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684409357255" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494486v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359415v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.6.459" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494908v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404742v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664463v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-18-34037" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129775v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_21" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367743v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.33" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129753v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5_22" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682591v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544076v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berger Cokely" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.39" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434640v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Mertens" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205971v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086462v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallassy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086174v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dedenis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amato" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_21" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241356v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Cheikh" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabbris" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fataei" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395132v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amziane" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618346v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen-Minerbe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917063v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901097v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593596v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561423v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Niyigena" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chateauneuf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631542v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taazount" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576168v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sonebi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631535v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wadi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576193v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sentenac" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576190v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576188v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubio" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576176v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531324v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557471v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576184v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rubio" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373731v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380769v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374370v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lemarchand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167627v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373733v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855643v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellebois" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422559v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taazount" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou-Pitti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Molard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522735v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495645v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404075v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404074v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600178v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Nuyen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404063v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tchamba" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lanos" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674815v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672893v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324478v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Jacquet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.862TCP_ch1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325856v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36743-4_3" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153805v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_114" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153818v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Gautier L. J. Bikoko" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngomen Kouatchoua Fanny Gildas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153808v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_35" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153810v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Schmidt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Midroit" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cunningham" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbie Miller" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_64" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153815v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_47" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153812v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_46" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153827v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_45" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153821v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;talia Martinh&#259;o" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_9" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326791v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalqader" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dedenis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06116-5_17" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156982v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998908v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926290v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.7" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00069705v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofiane-amziane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2339-3962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126845794" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardouh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101139" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145176" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Bakkour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02560-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladikpo Gatien Agossou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983251318829" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scherding" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nj52122995492" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02615-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112263" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Julliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corvalan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14041000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reboul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02400-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138416" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2024.100819" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04338090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Godi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13122986" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Seifeddine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2022.2164332" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza ALLAM" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duplan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burtschell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02187-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Harrat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chatbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Krour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Hadzima-Nyarko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Radu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16083043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04343939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13123098" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Canullo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Contamine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2194356" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Khayat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sonebi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2828827/v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136749v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Nadour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouziadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Hamrat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensaid Boulekbache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02168-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Feys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika C. Djelal Djelal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El-Cheikh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02173-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Mohamed Essalem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Cherradi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Teguedy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/18741495-v17-e230113-2022-69" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adafer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Si Youcef" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127793" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128300" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128342" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bentata" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bennegadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sereir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2020.1847009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Si Youcef" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Edine Attari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1664638" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Tahenni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chemrouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1749941" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Kipsanai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wambua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Namango" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207130" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Wadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonebi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taazount" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2162608" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890011v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Benkhaled" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.105884" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sellami" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bouayad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Merzoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112527" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Allam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104394" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Haddi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104500" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242731v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Page" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Djelal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.113168" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430058v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bohuchval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.20.00009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430063v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2020.12.043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Gautier L J Bikoko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tchamba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Yato Katte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ndubisi Okonta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34218/IJARET.12.3.2021.033" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Harrat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Krour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bachir Bouiadjra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2021.27.6.575" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51733108" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14226903" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2021.05.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430056v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sheridan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Taylor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123765" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.2008511" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430059v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Abdel Nour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vi&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Kallassy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03082324v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sheridan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taylor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555377v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119043" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086122v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clerc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120699" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03082319v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117536" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086169v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouziadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Daouadji" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chergui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118745" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934958v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wadi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.11.046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902649v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.10.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677216v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benzannache" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezazi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchelaghem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boumaaza" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-018-9703-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653888v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755543v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1457571" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917626v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.03.077" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631559v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumaaza" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouchelaghem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benzennache" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2017.63.5.575" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652358v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.12.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523118v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lawrence" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1029-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652364v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Angelescu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stancu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Bratu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valentina Stoian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bsmm-2017-0004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652368v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Page" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.037" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475243v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moscardelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.129" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660513v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.349-366" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380352v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabannes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozahic" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0276-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115546v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Billberg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beitzel Marc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitou George" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.02.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL6F0LTD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9997-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716298v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellegou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Torrent" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sa&#239;di" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Baynast" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.09.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494125v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sleiman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493928v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulekbeche" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamrat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Chemrouk" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494115v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picandet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494134v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chemrouk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684409357255" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493979v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521911v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Eddine Attari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/092430409X12605406698192" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494486v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494908v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359415v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.6.459" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404742v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664463v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-18-34037" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324478v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Jacquet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.862TCP_ch1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325856v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36743-4_3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153805v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Mertens" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_114" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153808v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_35" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153818v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Gautier L. J. Bikoko" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngomen Kouatchoua Fanny Gildas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153810v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Schmidt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Midroit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cunningham" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbie Miller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_64" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153815v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_47" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153812v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_46" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153827v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_45" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153821v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;talia Martinh&#259;o" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326791v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalqader" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dedenis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06116-5_17" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156982v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998908v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367743v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.33" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129753v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5_22" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129775v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_21" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682591v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544076v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berger Cokely" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.39" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434640v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205971v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086462v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallassy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086174v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dedenis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amato" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_21" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395132v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amziane" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241356v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Cheikh" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabbris" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fataei" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618346v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen-Minerbe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917063v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901097v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531324v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576168v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sonebi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631535v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wadi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taazount" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576176v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576190v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sentenac" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576188v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubio" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576193v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557471v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576184v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rubio" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631542v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593596v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561423v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Niyigena" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chateauneuf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373731v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380769v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373733v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374370v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lemarchand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167627v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855643v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellebois" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422559v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taazount" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou-Pitti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Molard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522735v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495645v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404075v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404074v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600178v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Nuyen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672893v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674815v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404063v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tchamba" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lanos" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926290v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.7" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00069705v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>