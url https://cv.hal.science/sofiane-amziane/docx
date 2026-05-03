--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -424,278 +424,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal performance of wood-cement walls across various climate conditions</w:t>
+                <w:t xml:space="preserve">A review of the applications of natural FRCM composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amer Bakkour</w:t>
+                <w:t xml:space="preserve">Oladikpo Gatien Agossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
+                <w:t xml:space="preserve">Omayma Homoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02560-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (15), pp.1881-1915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983251318829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458912v1</w:t>
+                <w:t xml:space="preserve">hal-05367733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the applications of natural FRCM composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hygrothermal performance of wood-cement walls across various climate conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oladikpo Gatien Agossou</w:t>
+                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omayma Homoro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (15), pp.1881-1915. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (1), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00219983251318829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02560-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367733v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biomasse : le matériau de construction du futur pour un développement durable et responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,77 +768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising the textile-matrix interface for enhanced mechanical performance in vegetal FRCM composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oladikpo Gatien Agossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omayma Homoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 114, pp.114334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -872,51 +872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RILEM TC 275-HDB: presentation of TC 275-HDB and mechanical performances of the hemp concrete specimens of the interlaboratory comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -976,90 +976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling heat and moisture transfer in bio-based wall structures using the finite element method: Application to straw walls in varied climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 104, pp.112263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Julliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Corvalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Advanced Concrete Materials in Construction, 14 (4), pp.1000. </w:t>
@@ -1240,90 +1240,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing bio-based concrete mechanical properties: a novel approach with composite sandwiches and confined cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omayma Homoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57 (6), pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1357,77 +1357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mechanical behaviour of vegetal FRCM composites through the DIC technique: Effects of textile pre-impregnation and short flax fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oladikpo Gatien Agossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omayma Homoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 449, pp.138416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1487,51 +1487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1578,103 +1578,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigation of Hygrothermal Transfer through Bio-Based Materials: An Application to Wood–Cement Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Godi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (12), pp.2986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1702,248 +1702,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art on the hydraulic properties of pervious concrete</w:t>
+                <w:t xml:space="preserve">Carbon fibers' percolation in smart cementitious materials considering sand characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Seifeddine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hamza ALLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Burtschell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2022.2164332⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (5), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02187-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940693v1</w:t>
+                <w:t xml:space="preserve">hal-04322853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon fibers' percolation in smart cementitious materials considering sand characteristics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">State of the art on the hydraulic properties of pervious concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Seifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Burtschell</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (5), pp.103. </w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02187-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2022.2164332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322853v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Thermoelastic Bending of Ferric Oxide (Fe2O3) Nanoparticles-Enhanced RC Slabs</w:t>
               </w:r>
@@ -2063,64 +2063,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Mechanical and Thermal Performance and Environmental Impact of Flax-Fiber-Reinforced Gypsum Boards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oladikpo Gatien Agossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (12), pp.3098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2154,64 +2154,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of flax textile reinforced cement matrix: effect of matrix parameters and reinforcement amount</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omayma Homoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Cecilia Canullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2271,51 +2271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RILEM TC 266-MRP - Round-Robin Rheological Tests on High Performance Mortar and Concrete with Adapted Rheology: Evaluating Structural Build-up at Rest of Mortar and Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Khayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2440,51 +2440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostefa Hamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bensaid Boulekbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56 (4), pp.83. </w:t>
@@ -2548,51 +2548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Feys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2682,51 +2682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lemine Mohamed Essalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Cherradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Cheikh Teguedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2799,51 +2799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Si Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 340, pp.127793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2877,64 +2877,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behavior of pervious concrete in dry conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Seifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2981,64 +2981,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of physical characteristics to improve the cooling effect of permeable pavements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Seifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3124,51 +3124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Bennegadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Sereir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Engineering International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (3), pp.350-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3228,51 +3228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Si Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Edine Attari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (2), pp.431-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3358,51 +3358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touhami Tahenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chemrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (6), pp.2057-2073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3475,51 +3475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wambua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Namango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (20), pp.7130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3677,889 +3677,889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the parameters for assessing a hygrothermal transfer model HAM in bio-based hemp concrete material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element analysis of steady-state uniaxial basic creep of high-performance concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bouziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bensaid Boulekbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Tahenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Benkhaled</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelkader Haddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Hamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132, pp.105884. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.104500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.105884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890011v1</w:t>
+                <w:t xml:space="preserve">hal-03650031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of toughness and thermal properties of bio-composite reinforced with diss fibers for use as an insulating material</w:t>
+                <w:t xml:space="preserve">Assessment of manufacturing process efficiency in the dispersion of carbon fibers in smart concrete by measuring ac impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Sellami</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hamza Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Merzoud</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Burtschell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112527⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (12), pp.104394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890026v1</w:t>
+                <w:t xml:space="preserve">hal-03524393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of manufacturing process efficiency in the dispersion of carbon fibers in smart concrete by measuring ac impedance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of toughness and thermal properties of bio-composite reinforced with diss fibers for use as an insulating material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bouayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Allam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Burtschell</w:t>
+                <w:t xml:space="preserve">Mouloud Merzoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (12), pp.104394. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 276, pp.112527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524393v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of steady-state uniaxial basic creep of high-performance concrete</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity analysis of the parameters for assessing a hygrothermal transfer model HAM in bio-based hemp concrete material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Haddi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maroua Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 52, pp.104500. </w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.105884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.105884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650031v1</w:t>
+                <w:t xml:space="preserve">hal-03890011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using linseed oil as flax fibre coating for fibre-reinforced cementitious composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of metakaolin and natural fibres on three-dimensional printing mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Page</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+                <w:t xml:space="preserve">Marie Bohuchval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.113168⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174 (3), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jcoma.20.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242731v1</w:t>
+                <w:t xml:space="preserve">hal-03430058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of metakaolin and natural fibres on three-dimensional printing mortar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">experimental and nonlinear finite element analysis of shear behaviour of reinforced concrete beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Tahenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bouziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bensaid Boulekbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jcoma.20.00009⟩</w:t>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.1582--1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2020.12.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430058v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">experimental and nonlinear finite element analysis of shear behaviour of reinforced concrete beams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Using linseed oil as flax fibre coating for fibre-reinforced cementitious composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (1), pp.1582--1596. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161, pp.113168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2020.12.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.113168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430063v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF LIGHTWEIGHT CONCRETE IMPREGNATED WITH CEMENT AND CAMEROONIAN CHARCOAL AS COARSE LIGHTWEIGHT AGGREGATE</w:t>
               </w:r>
@@ -4584,51 +4584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Tchamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Yato Katte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Ndubisi Okonta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4692,51 +4692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the static behavior of nano Si02 based concrete beams resting on an elastic foundation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Krour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4796,51 +4796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Red Mud, Nanoclay, and Natural Fiber on Fresh and Rheological Properties of Three-Dimensional Concrete Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4874,90 +4874,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1D Model for Predicting Heat and Moisture Transfer through a Hemp-Concrete Wall Using the Finite-Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (22), pp.6903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4985,317 +4985,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the effect of steel fibres on the deflection behaviour of reinforced concrete beams without stirrups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An investigation into the long-term carbonation of vegetal concretes containing a viscosity modifying agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bensaid Boulekbache</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sheridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2021.05.005⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, pp.123765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430053v1</w:t>
+                <w:t xml:space="preserve">hal-03430056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation into the long-term carbonation of vegetal concretes containing a viscosity modifying agent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of the effect of steel fibres on the deflection behaviour of reinforced concrete beams without stirrups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Su Taylor</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Tahenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bouziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bensaid Boulekbache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 296, pp.123765. </w:t>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.1603-1619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2021.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430056v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art on the mechanical properties of pervious concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Seifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5329,51 +5329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensioning of partially prestressed concrete beams, optimization of T-shaped section with heels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5498,51 +5498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 131 (5), pp.106014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5710,103 +5710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About electrical resistivity variation during drying and improvement of the sensing behavior of carbon fiber-reinforced smart concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Burtschell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 264, pp.1--11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5840,90 +5840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of a polyacrylic acid viscosity modifying agent on the mechanical, thermal and transport properties of hemp and rapeseed straw concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Sheridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 235, pp.117536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6238,51 +6238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral load-carrying capacity of hemp concrete as a natural infill material in timber frame walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6604,265 +6604,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of 3-Point Bending Properties of Polymer Concretes Made From Marble Powder Waste, Sand Grains, and Polyester Resin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multicriteria analysis demonstrating the impact of shiv on the properties of hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Niyigena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11029-018-9703-2⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.211-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677216v1</w:t>
+                <w:t xml:space="preserve">hal-01653888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria analysis demonstrating the impact of shiv on the properties of hemp concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Statistical Analysis of 3-Point Bending Properties of Polymer Concretes Made From Marble Powder Waste, Sand Grains, and Polyester Resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benzannache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bezazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouchelaghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boumaaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 160, pp.211-222. </w:t>
+              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.11.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11029-018-9703-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653888v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of binder on the multiscale properties of hemp concretes</w:t>
               </w:r>
@@ -6995,51 +6995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lateral load resistance of unclassified cross-laminated timber walls: Experimental tests and theoretical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taazount</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7099,90 +7099,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of pre-cracked deep beams with composite materials repairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Boumaaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Bouchelaghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Benzennache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63 (5), pp.575-583. </w:t>
@@ -7220,51 +7220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plate test carried out on fresh cement-based materials:How and why?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7272,2683 +7272,2695 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93, pp.1 - 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendation of the RILEM TC 236-BBM: characterisation testing of hemp shiv to determine the initial water content, water absorption, dry density, particle size distribution and thermal conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-017-1029-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on Hydration and Strengthening of High Alumina Cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Bratu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Valentina Stoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Bulletin of Valahia University - Materials and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (12), pp.22-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/bsmm-2017-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and multi-physical properties of a new hybrid hemp-flax composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139, pp.502 - 512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of accelerated aging on the properties of hemp concretes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude expérimentale des propriétés d’un béton de chanvre incorporant un adjuvant viscosant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7p. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3-4), pp.349 - 366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rcma.26.349-366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475243v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des propriétés d’un béton de chanvre incorporant un adjuvant viscosant</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of accelerated aging on the properties of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rcma.26.349-366⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660513v1</w:t>
+                <w:t xml:space="preserve">hal-01475243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the mechanical properties of hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.122-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and multi-physical properties of a new insulating concrete using sunflower stem aggregates and eco-friendly binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (6), pp.1815-1829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-014-0276-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field validation of models for predicting lateral form pressure exerted by SCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H. Billberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beitzel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charitou George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.70-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural build-up of rigid fiber reinforced cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (9), pp.1561-1568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-012-9997-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cement-based mixes: Shearing properties and pore pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Volume 42 (Issue 1), pp.139-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of green concrete made of plant-derived aggregates and a pumice-lime binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Baynast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (2), pp.231-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new look at the measurement of cementitious paste setting by vicat test</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">“ Flowability of fibre reinforced concrete and its Effect on the Mechanical Properties”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boulekbeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Chemrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Volume 40 (Issue 5), pp.681-686</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494125v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“ Flowability of fibre reinforced concrete and its Effect on the Mechanical Properties”</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A new look at the measurement of cementitious paste setting by vicat test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.1</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Volume 40 (Issue 5), pp.681-686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493928v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of compaction on mechanical and thermal properties of hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Volume 14 (Issue 5), pp.545-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical Effect on the Behaviour of CFRP Confined and Unconfined Concrete Columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Si Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chemrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29, pp.2621-2635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0731684409357255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Behaviour of RC Beams Without Stirrups Made of Normal Strength and High Strength Concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boulekbeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chemrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Structural Engineering, An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (2), pp.hong kong</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of Beam-Column Joint Strengthened by FRP Laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Eddine Attari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chemrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (2), pp. 171-183(13). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/092430409X12605406698192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of compactness and hemp hurd characteristics on the mechanical properties of lime and hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1039-1050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Rheology of Steel Fibres' Reinforced Concretes on their Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boulekbeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Boulekbeche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Hamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chemrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (4), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'usage du béton de chanvre dans la conception d'un éco-matériau pour le génie civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (2), pp.227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global RC Structural Damage Index based on The Assessment of Local Material Damages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (3), pp.459-468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3151/jact.6.459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel settling and structural build-up measurement method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (10), pp.5702-5709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing the vane shear flow data from Couette analogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (3), pp.34037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3933/ApplRheol-18-34037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9958,1501 +9970,1501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Concrete Printing: Technologies, Applications and Classifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Concrete Printing: State of the Art and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE-Wiley, pp.1-30, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.862TCP_ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete Rheometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measuring Rheological Properties of Cement-based Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, Springer Nature Switzerland, pp.33-71, 2024, RILEM State-of-the-Art Reports, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-36743-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Springer Nature Switzerland, pp.1279-1287, 2023, RILEM Bookseries, 978-3-031-33210-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Hygrothermal Parameters of Plant-Based Building Materials for Simulation: A Mini Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.450-464, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Mechanical and Durability Properties of Recycled Polyethylene Terephthalate (PET) Plastic Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Gautier L. J. Bikoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Tchamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngomen Kouatchoua Fanny Gildas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.3-13, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Biochar on the Flow Properties, Early Hydration, and Strength Evolution of Paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Midroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabbie Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.829-838, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Natural FRCM Composites in Structural Strengthening/Rehabilitation: State-of-the-Art Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oladikpo Gatien Agossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omayma Homoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.613-626, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforced Bio-Based Concrete by Natural FRCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omayma Homoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.601-612, 2023, RILEM Bookseries, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation on the Strengthening of Gypsum Board by Flax Fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oladikpo Gatien Agossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.594-600, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Biobased Concretes with Tailored Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nátalia Martinhăo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.100-108, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Performance of 3-D Printed Concrete Containing Fly Ash, Metakaolin and Nanoclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abdalqader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dedenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third RILEM International Conference on Concrete and Digital Fabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, Springer International Publishing, pp.111-116, 2022, RILEM Bookseries, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-06116-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3. Binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozahic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-aggregate-based Building Materials – Application to Hemp Concretes, S. Amziane and L. Arnaud (Editors)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation, rhéologie et mise en oeuvre des bétons auto-plaçants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Loukili. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[7] Les bétons auto-plaçants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.262, 2010, Matériaux de construction (Traité MIM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11462,567 +11474,567 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la pré-imprégnation et des fibres courtes de lin sur les composites FRCM végétaux : analyse du comportement mécanique par corrélation d'images numériques (CIN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oladikpo Gatien Agossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omayma Homoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUGC; INRAE; Aix-Marseille Université; Polytech Marseille; ISBA-TP, Jun 2025, Marseille, France. pp.396‑409, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.1.33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale Analysis on the Effect of Aggregate Type and Orientation on the Mechanical Properties of Biobased Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 6th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil. pp.270-280, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92777-5_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Innovative Experimental Approach to Assess Binder–Plant Particle Compatibility in Plant-Based Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 6th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil. pp.269-283, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92874-1_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of insulating rammed earth using bio-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omayma Homoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibilité liant-particules végétales des bétons végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12037,920 +12049,920 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème édition des Journées Scientifiques du (RF)²B : Le béton pour une construction durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la variabilité des bioressources sur l'hydratation de liants minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français du Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Saclay, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.41.1.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rilem TC 275 HDB – International RRT on MBV Measurement of Vegetal Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Adamas, Greece. pp.1279-1287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-fibred mortar: Effect of sand content and grain size distribution on electrical impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Burtschell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th fib International PhD Symposium in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensioning approach of partially prestressed concrete beams: optimization of t-shaped section with heels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kallassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th fib International phd-symposium in civil engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Paris, France. pp.149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Metakaolin, Fly Ash and Polypropylene Fibres on Fresh and Rheological Properties of 3D Printing Based Cement Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dedenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM International Conference on Concrete and Digital Fabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Eindhoven University of Technology, Netherlands. pp.206-215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49916-7_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMIZATION OF THE LINSEED OIL TREATMENT OF FLAX FIBRES: INFLUENCE ON FRESH PROPERTIES OF FIBRE-REINFORCED MORTARS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Amziane</w:t>
+                <w:t xml:space="preserve">An overview of RILEM TC MRP round-robin testing of concrete and mortar rheology in Bethune France, May 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gomina</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. El-Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fabbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fataei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 rd International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd International RILEM Conference Rheology and Processing of Contruction Materials (RheoCon2), 9th International RILEM Symposium Self-Compacting Concerte (SCC9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395132v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of RILEM TC MRP round-robin testing of concrete and mortar rheology in Bethune France, May 2018</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Fabbris</w:t>
+                <w:t xml:space="preserve">OPTIMIZATION OF THE LINSEED OIL TREATMENT OF FLAX FIBRES: INFLUENCE ON FRESH PROPERTIES OF FIBRE-REINFORCED MORTARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fataei</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International RILEM Conference Rheology and Processing of Contruction Materials (RheoCon2), 9th International RILEM Symposium Self-Compacting Concerte (SCC9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">3 rd International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241356v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of hemp concrete properties exposed to different types of environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12972,110 +12984,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen-Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Technical Committee 253-MCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, FUNCHAL, Portugal. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de vieillissements accélérés sur les propriétés de bétons de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13134,73 +13146,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOMAT2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, SAINT NAZAIRE, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of hemp concrete properties exposed to different environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13259,73 +13271,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete&amp;apos;18, International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés fonctionnelles et microscopiques des bétons de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13384,669 +13396,669 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2017 - 35èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, NANTES, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF LINSEED OIL AND METAKAOLIN ON THE MECHANICAL, THERMAL AND TRANSPORT PROPERTIES OF HEMP-LIME CONCRETE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Sheridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edited By Sofiane AMZIANE And Mohammed SONEBI, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of unclassified timber walls against horizontal forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Wadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Taazount</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Rencontres universitaires de génie civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF VISCOSITY MODIFYING AGENT ON THE MECHANICAL AND TRANSPORT PROPERTIES OF HEMP AND RAPESEED STRAW CONCRETE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">INVESTIGATION ON THE PERFORMANCE AND DURABILITY OF TREATED HEMP CONCRETE WITH WATER REPELLENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sofiane AMZIANE And Mohammed SONEBI, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576176v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION ON THE PERFORMANCE AND DURABILITY OF TREATED HEMP CONCRETE WITH LINSEED OIL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">FRESH AND RHEOLOGICAL PROPERTIES OF 3D PRINTING BIO- CEMENT-BASED MATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference On Bio-Based Building Materials (ICBBM 2017)</w:t>
+              <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sofiane AMZIANE And Mohammed SONEBI, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576190v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRESH AND RHEOLOGICAL PROPERTIES OF 3D PRINTING BIO- CEMENT-BASED MATERIALS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">EFFECT OF VISCOSITY MODIFYING AGENT ON THE MECHANICAL AND TRANSPORT PROPERTIES OF HEMP AND RAPESEED STRAW CONCRETE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sheridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sofiane AMZIANE And Mohammed SONEBI, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576188v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION ON THE PERFORMANCE AND DURABILITY OF TREATED HEMP CONCRETE WITH WATER REPELLENT</w:t>
+                <w:t xml:space="preserve">INVESTIGATION ON THE PERFORMANCE AND DURABILITY OF TREATED HEMP CONCRETE WITH LINSEED OIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
+              <w:t xml:space="preserve">2nd International Conference On Bio-Based Building Materials (ICBBM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sofiane AMZIANE And Mohammed SONEBI, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576193v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale analysis of hemp-based insulation materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14105,483 +14117,483 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM, ecoGRAFI : 2nd International Conference on Bio-based Building Materials, 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, CLERMONT FERRAND, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of fibre cement-based materials: fresh and rheological performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sonebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sofiane AMZIANE And Mohammed SONEBI, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL STUDY OF LATERAL LOAD RESISTANCE OF UNCLASSIFIED TIMBER WALLS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multidisciplinary approach to assess the durability of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">12th Conference on Advanced Building Skins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, BERNE, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631542v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approach to assess the durability of hemp concretes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EXPERIMENTAL STUDY OF LATERAL LOAD RESISTANCE OF UNCLASSIFIED TIMBER WALLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam Wadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Taazount</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Advanced Building Skins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, BERNE, Switzerland</w:t>
+              <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593596v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTICRITERIA ANALYSIS OF HEMP PARTICLES' IMPACT ON PHYSICAL AND THERMO-MECHANICAL PERFORMANCES OF HEMP CONCRETE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM 2017, 2nd International Conference On Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sofiane AMZIANE And Mohammed SONEBI, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de vieillissements accélérés sur les propriétés de bétons de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14640,73 +14652,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2016 - 34èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la durabilité d'isolants à base de granulats Îgétaux - Méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14765,73 +14777,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2016 - 34èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the durability of bio-based insulating materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14853,1543 +14865,1543 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la durabilité d'isolants contenant des granulats Îgétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD2015 - Nouveaux Matériaux et Durabilté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Douai, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la variabilité des caractéristiques de granulats de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RRT3: Statistical analysis of hemp concrete mechanical properties variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of wetting-drying cycles on the mechanical, physico-chemical, and microstructural properties of hemp concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International RILEM symposium on Self-Compacting Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elément de planchers composites bois-béton léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Taazount</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou-Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Molard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCC Formwork Pressure: Influence of Steel Rebars, , Montréal, Canada, septembre 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCC 2010: Design, Production and Placement of SCC, 6th International RILEM Symposium on Self-Compacting Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Canada. pp.SCC Formwork Pressure: Influence of Steel Rebars</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la compacité du béton de chanvre sur leurs caractéristiques mécaniques et thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIèmes Rencontre de l'Association Universitaire de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of compactness and hemp hurd characteristics on the mechanical properties of lime and hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orgagec'08 - Third European Symposium “Organic materials for construction : Technical and environmental performances”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bétons de chanvre : Influence de la compacité et des granulats sur les caractéristiques mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès GEODIM 2008, variations dimensionnelles des géomatériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Saint Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du mélange chaux/chanvre pour la réalisation d'un éco-matériau destiné au génie civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tt Nuyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique et technique (AMAC) Renforcement des polymères par des fibres végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterisation of self compacting concrete from vane shear flow measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International RILEM Symposium on Self-Compacting Concrete - SCC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Gent, Belgium. pp.291-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courbes d'écoulement en géométrie Couette par une approximation de Bingham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Colloque du Groupe Français de Rhéologie - Rhéologie des Systèmes Evolutifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France. pp.181-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a concrete rheometer fitted with hydraulic pressure transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Tchamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Lanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCC'2007: 5th International RILEM Symposium on Self-compacting Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16399,174 +16411,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des bioressources sur l'hydratation des liants minéraux et la résistance à la compression des bétons végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires du Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (1), Academic Journal of Civil Engineering, pp.78-86, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16576,105 +16588,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des matériaux cimentaires à l'état frais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Bretagne Sud, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00069705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId447"/>
+      <w:footerReference w:type="default" r:id="rId448"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16742,51 +16754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CA614DD"/>
+    <w:nsid w:val="E947DCA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16973,51 +16985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofiane-amziane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2339-3962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126845794" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardouh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101139" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145176" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Bakkour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02560-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladikpo Gatien Agossou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983251318829" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scherding" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nj52122995492" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02615-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112263" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Julliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corvalan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14041000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reboul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02400-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138416" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2024.100819" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04338090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Godi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13122986" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Seifeddine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2022.2164332" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza ALLAM" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duplan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burtschell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02187-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Harrat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chatbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Krour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Hadzima-Nyarko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Radu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16083043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04343939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13123098" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Canullo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Contamine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2194356" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Khayat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sonebi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2828827/v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136749v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Nadour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouziadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Hamrat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensaid Boulekbache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02168-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Feys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika C. Djelal Djelal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El-Cheikh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02173-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Mohamed Essalem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Cherradi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Teguedy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/18741495-v17-e230113-2022-69" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adafer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Si Youcef" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127793" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128300" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128342" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bentata" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bennegadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sereir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2020.1847009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Si Youcef" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Edine Attari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1664638" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Tahenni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chemrouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1749941" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Kipsanai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wambua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Namango" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207130" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Wadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonebi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taazount" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2162608" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890011v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Benkhaled" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.105884" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sellami" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bouayad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Merzoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112527" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Allam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104394" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Haddi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104500" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242731v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Page" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Djelal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.113168" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430058v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bohuchval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.20.00009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430063v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2020.12.043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Gautier L J Bikoko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tchamba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Yato Katte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ndubisi Okonta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34218/IJARET.12.3.2021.033" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Harrat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Krour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bachir Bouiadjra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2021.27.6.575" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51733108" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14226903" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2021.05.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430056v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sheridan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Taylor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123765" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.2008511" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430059v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Abdel Nour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vi&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Kallassy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03082324v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sheridan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taylor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555377v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119043" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086122v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clerc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120699" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03082319v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117536" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086169v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouziadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Daouadji" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chergui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118745" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934958v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wadi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.11.046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902649v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.10.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677216v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benzannache" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezazi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchelaghem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boumaaza" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-018-9703-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653888v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755543v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1457571" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917626v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.03.077" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631559v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumaaza" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouchelaghem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benzennache" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2017.63.5.575" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652358v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.12.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523118v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lawrence" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1029-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652364v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Angelescu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stancu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Bratu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valentina Stoian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bsmm-2017-0004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652368v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Page" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.037" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475243v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moscardelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.129" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660513v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.349-366" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380352v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabannes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozahic" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0276-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115546v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Billberg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beitzel Marc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitou George" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.02.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL6F0LTD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9997-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716298v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellegou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Torrent" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sa&#239;di" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Baynast" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.09.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494125v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sleiman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493928v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulekbeche" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamrat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Chemrouk" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494115v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picandet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494134v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chemrouk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684409357255" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493979v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521911v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Eddine Attari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/092430409X12605406698192" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494486v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494908v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359415v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.6.459" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404742v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664463v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-18-34037" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324478v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Jacquet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.862TCP_ch1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325856v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36743-4_3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153805v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Mertens" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_114" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153808v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_35" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153818v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Gautier L. J. Bikoko" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngomen Kouatchoua Fanny Gildas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153810v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Schmidt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Midroit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cunningham" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbie Miller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_64" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153815v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_47" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153812v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_46" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153827v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_45" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153821v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;talia Martinh&#259;o" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326791v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalqader" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dedenis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06116-5_17" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156982v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998908v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367743v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.33" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129753v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5_22" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129775v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_21" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682591v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544076v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berger Cokely" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.39" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434640v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205971v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086462v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallassy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086174v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dedenis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amato" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_21" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395132v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amziane" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241356v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Cheikh" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabbris" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fataei" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618346v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen-Minerbe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917063v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901097v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531324v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576168v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sonebi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631535v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wadi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taazount" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576176v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576190v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sentenac" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576188v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubio" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576193v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557471v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576184v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rubio" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631542v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593596v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561423v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Niyigena" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chateauneuf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373731v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380769v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373733v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374370v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lemarchand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167627v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855643v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellebois" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422559v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taazount" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou-Pitti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Molard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522735v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495645v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404075v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404074v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600178v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Nuyen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672893v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674815v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404063v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tchamba" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lanos" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926290v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.7" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00069705v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sofiane-amziane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2339-3962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126845794" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardouh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101139" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145176" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladikpo Gatien Agossou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983251318829" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Bakkour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02560-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scherding" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nj52122995492" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02615-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112263" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Julliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corvalan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14041000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reboul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02400-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138416" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2024.100819" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04338090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Godi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13122986" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza ALLAM" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duplan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Burtschell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02187-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Seifeddine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2022.2164332" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Harrat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chatbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Krour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Hadzima-Nyarko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Radu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16083043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04343939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13123098" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Canullo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Contamine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2194356" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Khayat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sonebi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2828827/v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136749v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Nadour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouziadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Hamrat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensaid Boulekbache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02168-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Feys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika C. Djelal Djelal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El-Cheikh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02173-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Mohamed Essalem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Cherradi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Teguedy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/18741495-v17-e230113-2022-69" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adafer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Si Youcef" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127793" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128300" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128342" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bentata" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bennegadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sereir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2020.1847009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Si Youcef" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Edine Attari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1664638" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Tahenni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chemrouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1749941" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Kipsanai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wambua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Namango" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207130" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Wadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sonebi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taazount" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2162608" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650031v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Haddi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104500" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Allam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104394" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sellami" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bouayad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Merzoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112527" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890011v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Benkhaled" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.105884" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bohuchval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jcoma.20.00009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430063v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2020.12.043" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Page" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Djelal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.113168" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Gautier L J Bikoko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Tchamba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Yato Katte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ndubisi Okonta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34218/IJARET.12.3.2021.033" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Harrat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Krour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bachir Bouiadjra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2021.27.6.575" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51733108" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14226903" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430056v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sheridan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Taylor" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123765" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430053v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2021.05.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.2008511" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430059v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Abdel Nour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vi&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Kallassy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03082324v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sheridan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taylor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555377v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119043" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086122v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clerc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120699" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03082319v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117536" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086169v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouziadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Daouadji" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chergui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118745" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118300" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934958v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wadi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.11.046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292901v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.17.542" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902649v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.10.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653888v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677216v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benzannache" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezazi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchelaghem" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boumaaza" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-018-9703-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755543v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1457571" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917626v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.03.077" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631559v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumaaza" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouchelaghem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benzennache" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2017.63.5.575" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652358v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.12.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FW5MSPD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lawrence" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1029-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652364v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Angelescu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stancu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Bratu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valentina Stoian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bsmm-2017-0004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652368v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Page" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.037" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660513v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.349-366" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475243v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moscardelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.129" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380352v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabannes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozahic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0276-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115546v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Billberg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beitzel Marc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitou George" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.02.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL6F0LTD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770565v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9997-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellegou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715670v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Torrent" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sa&#239;di" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Baynast" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.09.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493928v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulekbeche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamrat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Chemrouk" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494125v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sleiman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494115v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picandet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494134v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chemrouk" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684409357255" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493979v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521911v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Eddine Attari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/092430409X12605406698192" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494405v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494486v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494908v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359415v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.6.459" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404742v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664463v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-18-34037" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324478v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Jacquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.862TCP_ch1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325856v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36743-4_3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153805v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Mertens" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Faria" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_114" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153808v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_35" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153818v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Gautier L. J. Bikoko" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngomen Kouatchoua Fanny Gildas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153810v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Schmidt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Midroit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cunningham" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbie Miller" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_64" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153815v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_47" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153812v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_46" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153827v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_45" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153821v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;talia Martinh&#259;o" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326791v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalqader" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dedenis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06116-5_17" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156982v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998908v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367743v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.33" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129753v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5_22" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129775v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_21" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682591v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544076v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berger Cokely" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.39" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434640v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205971v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086462v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vie" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallassy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086174v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dedenis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amato" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49916-7_21" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241356v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Cheikh" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabbris" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fataei" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395132v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amziane" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618346v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen-Minerbe" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917063v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901097v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531324v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576168v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sonebi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631535v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wadi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taazount" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576193v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sentenac" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576188v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubio" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576176v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576190v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557471v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576184v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rubio" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593596v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631542v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561423v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Niyigena" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chateauneuf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373731v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380769v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373733v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374370v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lemarchand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167627v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855643v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellebois" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422559v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taazount" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou-Pitti" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Molard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522735v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495645v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404075v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404074v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600178v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tt Nuyen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672893v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674815v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404063v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tchamba" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lanos" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926290v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00069705v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>