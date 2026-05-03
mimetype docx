--- v0 (2026-04-12)
+++ v1 (2026-05-03)
@@ -632,399 +632,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and experimental analysis of a high force piezoelectric linear motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and control of conducting polymer actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxiao Xun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102928⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 495-506, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2022.3211091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882445v1</w:t>
+                <w:t xml:space="preserve">hal-03852494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and control of conducting polymer actuator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gang Zheng</w:t>
+                <w:t xml:space="preserve">Behavior of conducting polymer-based micro-actuators under a DC voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aréna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2022.3211091⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380, pp.133338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2023.133338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852494v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of conducting polymer-based micro-actuators under a DC voltage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and experimental analysis of a high force piezoelectric linear motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 380, pp.133338. </w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.102928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2023.133338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951435v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Conducting Polymer-Based Micro-Actuators Under a DC Voltage</w:t>
               </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléne Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
@@ -1491,328 +1491,1555 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TOH.2016.2607200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miniaturized Intelligent Actuators Enabling Active Endoscopic Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Hang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mardi des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Valenciennes, France. https://www.uphf.fr/agenda/mardi-chercheurs</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled curvature electrode array with ionic electroactive polymer-based micro-actuators for cochlear implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Itawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sidambaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 Conference on Implantable Auditory Prostheses July 9-14, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, North Lake Tahoe, United States. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nano drone bioinspiré à ailes vibrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Acoustique vibrations et Bruit, JJCAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How electroactive polymer can be used for cochlear implants micro-robotization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Itawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on Biomaterial Innovations Toward Repair of the Human Body #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, CY Cergy-Paris University, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain dynamics under DC voltage of PEDOT:PSS-based microactuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP 2021 International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, ONLINE, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non linear behavior in IEAP based actuator from electrical point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Dadras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoni Banerji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP 2021 International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, ONLINE, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of IEAP based actuator using a linear model with localized parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Becquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP 2021 International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, ONLINE, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical and mechanical parameters variation in IEAP actuators as a function of payload mass and voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Dadras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoni Banerji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEAP 2021 International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, ONLINE, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prototype of micro-hand based soft micro-transducers for medical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Becquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Annual Meeting GDR 2088 BIOMIM, BIOMIM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nice, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design analysis of a large displacement and high force piezoelectric inchworm motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GdR SEEDS - GT Matériaux Actifs et Phénomènes Couplés, Journée Couplage Electromécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From active materials to microsystems: development, integration, and applications</w:t>
+                <w:t xml:space="preserve">Conception bio-inspirée et technologie MEMS pour les robots volants miniatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Seminar of Flexible Microstructure, Customized Materials in Biomedical Engineering and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brandenburg University of Technology, Oct 2025, Cotttbus, Germany</w:t>
+              <w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d’Opale, Apr 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299508v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception bio-inspirée et technologie MEMS pour les robots volants miniatures</w:t>
+                <w:t xml:space="preserve">From active materials to microsystems: development, integration, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d’Opale, Apr 2025, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">2nd Seminar of Flexible Microstructure, Customized Materials in Biomedical Engineering and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brandenburg University of Technology, Oct 2025, Cotttbus, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045449v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting Polymers-Based Microsystems: Mechanical Design Simulation and Fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Hang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1827,440 +3054,440 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar of Flexible Microstructure, Customized Materials in Biomedical Engineering and Technologies 26-27 May 2025 - Poznan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Poznan University of Technology, May 2025, Pozan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Design and Assembly of a Modular Educational Robot Using APIRO Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odin de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Fauzan Arief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwi Mulyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Electronics Symposium (IES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Surabaya, Indonesia. pp.397-402, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IES67184.2025.11161804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Bioinspired Design and MEMS Technology in Miniature Flying Robots: Fabrication and Dynamic Testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation d'un Nano-drone à ailes vibrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Delabigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polish Biomedical Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Poznań’s University of Technology, Oct 2024, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://mecaj2024.sciencesconf.org/, Aug 2024, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755458v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'un Nano-drone à ailes vibrantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Delabigne</w:t>
+                <w:t xml:space="preserve">[Invited] Bioinspired Design and MEMS Technology in Miniature Flying Robots: Fabrication and Dynamic Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://mecaj2024.sciencesconf.org/, Aug 2024, En distanciel, France</w:t>
+              <w:t xml:space="preserve">Polish Biomedical Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Poznań’s University of Technology, Oct 2024, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920645v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new design and optimization method of a nano-aerial vehicle with resonant vibrating wings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2319,73 +3546,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the design and microfabrication of a biologically inspired nano-aerial flapping wing vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2434,347 +3661,347 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-NEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Kyoto, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEMS60219.2024.10639904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimisation of a vibrating wing insect-size air vehicle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Cattan</w:t>
+                <w:t xml:space="preserve">Smart electrode array for cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Itawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Bio-inspired aerial and aquatic locomotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th International Conference on Micro Electro Mechanical Systems (IEEE MEMS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jan 2023, München, Germany. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMS49605.2023.10052348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228009v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart electrode array for cochlear implants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Itawi</w:t>
+                <w:t xml:space="preserve">Design and optimisation of a vibrating wing insect-size air vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Micro Electro Mechanical Systems (IEEE MEMS 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop: Bio-inspired aerial and aquatic locomotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Houches School of Physics, Sep 2023, Les Houches, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946253v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of conducting polymer based tri-layer transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2803,687 +4030,687 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Smart Structures + NDE, Electroactive Polymer Actuators And Devices, Eapad Xxv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Long Beach, California, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and control of smart material based actuator using energetic macroscopic representation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Invited] Design, Fabrication and Dynamic Testing of Insect-Inspired Nano Air Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Itawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Multi-Functional Materials: from Synthesis to Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 30th International Conference on Mixed Design of Integrated Circuits and System (MIXDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Kraków, Poland. pp.17-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MIXDES58562.2023.10203223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146594v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Design, Fabrication and Dynamic Testing of Insect-Inspired Nano Air Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and control of smart material based actuator using energetic macroscopic representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 30th International Conference on Mixed Design of Integrated Circuits and System (MIXDES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop for Multi-Functional Materials: from Synthesis to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Jun 2023, Valenciennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199848v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano drone bioinspiré à ailes vibrantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de la Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu R Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grondel Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 2088 "BIOMIM" BIOMIMÉTISME et BIOINSPIRATION</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887516v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a microsystem based on a nitinol wire for biomedical applications; characterization in air and in a liquid medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Gallardo</w:t>
+                <w:t xml:space="preserve">Nano drone bioinspiré à ailes vibrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Biomaterial Innovations Toward Repair of the Human Body #2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Cergy Paris Université, France</w:t>
+              <w:t xml:space="preserve">GDR 2088 "BIOMIM" BIOMIMÉTISME et BIOINSPIRATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952494v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano drone bioinspiré à ailes vibrantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu R Colin</w:t>
+                <w:t xml:space="preserve">Study of a microsystem based on a nitinol wire for biomedical applications; characterization in air and in a liquid medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grondel Sébastien</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oulmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">International workshop on Biomaterial Innovations Toward Repair of the Human Body #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Cergy Paris Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281724v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a microsystem based on a nitinol wire for biomedical applications; characterization in air and in a liquid medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3491,378 +4718,378 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oulmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, analysis and characterization of ionic electroactive polymers based tri-layer micro-actuators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trilayer conducting polymer transduction: device physics, modeling, and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation, Conference 11587 - Electroactive Polymer Actuators and Devices, EAPAD 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2582360⟩</w:t>
+              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation, Conference 11587 - Electroactive Polymer Actuators and Devices XXIII, EAPAD 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Only, United States. pp.31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2582732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183540v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trilayer conducting polymer transduction: device physics, modeling, and simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling, analysis and characterization of ionic electroactive polymers based tri-layer micro-actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John D.W. Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation, Conference 11587 - Electroactive Polymer Actuators and Devices XXIII, EAPAD 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2582732⟩</w:t>
+              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation, Conference 11587 - Electroactive Polymer Actuators and Devices, EAPAD 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Only, United States. pp.30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2582360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197932v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory effect and dynamics in PEDOT:PSS-based actuators under DC voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréline Seurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3871,266 +5098,266 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléne Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation, Conference 11587 - Electroactive Polymer Actuators and Devices XXIII, EAPAD 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United States. pp.47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2582537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstrating full integration process for electroactive polymer microtransducers to realize soft microchips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréline Seurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IEEE International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMS46641.2020.9056371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and evaluation of a 2-D Multimodal Controlled-Friction Display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4152,348 +5379,348 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE World Haptics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Fürstenfeldbruck (Munich), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector control applied to a Langevin transducer</w:t>
+                <w:t xml:space="preserve">Modelling, identification and control of a Langevin transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Power Electronics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM) (Liberec ;2015))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Liberec, Czech Republic. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201885v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, identification and control of a Langevin transducer</w:t>
+                <w:t xml:space="preserve">Vector control applied to a Langevin transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Giraud</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM) (Liberec ;2015))</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Liberec, Czech Republic. pp.1-6</w:t>
+              <w:t xml:space="preserve">Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364291v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of a travelling wave in a finite beam, using multi-modal approach and vector control method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4515,115 +5742,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Frequency Control Symposium &amp; European Frequency and Time Forum will</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Denver, Colorado, USA,, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FCS.2015.7138895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction Modulation by Ultrasonic Travelling Wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4639,73 +5866,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Génie Électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary design of a multi-touch ultrasonic tactile stimulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4727,115 +5954,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Haptics Conference (WHC), 2015 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling, identification and control of a Langevin transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4857,1326 +6084,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, leberec, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECMSM.2015.7208676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201879v1</w:t>
-              </w:r>
-[...1225 lines deleted...]
-                <w:t xml:space="preserve">hal-03825966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6233,51 +6233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Delabigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6354,51 +6354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Delabigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6481,51 +6481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de motorisation linéaire sécurisée a commande piézoélectrique pour siège de véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6640,51 +6640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Technologies Enabling Safe and Secure UAV Operation in Urban Airspace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, pp.52-63, 2021, 9781643681887. </w:t>
@@ -7124,51 +7124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Zribi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakar Sidambaram" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hang Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snr.2026.100447" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite de La Bigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2026.119783" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310578v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00761-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Jana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Kumar Shome" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kumar Nandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2025.01.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102928" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Xun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3211091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seurre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ar&#233;na" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.133338" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Seurre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Dadras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2021.3060897" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2784350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2607200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hang Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leduc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin de Vito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Adda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fauzan Arief" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Mulyo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IES67184.2025.11161804" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04920645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Delabigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703870v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS60219.2024.10639904" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946253v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052348" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146594v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203223" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952494v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gallardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oulmas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite de la Bigne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R Colin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grondel S&#233;bastien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183540v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582360" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D.W. Madden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582732" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197919v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582537" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;tlin Rohtlaid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T. M. Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056371" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364291v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Giraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138895" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238296v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177687" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208676" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourel Guillaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Torres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sidambaram" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887520v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoni Banerji" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765895v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765886v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541944v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NICSP210006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_49" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01526451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Zribi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakar Sidambaram" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hang Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snr.2026.100447" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite de La Bigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2026.119783" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310578v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00761-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Jana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Kumar Shome" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kumar Nandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2025.01.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Xun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3211091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seurre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ar&#233;na" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.133338" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102928" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Seurre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Dadras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2021.3060897" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2784350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2607200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hang Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourel Guillaume" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Torres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sidambaram" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765895v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoni Banerji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585726v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin de Vito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Adda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fauzan Arief" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Mulyo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IES67184.2025.11161804" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04920645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Delabigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703860v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS60219.2024.10639904" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052348" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203223" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281724v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite de la Bigne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R Colin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grondel S&#233;bastien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gallardo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oulmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952431v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D.W. Madden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582732" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582360" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582537" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322828v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;tlin Rohtlaid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T. M. Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056371" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538340v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364291v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Giraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138895" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201887v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238296v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177687" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208676" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541944v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NICSP210006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_49" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01526451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>