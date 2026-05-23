--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -632,399 +632,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and control of conducting polymer actuator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and experimental analysis of a high force piezoelectric linear motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingxiao Xun</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2022.3211091⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.102928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852494v1</w:t>
+                <w:t xml:space="preserve">hal-03882445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of conducting polymer-based micro-actuators under a DC voltage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and control of conducting polymer actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxiao Xun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Seurre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2023.133338⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 495-506, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2022.3211091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951435v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and experimental analysis of a high force piezoelectric linear motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of conducting polymer-based micro-actuators under a DC voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aréna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89, pp.102928. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380, pp.133338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2023.133338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882445v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Conducting Polymer-Based Micro-Actuators Under a DC Voltage</w:t>
               </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléne Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
@@ -1491,112 +1491,3527 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TOH.2016.2607200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical Design and Assembly of a Modular Educational Robot Using APIRO Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odin de Vito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Fauzan Arief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwi Mulyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 International Electronics Symposium (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Surabaya, Indonesia. pp.397-402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IES67184.2025.11161804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From active materials to microsystems: development, integration, and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Seminar of Flexible Microstructure, Customized Materials in Biomedical Engineering and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brandenburg University of Technology, Oct 2025, Cotttbus, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception bio-inspirée et technologie MEMS pour les robots volants miniatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d’Opale, Apr 2025, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conducting Polymers-Based Microsystems: Mechanical Design Simulation and Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Hang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar of Flexible Microstructure, Customized Materials in Biomedical Engineering and Technologies 26-27 May 2025 - Poznan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Poznan University of Technology, May 2025, Pozan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of the design and microfabrication of a biologically inspired nano-aerial flapping wing vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Itawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE-NEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEMS60219.2024.10639904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Invited] Bioinspired Design and MEMS Technology in Miniature Flying Robots: Fabrication and Dynamic Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polish Biomedical Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Poznań’s University of Technology, Oct 2024, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation d'un Nano-drone à ailes vibrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Delabigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://mecaj2024.sciencesconf.org/, Aug 2024, En distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new design and optimization method of a nano-aerial vehicle with resonant vibrating wings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and control of smart material based actuator using energetic macroscopic representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop for Multi-Functional Materials: from Synthesis to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Jun 2023, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Invited] Design, Fabrication and Dynamic Testing of Insect-Inspired Nano Air Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Itawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 30th International Conference on Mixed Design of Integrated Circuits and System (MIXDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Kraków, Poland. pp.17-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MIXDES58562.2023.10203223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and optimisation of a vibrating wing insect-size air vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop: Bio-inspired aerial and aquatic locomotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Houches School of Physics, Sep 2023, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart electrode array for cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Itawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th International Conference on Micro Electro Mechanical Systems (IEEE MEMS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jan 2023, München, Germany. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMS49605.2023.10052348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and control of conducting polymer based tri-layer transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Smart Structures + NDE, Electroactive Polymer Actuators And Devices, Eapad Xxv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Long Beach, California, USA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nano drone bioinspiré à ailes vibrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR 2088 "BIOMIM" BIOMIMÉTISME et BIOINSPIRATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of a microsystem based on a nitinol wire for biomedical applications; characterization in air and in a liquid medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oulmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on Biomaterial Innovations Toward Repair of the Human Body #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Cergy Paris Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nano drone bioinspiré à ailes vibrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de la Bigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu R Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grondel Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of a microsystem based on a nitinol wire for biomedical applications; characterization in air and in a liquid medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oulmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materiaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling, analysis and characterization of ionic electroactive polymers based tri-layer micro-actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation, Conference 11587 - Electroactive Polymer Actuators and Devices, EAPAD 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Only, United States. pp.30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2582360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trilayer conducting polymer transduction: device physics, modeling, and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D.W. Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation, Conference 11587 - Electroactive Polymer Actuators and Devices XXIII, EAPAD 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Only, United States. pp.31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2582732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memory effect and dynamics in PEDOT:PSS-based actuators under DC voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation, Conference 11587 - Electroactive Polymer Actuators and Devices XXIII, EAPAD 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, United States. pp.47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2582537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demonstrating full integration process for electroactive polymer microtransducers to realize soft microchips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kätlin Rohtlaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao T. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd IEEE International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMS46641.2020.9056371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control and evaluation of a 2-D Multimodal Controlled-Friction Display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE World Haptics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Fürstenfeldbruck (Munich), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling, identification and control of a Langevin transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, leberec, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMSM.2015.7208676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vector control applied to a Langevin transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling, identification and control of a Langevin transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM) (Liberec ;2015))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Liberec, Czech Republic. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling and control of a travelling wave in a finite beam, using multi-modal approach and vector control method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Frequency Control Symposium &amp; European Frequency and Time Forum will</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Denver, Colorado, USA,, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FCS.2015.7138895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friction Modulation by Ultrasonic Travelling Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, cherbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary design of a multi-touch ultrasonic tactile stimulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Haptics Conference (WHC), 2015 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized Intelligent Actuators Enabling Active Endoscopic Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Hang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1624,721 +5039,721 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mardi des Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Valenciennes, France. https://www.uphf.fr/agenda/mardi-chercheurs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled curvature electrode array with ionic electroactive polymer-based micro-actuators for cochlear implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Itawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sidambaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Conference on Implantable Auditory Prostheses July 9-14, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, North Lake Tahoe, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano drone bioinspiré à ailes vibrantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
+                <w:t xml:space="preserve">How electroactive polymer can be used for cochlear implants micro-robotization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Itawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Plesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Acoustique vibrations et Bruit, JJCAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France. </w:t>
+              <w:t xml:space="preserve">International workshop on Biomaterial Innovations Toward Repair of the Human Body #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, CY Cergy-Paris University, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887520v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How electroactive polymer can be used for cochlear implants micro-robotization?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Itawi</w:t>
+                <w:t xml:space="preserve">Nano drone bioinspiré à ailes vibrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de La Bigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Biomaterial Innovations Toward Repair of the Human Body #2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, CY Cergy-Paris University, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Acoustique vibrations et Bruit, JJCAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839266v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain dynamics under DC voltage of PEDOT:PSS-based microactuators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non linear behavior in IEAP based actuator from electrical point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Soyer</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Dadras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoni Banerji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2021 International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, ONLINE, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765895v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear behavior in IEAP based actuator from electrical point of view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain dynamics under DC voltage of PEDOT:PSS-based microactuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Seurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iman Dadras</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saoni Banerji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2021 International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, ONLINE, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765870v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of IEAP based actuator using a linear model with localized parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléne Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,73 +5781,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2021 International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, ONLINE, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and mechanical parameters variation in IEAP actuators as a function of payload mass and voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Dadras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2454,3729 +5869,314 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoni Banerji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2021 International conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, ONLINE, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype of micro-hand based soft micro-transducers for medical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréline Seurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Annual Meeting GDR 2088 BIOMIM, BIOMIM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design analysis of a large displacement and high force piezoelectric inchworm motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR SEEDS - GT Matériaux Actifs et Phénomènes Couplés, Journée Couplage Electromécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825966v1</w:t>
-              </w:r>
-[...3413 lines deleted...]
-                <w:t xml:space="preserve">hal-01201879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6233,51 +6233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Delabigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6354,51 +6354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Delabigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6407,466 +6407,466 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Télévisé France 3, 19/20 Nord Pas-de-Calais, 10 octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the use of flapping wing nano aerial vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Technologies Enabling Safe and Secure UAV Operation in Urban Airspace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IOS Press, pp.52-63, 2021, 9781643681887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/NICSP210006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modal Superimposition for Multi-fingers Variable Friction Tactile Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Haptics: Perception, Devices, Control, and Applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9774, , pp.521-530, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-42321-0_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de motorisation linéaire sécurisée a commande piézoélectrique pour siège de véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3098362A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182258v1</w:t>
-              </w:r>
-[...294 lines deleted...]
-                <w:t xml:space="preserve">hal-01360917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7124,51 +7124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Zribi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakar Sidambaram" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hang Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snr.2026.100447" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite de La Bigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2026.119783" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310578v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00761-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Jana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Kumar Shome" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kumar Nandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2025.01.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Xun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3211091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seurre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ar&#233;na" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.133338" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102928" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Seurre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Dadras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2021.3060897" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2784350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2607200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hang Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourel Guillaume" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Torres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sidambaram" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765895v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoni Banerji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585726v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310569v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin de Vito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Adda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fauzan Arief" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Mulyo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IES67184.2025.11161804" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04920645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Delabigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703860v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS60219.2024.10639904" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052348" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203223" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281724v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite de la Bigne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R Colin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grondel S&#233;bastien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gallardo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oulmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952431v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D.W. Madden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582732" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582360" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582537" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322828v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;tlin Rohtlaid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T. M. Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056371" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538340v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364291v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Giraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138895" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201887v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238296v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177687" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208676" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541944v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NICSP210006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_49" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01526451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Zribi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakar Sidambaram" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hang Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snr.2026.100447" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite de La Bigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2026.119783" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310578v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00761-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Jana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Kumar Shome" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kumar Nandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2025.01.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102928" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiao Xun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3211091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seurre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ar&#233;na" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.133338" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Seurre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Dadras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2021.3060897" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2784350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2607200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leduc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin de Vito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Adda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fauzan Arief" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Mulyo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IES67184.2025.11161804" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hang Tran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703860v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS60219.2024.10639904" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755458v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04920645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Delabigne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052348" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952494v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gallardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oulmas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite de la Bigne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R Colin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grondel S&#233;bastien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183540v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582360" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D.W. Madden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582732" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197919v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582537" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;tlin Rohtlaid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T. M. Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056371" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208676" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201885v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364291v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Giraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201877v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138895" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177687" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourel Guillaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Torres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sidambaram" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839266v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoni Banerji" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765895v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03765886v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03585726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NICSP210006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360917v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_49" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182258v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01526451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>