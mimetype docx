--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -66,3832 +66,4079 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an economical Production policy for a dry machining production system considering environmental impact and recycling constraints</w:t>
+                <w:t xml:space="preserve">Maximizing wind turbine life-cycle profitability through an optimal preventive maintenance strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yazid Aafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lahcen Mifdal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3028/1/012013⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 215, pp.111919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2026.111919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05112176v1</w:t>
+                <w:t xml:space="preserve">hal-05547947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production planning for sustainable dry machining production systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Maintenance strategies integrating environmental impact for wind turbine gear trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Aziz Dourfaye Najim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Guendouli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Technologies and Materials for Renewable Energy, Environment and Sustainability: TMREES25Fr, 3486 (1), pp.840001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/12.0042917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/MEQ-03-2025-0200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05312499v1</w:t>
+                <w:t xml:space="preserve">hal-05547068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated production-maintenance strategy considering energy consumption and recycling constraints in dry machining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Production planning for sustainable dry machining production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Guendouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MEQ-03-2025-0200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-024-13954-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04975690v1</w:t>
+                <w:t xml:space="preserve">hal-05312499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint production, maintenance and quality control chart optimization for a degrading manufacturing–reworking system with assignable causes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zied Hajej</w:t>
+                <w:t xml:space="preserve">Development of an economical Production policy for a dry machining production system considering environmental impact and recycling constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Guendouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sami Bennour</w:t>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-023-12688-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Technologies and Materials for Renewable Energy, Environment and Sustainability, 10/02/2025 - 13/02/2025, Casablanca, Morocco, 3028 (1), pp.012013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3028/1/012013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233658v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved integrated maintenance/spare parts management for wind turbine systems with adopting switching concept</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integrated production-maintenance strategy considering energy consumption and recycling constraints in dry machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Guendouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Trabelsi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Kibbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.123⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (7-8), pp.3335-3353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-13954-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290699v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selling or leasing used vehicles considering their energetic type, the potential demand for leasing, and the expected maintenance costs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Joint production, maintenance and quality control chart optimization for a degrading manufacturing–reworking system with assignable causes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Chelbi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.074⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (3-4), pp.1241-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-023-12688-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769933v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Diagnosis System for Outpatients and Inpatients With Cardiovascular Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved integrated maintenance/spare parts management for wind turbine systems with adopting switching concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faker Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouslikhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouter Karboub</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3019668⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (Supplement 9), pp.936-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158321v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated production-maintenance strategy considering quality constraints in dry machining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Majdouline</w:t>
+                <w:t xml:space="preserve">Selling or leasing used vehicles considering their energetic type, the potential demand for leasing, and the expected maintenance costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2021.1905193⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.1125-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202755v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Validation Of The Hospital’s Ambulatory and Inpatients Operations Using A Non-Homogenous Discrete Time Markovian Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouter Karboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Dandache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.103044-103055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3098715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved imperfect maintenance strategy for multiperiod randomly failing equipment with stochastic repair times</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integrated production-maintenance strategy considering quality constraints in dry machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Majdouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Noomane Darghouth</w:t>
+                <w:t xml:space="preserve">E. Kibbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (2), pp.491-505. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (9), pp.2850-2864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JQME-10-2020-0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2021.1905193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663425v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-Optimal Sizing of a Vehicle Fleet Considering Environmental Impact, Maintenance, and Eventual Containment Measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Diagnosis System for Outpatients and Inpatients With Cardiovascular Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouter Karboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Ben Mechlia</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fouad Moutaouakkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (8), pp.4384. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.1935-1946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su13084384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3019668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214703v1</w:t>
+                <w:t xml:space="preserve">hal-03158321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETRACTED : Integrated maintenance/spare parts management for manufacturing system according to variable production rate impacting the system degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An improved imperfect maintenance strategy for multiperiod randomly failing equipment with stochastic repair times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+                <w:t xml:space="preserve">Mohamed Noomane Darghouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1063293X19898734⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (2), pp.491-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JQME-10-2020-0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02451170v1</w:t>
+                <w:t xml:space="preserve">hal-03663425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical evaluation of TPM performance based on an economic criterion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Quasi-Optimal Sizing of a Vehicle Fleet Considering Environmental Impact, Maintenance, and Eventual Containment Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ben Mechlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JQME-08-2019-0085⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.4384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13084384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008878v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lebanon’s electricity from fuel to solar energy production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical evaluation of TPM performance based on an economic criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Julian Salame</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2020.08.061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), pp.413-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JQME-08-2019-0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159862v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimal Preventive Maintenance Policy for a Solar Photovoltaic System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">RETRACTED : Integrated maintenance/spare parts management for manufacturing system according to variable production rate impacting the system degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Chelbi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.4266. </w:t>
+              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (1), pp.72-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su12104266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1063293X19898734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626239v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Surface Quality Based on the Non-Linear Vibrations in Orthogonal Cutting Process: Time Domain Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lebanon’s electricity from fuel to solar energy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Julian Salame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmmp3030053⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (Supplément 6), pp.420-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2020.08.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204209v1</w:t>
+                <w:t xml:space="preserve">hal-03159862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing of the Drone Delivery Fleet Considering Energy Autonomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+                <w:t xml:space="preserve">An Optimal Preventive Maintenance Policy for a Solar Photovoltaic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman Mhamedi</w:t>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (9), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su10093344⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.4266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12104266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886802v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Maintenance-Quality policy with rework process under improved imperfect preventive maintenance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prediction of Surface Quality Based on the Non-Linear Vibrations in Orthogonal Cutting Process: Time Domain Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Kibbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Erray</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Majdouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2017.12.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Surface Integrity in Machining, 3 (3), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmmp3030053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717315v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated maintenance–quality policy taking into account the economical impact of reworking activities.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sizing of the Drone Delivery Fleet Considering Energy Autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Troudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Walid Erray</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23302674.2017.1315194⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10093344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589587v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint integrated production-maintenance policy with production plan smoothing through production rate control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integrated Maintenance-Quality policy with rework process under improved imperfect preventive maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouiaa-Mtibaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Erray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmsy.2016.12.013⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2017.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493305v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Integrated Maintenance-Quality Policy according to imperfect quality item produced</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Gouiaa-Mtibaa</w:t>
+                <w:t xml:space="preserve">Joint integrated production-maintenance policy with production plan smoothing through production rate control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Walid Erray</w:t>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.764⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.262-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmsy.2016.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598632v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimization of preventive maintenance and spare parts inventory for an optimal production plan with consideration of CO2 emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated maintenance–quality policy taking into account the economical impact of reworking activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Gouiaa-Mtibaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kader Ba</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Zied Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Erray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2016.01.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23302674.2017.1315194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01322054v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Optimization Approach of Maintenance and Production Planning for a Multiple-Product Manufacturing System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Joint optimization of preventive maintenance and spare parts inventory for an optimal production plan with consideration of CO2 emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kader Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Erray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/769723⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 149, pp.172-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322485v1</w:t>
+                <w:t xml:space="preserve">hal-01322054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimisation of maintenance and production policies with subcontracting and product returns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rezg Nidhal</w:t>
+                <w:t xml:space="preserve">Development of Integrated Maintenance-Quality Policy according to imperfect quality item produced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Gouiaa-Mtibaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Erray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10845-012-0707-9⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2016 : Troyes, France, 28—30 June 2016 : proceedings, 49 (12), pp.1400-1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322059v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimisation of maintenance and production policies considering random demand and variable production rate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Joint Optimization Approach of Maintenance and Production Planning for a Multiple-Product Manufacturing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rezg Nidhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2011.631601⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/769723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243742v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and optimisation of a maintenance policy under environmental constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint optimisation of maintenance and production policies with subcontracting and product returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajej Zied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dellagi Sofiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chouikhi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Rezg</w:t>
+                <w:t xml:space="preserve">Rezg Nidhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2012.670929⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-012-0707-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243755v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal integrated maintenance/production policy for randomly failing systems with variable failure rate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sofiène Dellagi</w:t>
+                <w:t xml:space="preserve">Joint optimisation of maintenance and production policies considering random demand and variable production rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezg Nidhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.5695-5712. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2010.528063⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 50 (23), pp.6870-6885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2011.631601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601710v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Integrated maintenance/production policy under a Variable Failure Rate depending to the production plan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and optimisation of a maintenance policy under environmental constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chouikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Hajjej</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+                <w:t xml:space="preserve">N. Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (13), pp.3612-3620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2012.670929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2010.528063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00601387v1</w:t>
+                <w:t xml:space="preserve">hal-03243755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of joint maintenance and production strategies in a subcontracting environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimal Integrated maintenance/production policy under a Variable Failure Rate depending to the production plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajjej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2010.519173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2010.528063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00598601v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal integrated maintenance/production policy for randomly failing systems with variable failure rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiène Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+              <w:t xml:space="preserve">, 2011, pp.5695-5712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207543.2010.528063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660538v1</w:t>
+                <w:t xml:space="preserve">inria-00601710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal maintenance/production policy for a manufacturing system subjected to random failure and calling upon several subcontractors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Development of joint maintenance and production strategies in a subcontracting environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Dahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clémentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Management Science and Engineering Management </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17509653.2010.10671116⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2010.519173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00600912v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00598601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimal inventory control and preventive maintenance policy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Optimal integrated maintenance/production policy for randomly failing systems with variable failure rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajej Zied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 46 (19), pp.5349 - 5365. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207540802273942⟩</w:t>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2010.528063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00598544v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive maintenance of manufacturing systems under environmental constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal maintenance/production policy for a manufacturing system subjected to random failure and calling upon several subcontractors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiène Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Management Science and Engineering Management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (4), pp.261-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17509653.2010.10671116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint optimal inventory control and preventive maintenance policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xiaolan Xie</w:t>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (19), pp.5349 - 5365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207540802273942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00598544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preventive maintenance of manufacturing systems under environmental constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (5), pp.1233-1254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207540600607226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00449368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3901,4336 +4148,4336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Production Strategy Considering Energy Consumption and Recycling Constraints in Dry Machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Guendouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Kibbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Industrial Engineering and Operations Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Dubai, United Arab Emirates. pp.1046-1057, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46254/AN14.20240267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal maintenance strategy for machining system considering production rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Guendouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Kibbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th IFAC Workshop on Advanced Maintenance Engineering, Services, and Technology (AMEST2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cagliari, Italy. pp.61-66, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes and impacts of air pollution on international society. Case study: Possible solutions for Lebanon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bassil</w:t>
+                <w:t xml:space="preserve">Optimal design of a leased vehicle fleet with consideration of maintenance and environmental constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ben Mechlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability (TMREES20)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Conférence internationale de modélisation, optimisation et simulation (MOSIM 2020) : « Nouvelles avancées et défis pour des industries durables et avisées » = 13 th International Conference on MOdeling, Optimization and SIMulation (MOSIM 2020) : “New Advances and Challenges for Sustainable and Smart Industries”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ali Siadat (président du comité d'organisation); Lahcen Mifdal (président du comité d'organisation); Ilias Majdouline (président du comité d'organisation), Nov 2020, Agadir (en ligne), Morocco. pp.307-313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592358v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a predictive maintenance based on ultrasonic guided waves non-destructive testing technique: a case study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emergency Patient’s Arrivals Management Based on IoT and Discrete Simulation Using ARENA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouter Karboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Moutaouakkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sadok Turki</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Dandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Conférence internationale de modélisation, optimisation et simulation (MOSIM 2020) : « Nouvelles avancées et défis pour des industries durables et avisées » = 13 th International Conference on MOdeling, Optimization and SIMulation (MOSIM 2020) : “New Advances and Challenges for Sustainable and Smart Industries”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Ubiquitous Networking : UNet'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xlim Research Lab; NEST Research Group, Nov 2019, Limoges, France. pp.234-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58008-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192678v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of a leased vehicle fleet with consideration of maintenance and environmental constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+                <w:t xml:space="preserve">Stratégie de maintenance optimale d’une station de panneaux solaires sur un horizon de temps fini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safouane Elkouiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Conférence internationale de modélisation, optimisation et simulation (MOSIM 2020) : « Nouvelles avancées et défis pour des industries durables et avisées » = 13 th International Conference on MOdeling, Optimization and SIMulation (MOSIM 2020) : “New Advances and Challenges for Sustainable and Smart Industries”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ali Siadat (président du comité d'organisation); Lahcen Mifdal (président du comité d'organisation); Ilias Majdouline (président du comité d'organisation), Nov 2020, Agadir (en ligne), Morocco. pp.307-313</w:t>
+              <w:t xml:space="preserve">, Ali Siadat (président du comité d'organisation); Lahcen Mifdal (président du comité d'organisation); Ilias Majdouline (président du comité d'organisation), Nov 2020, Agadir (en ligne), Maroc. pp.170-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192883v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency Patient’s Arrivals Management Based on IoT and Discrete Simulation Using ARENA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Causes and impacts of air pollution on international society. Case study: Possible solutions for Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas Dandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Ubiquitous Networking : UNet'19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58008-7_19⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability (TMREES20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Athens, Greece. pp.020008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0032670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592299v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de maintenance optimale d’une station de panneaux solaires sur un horizon de temps fini</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards a predictive maintenance based on ultrasonic guided waves non-destructive testing technique: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Yaacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Chelbi</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahjoub El Mountassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Conférence internationale de modélisation, optimisation et simulation (MOSIM 2020) : « Nouvelles avancées et défis pour des industries durables et avisées » = 13 th International Conference on MOdeling, Optimization and SIMulation (MOSIM 2020) : “New Advances and Challenges for Sustainable and Smart Industries”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ali Siadat (président du comité d'organisation); Lahcen Mifdal (président du comité d'organisation); Ilias Majdouline (président du comité d'organisation), Nov 2020, Agadir (en ligne), Maroc. pp.170-176</w:t>
+              <w:t xml:space="preserve">, Ali Siadat (président du comité d'organisation); Lahcen Mifdal (président du comité d'organisation); Ilias Majdouline (président du comité d'organisation), Nov 2020, Agadir (en ligne), Morocco. pp.54-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192794v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated maintenance/production planning for a multiple-product with energy consideration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Full training convolutional neural network for ECG signals classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karboub Kaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilias Majdouline</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandache Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutaouakkil Fouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability (2019) : TMREES19-Gr International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy for Sustainable development (EURACA), Sep 2019, Athens, Greece. pp.020055, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5138541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251055v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full training convolutional neural network for ECG signals classification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integrated Logistics, Production and Maintenance Problem for a Multiple-Product System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moutaouakkil Fouad</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Majdouline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability (2019) : TMREES19-Gr International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th edition of "PROLOG", the International Conference on Project &amp; Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592348v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Logistics, Production and Maintenance Problem for a Multiple-Product System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intelligent Patient Monitoring for Arrhythmia and Congestive Failure Patients Using Internet of Things and Convolutional Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouter Karboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilias Majdouline</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Dandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Moutaouakkil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th edition of "PROLOG", the International Conference on Project &amp; Logistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Conference on Microelectronics : ICM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Cairo, Egypt. pp.292-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM48031.2019.9021803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251054v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Patient Monitoring for Arrhythmia and Congestive Failure Patients Using Internet of Things and Convolutional Neural Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integrated maintenance/production planning for a multiple-product with energy consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fouad Moutaouakkil</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Majdouline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Microelectronics : ICM 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGI QUALITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592315v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pure hardware K-SAT solver architecture using FPGA for developing decision-support tools for industrial problems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integrated maintenance policy for transportation system according to a supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ben Mechlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas Dandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on complexe systems and logistics (ICOSYL’18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montreuil, Paris, France</w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Conferences on Mathematical Reliability (ECMR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293480v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated maintenance policy for transportation system according to a supply chain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A pure hardware K-SAT solver architecture using FPGA for developing decision-support tools for industrial problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Bousmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Habbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Dandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Conferences on Mathematical Reliability (ECMR 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">International conference on complexe systems and logistics (ICOSYL’18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreuil, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926541v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">problem of maintenance strategy and production planning for a multiple-product manufacturing system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TPM implantation in manufacturing systems: A survey of the state-of-the-art and extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference in Industrial Engineering and Operations Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IManE&amp;E 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Iasi, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201711201007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251042v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TPM implantation in manufacturing systems: A survey of the state-of-the-art and extensions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integrated maintenance and supply chain policy for transport mean take into account environmental constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IManE&amp;E 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference in Industrial Engineering and Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, rabat, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553418v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated maintenance and supply chain policy for transport mean take into account environmental constraint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A pure hardware k-sat solver architecture using fpga for developing decision-support tools for industrial problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Bousmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Habbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Dandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference in Industrial Engineering and Operations Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, rabat, Morocco</w:t>
+              <w:t xml:space="preserve">6ème conférence internationale sur l’Innovation et Nouvelles Tendances dans les Systèmes d’Information (INTIS'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251043v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-production analysis approach for drone delivery fleet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Logistics Support Approach for Drone Delivery Fleet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Troudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El . Mhamedi</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Service Operations and Logistics and Informatics (SOLI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Smart Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Málaga, Spain. pp 86-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687418v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistics Support Approach for Drone Delivery Fleet.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Post-production analysis approach for drone delivery fleet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troudi Asma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El . Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Cities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Service Operations and Logistics and Informatics (SOLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bari, Italy. pp.150-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SOLI.2017.8120986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687445v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated maintenance/production planning plan for a multiple-product manufacturing system with variable maintenance and changeover costs considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Hajej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Majdouline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pure hardware k-sat solver architecture using fpga for developing decision-support tools for industrial problems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">problem of maintenance strategy and production planning for a multiple-product manufacturing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas Dandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème conférence internationale sur l’Innovation et Nouvelles Tendances dans les Systèmes d’Information (INTIS'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">7th International Conference in Industrial Engineering and Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293472v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Integrated Maintenance-Quality Policy according to imperfect quality item produced</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Gouiaa-Mtibaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Erray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.1400-1405, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological and joint optimization of preventive maintenance and spare parts inventories for an optimal production plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kader Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Erray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFAC Symposium onInformation Control Problems inManufacturing — INCOM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.2139-2144, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of Unmanned Aircraft Systems: Classifications, Logistic support and integrated maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Troudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">- 16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d’aide à la décision, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint integrated maintenance-quality policy with reworking activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Gouiaa-Mtibaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Erray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Engineering and Systems Management (IESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Seville, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IESM.2015.7380325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint optimization for maintenance planning and quality deterioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Gouiaa-Mtibaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Erray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMIZED MAINTENANCE POLICY FOR THE MEANS OF TRANSPORT IN ITS SUPPLY CHAIN UNDERGROUND ENVIRONEMENT CONSTRAINTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Troudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Hajej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jointly optimal preventive maintenance under spare parts order strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kader Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dellagi Sofiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezg Nidhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erray Walid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC Conference on Manufacturing Modelling, Management, and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.1376-1380, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20130619-3-RU-3018.00088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal maintenance/production planning for a manufacturing system under the machine availability and subcontracting constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Hajej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation - MOSIM'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Maintenance Optimization with random demand and subcontracting constraint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Developments of Integrated Maintenance policy based on the functional age with withdrawal right</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidahl Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and System Management - IESM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601434v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal integrated maintenance production strategy with variable production rate for random demand and subcontracting constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheil Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World Congress of the International Federation of Automatic Control - IFAC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00601441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments of Integrated Maintenance policy based on the functional age with withdrawal right</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An Optimal Maintenance/Production Planning for a Manufacturing System under Random Failure Rate and a Subcontracting Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Hajej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nidahl Rezg</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and System Management - IESM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Metz, France</w:t>
+              <w:t xml:space="preserve">The 2nd International Conference on Industrial Engineering and Operations Management - IEOM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601700v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimal Maintenance/Production Planning for a Manufacturing System under Random Failure Rate and a Subcontracting Constraint</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Integrated Maintenance Optimization with random demand and subcontracting constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiène Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Industrial Engineering and Operations Management - IEOM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and System Management - IESM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601696v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'une politique de maintenance intégrée sous une contrainte de sous traitance avec construction de stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheil Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et de Simulation - MOSIM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00601384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et optimisation d'une stratégie de maintenance dépendante du plan de production et tenant compte de droit rétractation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheil Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et de Simulation - MOSIM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00601392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a maintenance strategy with considering the influence of the production plan on the manufacturing system degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Développement d'une politique de maintenance en se basant sur un plan de production optimal satisfaisant une demande stochastique, en prenant en compte le taux de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Hajjej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems In Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6eme Conférence Internationale Conception et Production Intégrées)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Fes, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00600919v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une politique de maintenance en se basant sur un plan de production optimal satisfaisant une demande stochastique, en prenant en compte le taux de service</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Optimization of a maintenance strategy with considering the influence of the production plan on the manufacturing system degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Hajjej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6eme Conférence Internationale Conception et Production Intégrées)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems In Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.00267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00600915v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal production and maintenance plan for a manufacturing system satisfying random demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Hajjej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Production Engineering, Design, and Control - PEDAC'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Alexandria, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00598620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimal Production/Maintenance Planning Under Stochastic Random Demand, Service level and Failure rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Hajjej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidahl Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE Conference on automation science and engineering - CASE'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Bangalore, India. pp.292-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00600922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au développement d'une politique de maintenance intégrée selon une stratégie de commutation des sous-traitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence Internationale de Modélisation et Simulation - MOSIM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.1675-1682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00598610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Policy for a Manufacturing System Subjected to Random Failure and Calling Upon Several Subcontractors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Engineering Management - IEEM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00598613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8240,146 +8487,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Decisions and Risk Assessment in Sustainable Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (21), pp.12198, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su132112198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8389,126 +8636,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Optimization of Maintenance and Production Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Khatab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, 2014, 978-1-84821-553-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118649244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8518,136 +8765,136 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11 - Intelligent integrated maintenance policies for manufacturing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nidhal Rezg and Bernard Grabot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence Techniques for Networked Manufacturing Enterprises Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.315-339, 2009, Springer Series in Advanced Manufacturing, 978-1-84996-118-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-84996-119-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00600925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8657,114 +8904,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de stratégies de maintenance dans un contexte de sous-traitance partielle de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre. Université Paul Verlaine - Metz, 2006. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+              <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 2006. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006METZ019S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId207"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8911,51 +9158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Mifdal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Guendouli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chelbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3028/1/012013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05312499v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-03-2025-0200" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Kibbou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13954-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kammoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Hajej" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Mejri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bennour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12688-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faker Abderrahmane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouslikhane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trabelsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03769933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Baklouti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schutz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.074" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouter Karboub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tabaa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Moutaouakkil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3019668" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Majdouline" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mifdal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kibbou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1905193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03293503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dandache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3098715" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Noomane Darghouth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-10-2020-0105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214703v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Mechlia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084384" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Trabelsi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X19898734" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Chaabane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-08-2019-0085" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Julian Salame" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bassil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.08.061" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12104266" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03204209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp3030053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886802v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Troudi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Addouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Mhamedi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093344" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouiaa-Mtibaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Achour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Erray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.12.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Gouiaa-Mtibaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Achour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Erray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2017.1315194" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2016.12.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.764" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Ba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.01.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V90N732-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322485v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/769723" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322059v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajej Zied" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellagi Sofiene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezg Nidhal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0707-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Ayed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.631601" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243755v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chouikhi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rezg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2012.670929" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601710v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Dellagi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.528063" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601387v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Hajjej" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;mentz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.519173" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660538v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gharbi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17509653.2010.10671116" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802273942" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600607226" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46254/AN14.20240267" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Guendouli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Kibbou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.051" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Julian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032670" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192678v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sfar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Yaacoubi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub El Mountassir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Turki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192883v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58008-7_19" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Elkouiri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karboub Kaouter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandache Abbas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutaouakkil Fouad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5138541" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592315v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM48031.2019.9021803" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03293480v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Bousmar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Habbas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926541v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251042v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201711201007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251043v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troudi Asma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El . Mhamedi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOLI.2017.8120986" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687445v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03293472v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628893v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.405" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380325" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260822v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166596v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322139v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erray Walid" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130619-3-RU-3018.00088" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601434v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601441v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidahl Rezg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601696v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601392v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600919v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00267" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600915v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600922v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598610v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharbi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598613v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418746v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132112198" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513938v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khatab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118649244" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600925v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-119-6_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LGBP5D3Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006METZ019S" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05547947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Aafif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schutz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chelbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Mifdal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2026.111919" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05547068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Aziz Dourfaye Najim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Guendouli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0042917" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05312499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-03-2025-0200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3028/1/012013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975690v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Kibbou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13954-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kammoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Hajej" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Mejri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bennour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12688-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faker Abderrahmane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouslikhane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trabelsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.123" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03769933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Baklouti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03293503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouter Karboub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tabaa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dandache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3098715" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Majdouline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mifdal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kibbou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1905193" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Moutaouakkil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3019668" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Noomane Darghouth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-10-2020-0105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Mechlia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084384" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Chaabane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Trabelsi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-08-2019-0085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X19898734" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Julian Salame" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bassil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.08.061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12104266" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03204209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp3030053" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Troudi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Addouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Mhamedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093344" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouiaa-Mtibaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Achour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Erray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.12.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2016.12.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589587v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Gouiaa-Mtibaa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Achour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Erray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2017.1315194" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Ba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.01.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V90N732-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.764" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/769723" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajej Zied" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellagi Sofiene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezg Nidhal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0707-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Ayed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.631601" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243755v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chouikhi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rezg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2012.670929" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Hajjej" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.528063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Dellagi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;mentz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.519173" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gharbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17509653.2010.10671116" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802273942" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600607226" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975834v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46254/AN14.20240267" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975757v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Guendouli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Kibbou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.051" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192883v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58008-7_19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192794v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Elkouiri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Julian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192678v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sfar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Yaacoubi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub El Mountassir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Turki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592348v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karboub Kaouter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandache Abbas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutaouakkil Fouad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5138541" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM48031.2019.9021803" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251055v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926541v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03293480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Bousmar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Habbas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201711201007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03293472v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troudi Asma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El . Mhamedi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOLI.2017.8120986" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251042v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628893v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322126v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.405" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332177v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380325" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260822v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166596v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322139v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erray Walid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130619-3-RU-3018.00088" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601700v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidahl Rezg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601441v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601696v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601434v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601384v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601392v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600915v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00267" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598620v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600922v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598610v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharbi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598613v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418746v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132112198" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513938v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khatab" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118649244" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600925v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-119-6_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LGBP5D3Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006METZ019S" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>