--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -66,598 +66,598 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing wind turbine life-cycle profitability through an optimal preventive maintenance strategy</w:t>
+                <w:t xml:space="preserve">Maintenance strategies integrating environmental impact for wind turbine gear trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazid Aafif</w:t>
+                <w:t xml:space="preserve">Abdou Aziz Dourfaye Najim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Chelbi</w:t>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+                <w:t xml:space="preserve">El Mehdi Guendouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2026.111919⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Technologies and Materials for Renewable Energy, Environment and Sustainability: TMREES25Fr, 3486 (1), pp.840001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/12.0042917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547947v1</w:t>
+                <w:t xml:space="preserve">hal-05547068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance strategies integrating environmental impact for wind turbine gear trains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximizing wind turbine life-cycle profitability through an optimal preventive maintenance strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Aafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Aziz Dourfaye Najim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Mifdal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mehdi Guendouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Technologies and Materials for Renewable Energy, Environment and Sustainability: TMREES25Fr, 3486 (1), pp.840001. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 215, pp.111919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/12.0042917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2026.111919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547068v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production planning for sustainable dry machining production systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of an economical Production policy for a dry machining production system considering environmental impact and recycling constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Guendouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Technologies and Materials for Renewable Energy, Environment and Sustainability, 10/02/2025 - 13/02/2025, Casablanca, Morocco, 3028 (1), pp.012013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/MEQ-03-2025-0200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3028/1/012013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312499v1</w:t>
+                <w:t xml:space="preserve">hal-05112176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an economical Production policy for a dry machining production system considering environmental impact and recycling constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Production planning for sustainable dry machining production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Guendouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Technologies and Materials for Renewable Energy, Environment and Sustainability, 10/02/2025 - 13/02/2025, Casablanca, Morocco, 3028 (1), pp.012013. </w:t>
+              <w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3028/1/012013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/MEQ-03-2025-0200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05112176v1</w:t>
+                <w:t xml:space="preserve">hal-05312499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated production-maintenance strategy considering energy consumption and recycling constraints in dry machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Guendouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Kibbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -711,1963 +711,1989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint production, maintenance and quality control chart optimization for a degrading manufacturing–reworking system with assignable causes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrated design and maintenance strategies for wind turbine gearboxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Aafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sami Bennour</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-023-12688-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.521-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JQME-01-2024-0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233658v1</w:t>
+                <w:t xml:space="preserve">hal-05582310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved integrated maintenance/spare parts management for wind turbine systems with adopting switching concept</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Joint production, maintenance and quality control chart optimization for a degrading manufacturing–reworking system with assignable causes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Hajej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Trabelsi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.123⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (3-4), pp.1241-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-023-12688-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290699v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selling or leasing used vehicles considering their energetic type, the potential demand for leasing, and the expected maintenance costs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An improved integrated maintenance/spare parts management for wind turbine systems with adopting switching concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faker Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouslikhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Chelbi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8, pp.1125-1135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.074⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 8 (Supplement 9), pp.936-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769933v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Validation Of The Hospital’s Ambulatory and Inpatients Operations Using A Non-Homogenous Discrete Time Markovian Chains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Selling or leasing used vehicles considering their energetic type, the potential demand for leasing, and the expected maintenance costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3098715⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.1125-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293503v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated production-maintenance strategy considering quality constraints in dry machining</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Automated Diagnosis System for Outpatients and Inpatients With Cardiovascular Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouter Karboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Moutaouakkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2021.1905193⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.1935-1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3019668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202755v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Diagnosis System for Outpatients and Inpatients With Cardiovascular Diseases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrated production-maintenance strategy considering quality constraints in dry machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Majdouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kibbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3019668⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (9), pp.2850-2864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2021.1905193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158321v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved imperfect maintenance strategy for multiperiod randomly failing equipment with stochastic repair times</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling and Validation Of The Hospital’s Ambulatory and Inpatients Operations Using A Non-Homogenous Discrete Time Markovian Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouter Karboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Dandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JQME-10-2020-0105⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.103044-103055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3098715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663425v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-Optimal Sizing of a Vehicle Fleet Considering Environmental Impact, Maintenance, and Eventual Containment Measures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An improved imperfect maintenance strategy for multiperiod randomly failing equipment with stochastic repair times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Chelbi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Noomane Darghouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13084384⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (2), pp.491-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JQME-10-2020-0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214703v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical evaluation of TPM performance based on an economic criterion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quasi-Optimal Sizing of a Vehicle Fleet Considering Environmental Impact, Maintenance, and Eventual Containment Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ben Mechlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JQME-08-2019-0085⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.4384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13084384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008878v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RETRACTED : Integrated maintenance/spare parts management for manufacturing system according to variable production rate impacting the system degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Hajej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (1), pp.72-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1063293X19898734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02451170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lebanon’s electricity from fuel to solar energy production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analytical evaluation of TPM performance based on an economic criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2020.08.061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), pp.413-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JQME-08-2019-0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159862v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimal Preventive Maintenance Policy for a Solar Photovoltaic System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lebanon’s electricity from fuel to solar energy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Julian Salame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.4266. </w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (Supplément 6), pp.420-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su12104266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2020.08.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626239v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Surface Quality Based on the Non-Linear Vibrations in Orthogonal Cutting Process: Time Domain Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Optimal Preventive Maintenance Policy for a Solar Photovoltaic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmmp3030053⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.4266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12104266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204209v1</w:t>
+                <w:t xml:space="preserve">hal-02626239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing of the Drone Delivery Fleet Considering Energy Autonomy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prediction of Surface Quality Based on the Non-Linear Vibrations in Orthogonal Cutting Process: Time Domain Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Kibbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman Mhamedi</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Majdouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su10093344⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Surface Integrity in Machining, 3 (3), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmmp3030053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886802v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Maintenance-Quality policy with rework process under improved imperfect preventive maintenance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sizing of the Drone Delivery Fleet Considering Energy Autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Troudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Erray</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2017.12.020⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10093344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717315v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint integrated production-maintenance policy with production plan smoothing through production rate control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrated Maintenance-Quality policy with rework process under improved imperfect preventive maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouiaa-Mtibaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Erray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42, pp.262-270. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173, pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmsy.2016.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2017.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493305v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated maintenance–quality policy taking into account the economical impact of reworking activities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Gouiaa-Mtibaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2721,5763 +2747,5997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimization of preventive maintenance and spare parts inventory for an optimal production plan with consideration of CO2 emission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Joint integrated production-maintenance policy with production plan smoothing through production rate control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Walid Erray</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2016.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.262-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmsy.2016.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322054v1</w:t>
+                <w:t xml:space="preserve">hal-01493305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Integrated Maintenance-Quality Policy according to imperfect quality item produced</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Gouiaa-Mtibaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Erray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2016 : Troyes, France, 28—30 June 2016 : proceedings, 49 (12), pp.1400-1405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Optimization Approach of Maintenance and Production Planning for a Multiple-Product Manufacturing System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Joint optimization of preventive maintenance and spare parts inventory for an optimal production plan with consideration of CO2 emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kader Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Erray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 149, pp.172-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2016.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/769723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01322485v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimisation of maintenance and production policies with subcontracting and product returns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rezg Nidhal</w:t>
+                <w:t xml:space="preserve">Joint Optimization Approach of Maintenance and Production Planning for a Multiple-Product Manufacturing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10845-012-0707-9⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/769723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322059v1</w:t>
+                <w:t xml:space="preserve">hal-01322485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimisation of maintenance and production policies considering random demand and variable production rate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint optimisation of maintenance and production policies with subcontracting and product returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajej Zied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dellagi Sofiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezg Nidhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2011.631601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-012-0707-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243742v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and optimisation of a maintenance policy under environmental constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Joint optimisation of maintenance and production policies considering random demand and variable production rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Rezg</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezg Nidhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 50 (13), pp.3612-3620. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2012.670929⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 50 (23), pp.6870-6885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2011.631601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243755v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Integrated maintenance/production policy under a Variable Failure Rate depending to the production plan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development and optimisation of a maintenance policy under environmental constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chouikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2010.528063⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (13), pp.3612-3620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2012.670929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601387v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal integrated maintenance/production policy for randomly failing systems with variable failure rate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Optimal Integrated maintenance/production policy under a Variable Failure Rate depending to the production plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajjej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiène Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2010.528063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2010.528063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00601710v1</w:t>
+                <w:t xml:space="preserve">inria-00601387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of joint maintenance and production strategies in a subcontracting environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal integrated maintenance/production policy for randomly failing systems with variable failure rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Dahane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+                <w:t xml:space="preserve">Sofiène Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2010.519173⟩</w:t>
+              <w:t xml:space="preserve">, 2011, pp.5695-5712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2010.528063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00598601v1</w:t>
+                <w:t xml:space="preserve">inria-00601710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal integrated maintenance/production policy for randomly failing systems with variable failure rate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of joint maintenance and production strategies in a subcontracting environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Dahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clémentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2010.528063⟩</w:t>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2010.519173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660538v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00598601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal maintenance/production policy for a manufacturing system subjected to random failure and calling upon several subcontractors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Optimal integrated maintenance/production policy for randomly failing systems with variable failure rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajej Zied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Management Science and Engineering Management </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17509653.2010.10671116⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2010.528063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00600912v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimal inventory control and preventive maintenance policy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Optimal maintenance/production policy for a manufacturing system subjected to random failure and calling upon several subcontractors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiène Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anis Chelbi</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 46 (19), pp.5349 - 5365. </w:t>
+              <w:t xml:space="preserve">International Journal of Management Science and Engineering Management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (4), pp.261-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207540802273942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17509653.2010.10671116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00598544v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive maintenance of manufacturing systems under environmental constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Joint optimal inventory control and preventive maintenance policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiaolan Xie</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (19), pp.5349 - 5365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207540802273942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00598544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preventive maintenance of manufacturing systems under environmental constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (5), pp.1233-1254. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207540600607226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00449368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Production Strategy Considering Energy Consumption and Recycling Constraints in Dry Machining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Maintenance Policy for Wind Turbine Gearbox with Minimum Requirement For Full Capacity Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Aafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mehdi Guendouli</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Industrial Engineering and Operations Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46254/AN14.20240267⟩</w:t>
+              <w:t xml:space="preserve">10th North American International Conference on Industrial Engineering and Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, UCF – University of Central Florida, United States. pp.610-619, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46254/NA10.20250187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975834v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal maintenance strategy for machining system considering production rates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Economic Production Strategy Considering Energy Consumption and Recycling Constraints in Dry Machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Guendouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E.M. Kibbou</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Kibbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th IFAC Workshop on Advanced Maintenance Engineering, Services, and Technology (AMEST2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Cagliari, Italy. pp.61-66, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Industrial Engineering and Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Dubai, United Arab Emirates. pp.1046-1057, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46254/AN14.20240267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975757v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of a leased vehicle fleet with consideration of maintenance and environmental constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Ben Mechlia</w:t>
+                <w:t xml:space="preserve">An optimal maintenance strategy for machining system considering production rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Guendouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Schutz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Chelbi</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Kibbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Conférence internationale de modélisation, optimisation et simulation (MOSIM 2020) : « Nouvelles avancées et défis pour des industries durables et avisées » = 13 th International Conference on MOdeling, Optimization and SIMulation (MOSIM 2020) : “New Advances and Challenges for Sustainable and Smart Industries”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th IFAC Workshop on Advanced Maintenance Engineering, Services, and Technology (AMEST2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cagliari, Italy. pp.61-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192883v1</w:t>
+                <w:t xml:space="preserve">hal-04975757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency Patient’s Arrivals Management Based on IoT and Discrete Simulation Using ARENA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Causes and impacts of air pollution on international society. Case study: Possible solutions for Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas Dandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Ubiquitous Networking : UNet'19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58008-7_19⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability (TMREES20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Athens, Greece. pp.020008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0032670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592299v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de maintenance optimale d’une station de panneaux solaires sur un horizon de temps fini</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards a predictive maintenance based on ultrasonic guided waves non-destructive testing technique: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Yaacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Chelbi</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahjoub El Mountassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Conférence internationale de modélisation, optimisation et simulation (MOSIM 2020) : « Nouvelles avancées et défis pour des industries durables et avisées » = 13 th International Conference on MOdeling, Optimization and SIMulation (MOSIM 2020) : “New Advances and Challenges for Sustainable and Smart Industries”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ali Siadat (président du comité d'organisation); Lahcen Mifdal (président du comité d'organisation); Ilias Majdouline (président du comité d'organisation), Nov 2020, Agadir (en ligne), Maroc. pp.170-176</w:t>
+              <w:t xml:space="preserve">, Ali Siadat (président du comité d'organisation); Lahcen Mifdal (président du comité d'organisation); Ilias Majdouline (président du comité d'organisation), Nov 2020, Agadir (en ligne), Morocco. pp.54-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192794v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes and impacts of air pollution on international society. Case study: Possible solutions for Lebanon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal design of a leased vehicle fleet with consideration of maintenance and environmental constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ben Mechlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability (TMREES20)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Conférence internationale de modélisation, optimisation et simulation (MOSIM 2020) : « Nouvelles avancées et défis pour des industries durables et avisées » = 13 th International Conference on MOdeling, Optimization and SIMulation (MOSIM 2020) : “New Advances and Challenges for Sustainable and Smart Industries”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ali Siadat (président du comité d'organisation); Lahcen Mifdal (président du comité d'organisation); Ilias Majdouline (président du comité d'organisation), Nov 2020, Agadir (en ligne), Morocco. pp.307-313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592358v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a predictive maintenance based on ultrasonic guided waves non-destructive testing technique: a case study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emergency Patient’s Arrivals Management Based on IoT and Discrete Simulation Using ARENA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouter Karboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Moutaouakkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sadok Turki</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Dandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Conférence internationale de modélisation, optimisation et simulation (MOSIM 2020) : « Nouvelles avancées et défis pour des industries durables et avisées » = 13 th International Conference on MOdeling, Optimization and SIMulation (MOSIM 2020) : “New Advances and Challenges for Sustainable and Smart Industries”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Ubiquitous Networking : UNet'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xlim Research Lab; NEST Research Group, Nov 2019, Limoges, France. pp.234-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58008-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192678v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full training convolutional neural network for ECG signals classification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stratégie de maintenance optimale d’une station de panneaux solaires sur un horizon de temps fini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safouane Elkouiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moutaouakkil Fouad</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability (2019) : TMREES19-Gr International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Conférence internationale de modélisation, optimisation et simulation (MOSIM 2020) : « Nouvelles avancées et défis pour des industries durables et avisées » = 13 th International Conference on MOdeling, Optimization and SIMulation (MOSIM 2020) : “New Advances and Challenges for Sustainable and Smart Industries”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ali Siadat (président du comité d'organisation); Lahcen Mifdal (président du comité d'organisation); Ilias Majdouline (président du comité d'organisation), Nov 2020, Agadir (en ligne), Maroc. pp.170-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592348v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Logistics, Production and Maintenance Problem for a Multiple-Product System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Integrated maintenance/production planning for a multiple-product with energy consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Hajej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Majdouline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th edition of "PROLOG", the International Conference on Project &amp; Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">CIGI QUALITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251054v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Patient Monitoring for Arrhythmia and Congestive Failure Patients Using Internet of Things and Convolutional Neural Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Full training convolutional neural network for ECG signals classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karboub Kaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fouad Moutaouakkil</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandache Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutaouakkil Fouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Microelectronics : ICM 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICM48031.2019.9021803⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Technologies and Materials for Renewable Energy, Environment and Sustainability (2019) : TMREES19-Gr International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy for Sustainable development (EURACA), Sep 2019, Athens, Greece. pp.020055, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5138541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592315v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated maintenance/production planning for a multiple-product with energy consideration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Integrated Logistics, Production and Maintenance Problem for a Multiple-Product System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Hajej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Mifdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Majdouline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">5th edition of "PROLOG", the International Conference on Project &amp; Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251055v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated maintenance policy for transportation system according to a supply chain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intelligent Patient Monitoring for Arrhythmia and Congestive Failure Patients Using Internet of Things and Convolutional Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouter Karboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Dandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Moutaouakkil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Conferences on Mathematical Reliability (ECMR 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Conference on Microelectronics : ICM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Cairo, Egypt. pp.292-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM48031.2019.9021803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926541v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pure hardware K-SAT solver architecture using FPGA for developing decision-support tools for industrial problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Bousmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Habbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Dandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on complexe systems and logistics (ICOSYL’18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Montreuil, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TPM implantation in manufacturing systems: A survey of the state-of-the-art and extensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Integrated maintenance policy for transportation system according to a supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ben Mechlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IManE&amp;E 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euro-Mediterranean Conferences on Mathematical Reliability (ECMR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Djerba, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553418v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated maintenance and supply chain policy for transport mean take into account environmental constraint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">problem of maintenance strategy and production planning for a multiple-product manufacturing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Hajej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference in Industrial Engineering and Operations Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251043v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pure hardware k-sat solver architecture using fpga for developing decision-support tools for industrial problems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">TPM implantation in manufacturing systems: A survey of the state-of-the-art and extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas Dandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème conférence internationale sur l’Innovation et Nouvelles Tendances dans les Systèmes d’Information (INTIS'17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IManE&amp;E 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Iasi, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201711201007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293472v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistics Support Approach for Drone Delivery Fleet.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrated maintenance and supply chain policy for transport mean take into account environmental constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Málaga, Spain. pp 86-96</w:t>
+              <w:t xml:space="preserve">7th International Conference in Industrial Engineering and Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687445v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-production analysis approach for drone delivery fleet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrated maintenance/production planning plan for a multiple-product manufacturing system with variable maintenance and changeover costs considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El . Mhamedi</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Majdouline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Service Operations and Logistics and Informatics (SOLI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687418v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated maintenance/production planning plan for a multiple-product manufacturing system with variable maintenance and changeover costs considerations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A pure hardware k-sat solver architecture using fpga for developing decision-support tools for industrial problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Bousmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Habbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilias Majdouline</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Dandache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">6ème conférence internationale sur l’Innovation et Nouvelles Tendances dans les Systèmes d’Information (INTIS'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157993v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">problem of maintenance strategy and production planning for a multiple-product manufacturing system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Logistics Support Approach for Drone Delivery Fleet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Troudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference in Industrial Engineering and Operations Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, rabat, Morocco</w:t>
+              <w:t xml:space="preserve">International Conference on Smart Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Málaga, Spain. pp 86-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251042v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Integrated Maintenance-Quality Policy according to imperfect quality item produced</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Post-production analysis approach for drone delivery fleet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troudi Asma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Walid Erray</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El . Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.764⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Service Operations and Logistics and Informatics (SOLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bari, Italy. pp.150-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SOLI.2017.8120986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628893v1</w:t>
+                <w:t xml:space="preserve">hal-01687418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and joint optimization of preventive maintenance and spare parts inventories for an optimal production plan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of Integrated Maintenance-Quality Policy according to imperfect quality item produced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Gouiaa-Mtibaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Erray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Symposium onInformation Control Problems inManufacturing — INCOM 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.405⟩</w:t>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.1400-1405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322126v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Unmanned Aircraft Systems: Classifications, Logistic support and integrated maintenance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ecological and joint optimization of preventive maintenance and spare parts inventories for an optimal production plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kader Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Erray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">- 16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFAC Symposium onInformation Control Problems inManufacturing — INCOM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.2139-2144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229574v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint integrated maintenance-quality policy with reworking activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Survey of Unmanned Aircraft Systems: Classifications, Logistic support and integrated maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Troudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Walid Erray</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Engineering and Systems Management (IESM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">- 16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d’aide à la décision, Feb 2015, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332177v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimization for maintenance planning and quality deterioration</w:t>
+                <w:t xml:space="preserve">Joint integrated maintenance-quality policy with reworking activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Gouiaa-Mtibaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Erray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Engineering and Systems Management (IESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seville, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IESM.2015.7380325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260822v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMIZED MAINTENANCE POLICY FOR THE MEANS OF TRANSPORT IN ITS SUPPLY CHAIN UNDERGROUND ENVIRONEMENT CONSTRAINTS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Joint optimization for maintenance planning and quality deterioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Gouiaa-Mtibaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Erray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166596v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jointly optimal preventive maintenance under spare parts order strategy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erray Walid</w:t>
+                <w:t xml:space="preserve">OPTIMIZED MAINTENANCE POLICY FOR THE MEANS OF TRANSPORT IN ITS SUPPLY CHAIN UNDERGROUND ENVIRONEMENT CONSTRAINTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Troudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Conference on Manufacturing Modelling, Management, and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322139v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal maintenance/production planning for a manufacturing system under the machine availability and subcontracting constraint</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+                <w:t xml:space="preserve">Jointly optimal preventive maintenance under spare parts order strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kader Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dellagi Sofiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezg Nidhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erray Walid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation - MOSIM'12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFAC Conference on Manufacturing Modelling, Management, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.1376-1380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130619-3-RU-3018.00088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728649v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments of Integrated Maintenance policy based on the functional age with withdrawal right</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">An optimal maintenance/production planning for a manufacturing system under the machine availability and subcontracting constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Mifdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Hajej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nidahl Rezg</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and System Management - IESM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Metz, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation - MOSIM'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601700v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal integrated maintenance production strategy with variable production rate for random demand and subcontracting constraint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Integrated Maintenance Optimization with random demand and subcontracting constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheil Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Congress of the International Federation of Automatic Control - IFAC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and System Management - IESM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601441v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimal Maintenance/Production Planning for a Manufacturing System under Random Failure Rate and a Subcontracting Constraint</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Optimal integrated maintenance production strategy with variable production rate for random demand and subcontracting constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiène Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Industrial Engineering and Operations Management - IEOM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">18th World Congress of the International Federation of Automatic Control - IFAC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601696v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Maintenance Optimization with random demand and subcontracting constraint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Developments of Integrated Maintenance policy based on the functional age with withdrawal right</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidahl Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and System Management - IESM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601434v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'une politique de maintenance intégrée sous une contrainte de sous traitance avec construction de stock</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Optimal Maintenance/Production Planning for a Manufacturing System under Random Failure Rate and a Subcontracting Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et de Simulation - MOSIM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">The 2nd International Conference on Industrial Engineering and Operations Management - IEOM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601384v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et optimisation d'une stratégie de maintenance dépendante du plan de production et tenant compte de droit rétractation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Optimisation d'une politique de maintenance intégrée sous une contrainte de sous traitance avec construction de stock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheil Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et de Simulation - MOSIM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601392v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une politique de maintenance en se basant sur un plan de production optimal satisfaisant une demande stochastique, en prenant en compte le taux de service</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Développement et optimisation d'une stratégie de maintenance dépendante du plan de production et tenant compte de droit rétractation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6eme Conférence Internationale Conception et Production Intégrées)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Fes, Morocco</w:t>
+              <w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et de Simulation - MOSIM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00600915v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a maintenance strategy with considering the influence of the production plan on the manufacturing system degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Hajjej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems In Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.00267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00600919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal production and maintenance plan for a manufacturing system satisfying random demand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Développement d'une politique de maintenance en se basant sur un plan de production optimal satisfaisant une demande stochastique, en prenant en compte le taux de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Hajjej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiène Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Production Engineering, Design, and Control - PEDAC'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Alexandria, Egypt</w:t>
+              <w:t xml:space="preserve">6eme Conférence Internationale Conception et Production Intégrées)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Fes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00598620v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimal Production/Maintenance Planning Under Stochastic Random Demand, Service level and Failure rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">An optimal production and maintenance plan for a manufacturing system satisfying random demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Hajjej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nidahl Rezg</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE Conference on automation science and engineering - CASE'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Bangalore, India. pp.292-297</w:t>
+              <w:t xml:space="preserve">9th International Conference on Production Engineering, Design, and Control - PEDAC'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Alexandria, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00600922v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00598620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au développement d'une politique de maintenance intégrée selon une stratégie de commutation des sous-traitants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Gharbi</w:t>
+                <w:t xml:space="preserve">An Optimal Production/Maintenance Planning Under Stochastic Random Demand, Service level and Failure rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajjej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiène Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidahl Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Internationale de Modélisation et Simulation - MOSIM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.1675-1682</w:t>
+              <w:t xml:space="preserve">5th IEEE Conference on automation science and engineering - CASE'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Bangalore, India. pp.292-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00598610v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution au développement d'une politique de maintenance intégrée selon une stratégie de commutation des sous-traitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Conférence Internationale de Modélisation et Simulation - MOSIM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.1675-1682</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00598610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimal Policy for a Manufacturing System Subjected to Random Failure and Calling Upon Several Subcontractors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Engineering Management - IEEM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00598613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8487,146 +8747,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Decisions and Risk Assessment in Sustainable Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (21), pp.12198, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su132112198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8636,126 +8896,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Optimization of Maintenance and Production Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Khatab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, 2014, 978-1-84821-553-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118649244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8765,136 +9025,136 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11 - Intelligent integrated maintenance policies for manufacturing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nidhal Rezg and Bernard Grabot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence Techniques for Networked Manufacturing Enterprises Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.315-339, 2009, Springer Series in Advanced Manufacturing, 978-1-84996-118-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-84996-119-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00600925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8904,114 +9164,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de stratégies de maintenance dans un contexte de sous-traitance partielle de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006METZ019S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9158,51 +9418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05547947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Aafif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schutz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chelbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Mifdal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2026.111919" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05547068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Aziz Dourfaye Najim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Guendouli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0042917" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05312499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-03-2025-0200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3028/1/012013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975690v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Kibbou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13954-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kammoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Hajej" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Mejri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bennour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12688-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faker Abderrahmane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouslikhane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trabelsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.123" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03769933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Baklouti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03293503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouter Karboub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tabaa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dandache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3098715" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Majdouline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mifdal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kibbou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1905193" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Moutaouakkil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3019668" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Noomane Darghouth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-10-2020-0105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Mechlia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084384" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Chaabane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Trabelsi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-08-2019-0085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X19898734" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Julian Salame" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bassil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.08.061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12104266" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03204209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp3030053" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Troudi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Addouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Mhamedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093344" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouiaa-Mtibaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Achour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Erray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.12.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2016.12.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589587v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Gouiaa-Mtibaa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Achour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Erray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2017.1315194" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Ba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.01.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V90N732-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.764" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/769723" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajej Zied" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellagi Sofiene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezg Nidhal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0707-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Ayed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.631601" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243755v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chouikhi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rezg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2012.670929" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Hajjej" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.528063" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Dellagi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;mentz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.519173" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gharbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17509653.2010.10671116" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802273942" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600607226" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975834v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46254/AN14.20240267" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975757v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Guendouli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Kibbou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.051" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192883v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58008-7_19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192794v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Elkouiri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Julian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192678v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sfar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Yaacoubi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub El Mountassir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Turki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592348v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karboub Kaouter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandache Abbas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutaouakkil Fouad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5138541" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM48031.2019.9021803" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251055v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926541v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03293480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Bousmar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Habbas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201711201007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03293472v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troudi Asma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El . Mhamedi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOLI.2017.8120986" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251042v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628893v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322126v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.405" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332177v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380325" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260822v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166596v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322139v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erray Walid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130619-3-RU-3018.00088" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601700v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidahl Rezg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601441v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601696v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601434v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601384v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601392v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600915v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00267" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598620v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600922v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598610v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharbi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598613v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418746v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132112198" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513938v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khatab" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118649244" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600925v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-119-6_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LGBP5D3Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006METZ019S" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05547068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Aziz Dourfaye Najim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Mifdal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Guendouli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0042917" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05547947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Aafif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schutz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chelbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2026.111919" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05112176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3028/1/012013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05312499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-03-2025-0200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975690v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Kibbou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13954-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05582310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-01-2024-0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kammoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Hajej" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Mejri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bennour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12688-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faker Abderrahmane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouslikhane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trabelsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03769933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Baklouti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158321v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouter Karboub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tabaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Moutaouakkil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3019668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Majdouline" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mifdal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kibbou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1905193" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03293503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dandache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3098715" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Noomane Darghouth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-10-2020-0105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Mechlia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Trabelsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X19898734" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03008878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Chaabane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-08-2019-0085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Julian Salame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bassil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.08.061" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12104266" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03204209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp3030053" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886802v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Troudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Addouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Mhamedi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093344" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouiaa-Mtibaa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Achour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Erray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.12.020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589587v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Gouiaa-Mtibaa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Achour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Erray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2017.1315194" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2016.12.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.764" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Ba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.01.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V90N732-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322485v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/769723" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajej Zied" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellagi Sofiene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezg Nidhal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-012-0707-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Ayed" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2011.631601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chouikhi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rezg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2012.670929" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Hajjej" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.528063" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Dellagi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598601v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;mentz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.519173" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gharbi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17509653.2010.10671116" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802273942" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449368v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600607226" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05582312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46254/NA10.20250187" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975834v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46254/AN14.20240267" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Guendouli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Kibbou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.051" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Julian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032670" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sfar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Yaacoubi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub El Mountassir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Turki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592299v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58008-7_19" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Elkouiri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karboub Kaouter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandache Abbas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutaouakkil Fouad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5138541" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251054v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592315v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM48031.2019.9021803" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03293480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Bousmar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Habbas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926541v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201711201007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251043v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03293472v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687445v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687418v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troudi Asma" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El . Mhamedi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOLI.2017.8120986" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628893v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322126v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.405" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229574v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380325" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166596v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322139v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erray Walid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130619-3-RU-3018.00088" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728649v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601434v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601441v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601700v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidahl Rezg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601696v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601384v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601392v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600919v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00267" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598620v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600922v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharbi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598613v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418746v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132112198" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513938v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khatab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118649244" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-119-6_11" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LGBP5D3Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752454v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006METZ019S" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>