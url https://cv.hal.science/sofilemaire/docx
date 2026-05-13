--- v0 (2026-04-02)
+++ v1 (2026-05-13)
@@ -66,3165 +66,3234 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'arbitrage à l'épreuve de l'Union européenne - Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle français de la compétence du tribunal arbitral en matière d’investissements internationaux – Ce que l’on sait désormais et ce qu’il reste à préciser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2024 (4), pp.1081-1110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux environnementaux à l'épreuve de l'incohérence des sentences : brèves remarques sur l'interprétation des traités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (2), pp.474-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence arbitrale en droit des investissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Laazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline M Lévesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2024 (4), pp.1081-1110</w:t>
+              <w:t xml:space="preserve">, 2025, 2, pp.473 - 548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle français de la compétence des tribunaux arbitraux : des incertitudes demeurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (2), pp.646-658</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fat1 deletion promotes hybrid EMT state, tumour stemness and metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgenia Pastushenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yura Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Meeusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 589 (7842), pp.448-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-03046-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact de l’arrêt Achmea sur l’arbitrage d’investissement dans l’espace intra-européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (2), pp.622-639</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage d’investissement et transparence : différentes formes de résistance à l’égard de la transparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (2), pp.609-662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence ratione personae du tribunal arbitral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication de la Commission européenne au Parlement européen et au Conseil sur la « Protection des investissements intra-EU » du 19 juillet 2018 ; Déclarations des représentants des gouvernements des Etats membres (vingts-deux Etats)...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage d'investissement et droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence ratione personae du tribunal arbitral. Détermination des entités publiques autorisées à agir en demande devant le CIRDI et « Broches test » - Affaire Beijing Urban Construction Group c/ Yemen, CIRDI, ARB/14/30, décision sur la compétence du 31 mai 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage d'investissement et droit de l'Union européenne : incompatibilité de l’offre d’arbitrage insérée dans le TBI Pays Bas-République fédérale tchèque et slovaque avec le droit de l’Union européenne - Affaire République slovaque c/ Achmea, CUJE, Grande chambre, arrêt du 6 mars 2018, C 284/16 et conclusions de M. Wathelet du 19 septembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau recours en &amp;quot;reconsidération&amp;quot; des décisions CIRDI. Affaire ConocoPhillips Petrozuata B.V., ConocoPhillips Hamaca B.V. and ConocoPhillips Gulf of Paria B.V. c/ Venezuela, CIRDI, ARB/07/30, décision sur la demande en reconsidération, 9 fév 2016. Affaire Standard Chartered Bank Limited c/ Tanzania Electric Supply Company Limited, CIRDI, ARB/10/20, sentence, 12 sept 2016. Affaire Burlington Resources Inc. c/ Equateur, CIRDI, ARB/08/5, décision sur la demande en reconsidération et sentence, 7 fév 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applicabilité du règlement « Rome I » et prise en considération des lois de police étrangères : la CJUE met en danger la sécurité contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Perreau-Saussine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêts Fosmax : un guide incomplet du contrôle par les juridictions administratives des sentences internationales (Tribunal des conflits, 11 avril 2016, et Conseil d’Etat, Ass., 9 novembre 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Laazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'arbitrage = The Paris journal of international arbitration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les demandes reconventionnelles de l’Etat. Affaire Urbaser S.A. (Urbaser) et Consorcio de Aguas Bilbao Bizkaia, Bilbao Biskaia Ur Partzuergoa (CABB) c/ Argentine, CIRDI, ARB/07/26, sentence, 8 décembre 2016. Affaire Burlington Resources Inc. c/ Equateur, CIRDI, ARB/08/5, décision sur les demandes reconventionnelles, 7 février 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact du &amp;quot;Third-Party Funding&amp;quot; sur la procédure arbitrale. Affaire EuroGas Inc. et Belmont Resources Inc. c/ Slovaquie, CIRDI, ARB/14/14, transcript of the First Session and Hearing on Provisional Measures du 17 mars 2014 et ordonnance de procédure n° 3 du 23 juin 2015. Affaire Muhammet Çap et a. c/ Turkménistan, CIRDI, ARB/12/6, ordonnance de procédure n° 3, 12 juin 2015. Affaire South American Silver Ltd c/ Bolivie, CNUDCI, CPA, n°2013-15 ordonnance de procédure n° 10, 11 janvier 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux post-arbitral. Affaires Hulley Enterprises Limited c/ Fédération de Russie, CNUDCI, CPA, n°AA-227 ; Yukos Universal Limited c/ Fédération de Russie, CNUDCI, CPA, n°AA-227 ; et, Veteran Petroleum Limited c/ Fédération de Russie, CNUDCI, CPA, n°AA-228, jugement d’annulation, 20 avril 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage d’investissement et Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux post-arbitral. Affaire Occidental Petroleum Corporation et Occidental Exploration and Production Company c/ Équateur, CIRDI, ARB/06//11, décision d’annulation (partielle), 2 novembre 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage d'investissement et droit de l'Union. Affaire Ioan Micula et autres c/ Roumanie, CIRDI, ARB/05/20, lettre de la Commission européenne du 1er octobre 2014 et décision du 30 mars 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fond. Affaire Hulley Enterprises Ltd c/ Fédération de Russie, CPA, n°AA-226 ; Yukos Universal Ltd c/ Fédération de Russie, CNUDCI, CPA, n°AA-227 ; et Veteran Petroleum Ltd c/ Fédération de Russie, CPA, n°AA-228, sentence du 18 juillet 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage CIRDI. Affaire Ioan Micula et autres c/ Roumanie, CIRDI, ARB/05/20, sentence du 11 décembre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage Ad hoc. Affaire Al-Warraq c/ République d’Indonésie, décision sur la compétence et la recevabilité du 21 juin 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discriminations collectives : une nouvelle class action ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02214342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage CIRDI. Affaire SGS Société générale de surveillance S. A. c/ République du Paraguay, CIRDI, ARB/07/29, décision sur le maintien du sursis à exécution de la sentence du 22 mars 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de jurisprudence arbitrale en droit des investissements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malik Laazouzi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laazouzi Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.473 - 548</w:t>
+              <w:t xml:space="preserve">, 2014, p. 430-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contrôle français de la compétence des tribunaux arbitraux : des incertitudes demeurent</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous Tribunal ad hoc, CNUDCI, 30 nov. 2011, White Industries Australia Ltd c. Inde, sentence : notion d’investissement, clause effective means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024 (2), pp.646-658</w:t>
+              <w:t xml:space="preserve">, 2013, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...122 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous Tribunal CIRDI, 10 février 2012, SGS c. Paraguay, ARB/07/29, sentence : effets et portée de l’umbrella clause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’impact de l’arrêt Achmea sur l’arbitrage d’investissement dans l’espace intra-européen</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la compétence et la recevabilité : l'acquisition de titres d'État constitue un investissement. Une action de masse peut être tranchée par un tribunal CIRDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (2), pp.622-639</w:t>
+              <w:t xml:space="preserve">, 2013, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Arbitrage d’investissement et transparence : différentes formes de résistance à l’égard de la transparence</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentences arbitrales rendues à l'étranger : le Conseil d'État innove mais ne convainc pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous Tribunal CIRDI, 4 août 2011, Abaclat et a. c. Argentine, ARB/07/5, décision sur la compétence : acquisition de titres d’Etat et action de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (2), pp.609-662</w:t>
+              <w:t xml:space="preserve">, 2013, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rétroactivité en droit des investissements internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage international et droit public : le Tribunal des conflits déçoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp.2633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine THIBIERGE et alii, La force normative - naissance d'un concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 01, pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. DRAGO (dir.), L'application de la Constitution par les cours suprêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01, pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le règlement Rome I du 17 juin 2008 et les contrats internationaux de l'administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37, pp.2042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interrogations sur la portée juridique du préambule du règlement Rome I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31, pp.2157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection du sous-traitant en matière internationale : la Cour de cassation fait volte-face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge judiciaire et le contrôle de la réciprocité dans l'application des traités internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33, pp.2322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'effet en France des résolutions des Nations Unies sur la souveraineté d'un Etat et l'immunité d'exécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 01, pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02238299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'identification de la partie étatique destinataire d'une assignation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 03, pp.565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02238123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incompétence de la juridiction administrative pour connaître de la situation juridique des agents non titulaires recrutés à l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 03, pp.409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...1737 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02238059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3234,1409 +3303,1409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los retos medioambientales en las recientes sentencias arbitrales con Estados de America Latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Coloquio Dominico-Frances sobre Arbitraje Internacional : “Arbitraje Internacional en materia de contratos con el Estado”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Santo-Domingo, República Dominicana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions générales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel : Convergence ou divergence ? L’arbitrage à l’épreuve de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité Français de l'Arbitrage (CFA), Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’examen de la compétence de l’arbitre par le juge français de l’annulation en matière d’arbitrage d’investissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diner conjoint du CFA et CFA40 : Le contrôle de la compétence de l’arbitre par le juge de l’annulation en matière d’arbitrage d’investissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité Français de l'Arbitrage; CFA40, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction between the merits of the case and ratione temporis issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris Arbitration Week 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunités d’exécution et droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité d’exécution des États</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche Droit Dauphine (CR2D); Université Paris Dauphine - PSL, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discutant : Les outils d’une meilleure prévisibilité dans le contrôle de conventionnalité de la loi nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contrôle de conventionnalité : questions d'actualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lanceurs d’alerte : perspectives européennes et internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle protection demain pour les lanceurs d’alerte ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice prédictive et office du juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La justice prédictive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impérativité internationale d’origine étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’impérativité en droit international des affaires : questions d’actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’actualité de l’arbitrage international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 50 ans du CREDIMI "Sources du droit,commerce international, éthique et marchés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement de l'investisseur et son encadrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection des investissements étrangers : vers une réaffirmation de l’Etat ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arbitrage d’investissement : nouvelles règles et nouveaux défis pour les entreprises internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème édition des Rencontres de l’arbitrage et du contentieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Dijon, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The future of investment arbitration in the EU after the Achmea Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3èmes Rencontres de l’arbitrage et du contentieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">3èmes Rencontres de l’arbitrage et du contentieux</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les particularités du recours contre les sentences arbitrales impliquant une autorité administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Au secours, un État dans mon arbitrage ! »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CETA, les règlements d’arbitrage et les lois étatiques : Quelles articulations ? Quelles procédures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chapitre 8 du CETA : quelles innovations sur le droit des investissements ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage d’investissement et Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences trimestrielles du comité français de l’arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aides d’État et droit des investissements internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Difficultés et actualités en matière d’aides d’Etat"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arbitrage des personnes publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde "L'arbitrage des personnes publiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux arbitral induit par les crises bancaires et financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régulation et règlement des conflits en matière bancaireet financière à l’épreuve de la crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.299-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problèmes actuels de l’arbitrage d’investissement : Perspectives française et européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées franco sud-américaines de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4646,236 +4715,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opposabilité de la sentence arbitrale aux tiers. Approche critique du droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur du Professeur Pierre Mayer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.481-518, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel avenir pour la théorie générale des conflits de lois ? Droit européen, droit conventionnel, droit commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Commercial Arbitration. Standard Clauses and Forms. Commentary.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-1849464895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4885,118 +4954,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Eau en droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Coulée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedone, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5143,51 +5212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433406v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Laazouzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coleman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M L&#233;vesque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgenia Pastushenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mauri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yura Song" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Cock" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Meeusen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-03046-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Perreau-Saussine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189401v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laazouzi Malik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082301v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082308v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05437289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05437303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05434096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05434081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05481493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Coul&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433406v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433533v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Laazouzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coleman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M L&#233;vesque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgenia Pastushenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mauri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yura Song" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Cock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Meeusen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-03046-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433415v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05433432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Perreau-Saussine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laazouzi Malik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082450v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082301v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295499v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210900v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05437289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05437303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05434096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05434081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05481493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293248v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289963v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Coul&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>