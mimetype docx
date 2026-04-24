--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1008,55 +1008,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Intelligent Technology for Future Transportation (ITFT 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Intelligent Technology for Future Transportation (ITFT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, London, United Kingdom. pp.25-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1396,51 +1396,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et résolution de problèmes d'optimisation avec un objectif linéaire évidentiel</w:t>
+                <w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
@@ -1458,97 +1458,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32èmes Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bourges, France. pp.181-188</w:t>
+              <w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435869v1</w:t>
+                <w:t xml:space="preserve">hal-04437541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels</w:t>
+                <w:t xml:space="preserve">Modélisation et résolution de problèmes d'optimisation avec un objectif linéaire évidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
@@ -1566,73 +1566,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">32èmes Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bourges, France. pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437541v1</w:t>
+                <w:t xml:space="preserve">hal-04435869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche locale itérée pour le problème de tournées de techniciens</w:t>
               </w:r>
@@ -2049,243 +2049,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of specificity-based approximations to other belief function relations</w:t>
+                <w:t xml:space="preserve">The vehicle routing problem with time windows and evidential service and travel times: A recourse model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tekwa Tedjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefèvre</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Belief Functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.224-233</w:t>
+              <w:t xml:space="preserve">16th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.381-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520319v1</w:t>
+                <w:t xml:space="preserve">hal-03521749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vehicle routing problem with time windows and evidential service and travel times: A recourse model.</w:t>
+                <w:t xml:space="preserve">An extension of specificity-based approximations to other belief function relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tekwa Tedjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefevre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.381-395</w:t>
+              <w:t xml:space="preserve">6th International Conference on Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.224-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521749v1</w:t>
+                <w:t xml:space="preserve">hal-03520319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de programmation par recours pour le VRPTW avec temps de service et de trajet évidentiels</w:t>
               </w:r>
@@ -2697,260 +2697,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective modelling to sustainable vehicle routing problem in home health care services: goal programming approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle Swarm Optimization for the Location Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laila En-Nahli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hamid Allaoui</w:t>
+                <w:t xml:space="preserve">L. Devendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Nouaouri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Green Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th International Conference on Metaheuristics and Nature Inspired Computing META’16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393018v1</w:t>
+                <w:t xml:space="preserve">hal-03172568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Swarm Optimization for the Location Routing Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-objective modelling to sustainable vehicle routing problem in home health care services: goal programming approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila En-Nahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Devendeville</w:t>
+                <w:t xml:space="preserve">Issam Nouaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lucet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Metaheuristics and Nature Inspired Computing META’16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Green Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172568v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Méthode Hybride pour le Problème de Tournées de Véhicules avec Contraintes de Temps</w:t>
               </w:r>
@@ -3617,140 +3617,211 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[HDR] Advanced Combinatorial Optimization for Real-World Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Computer Science [cs]. Université d'Artois, 2025. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05561127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vehicle Routing Problems with Resources Synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Afifi Lafifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Operations Research [math.OC]. Université de Technologie de Compiègne, 2015. English. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sohaib Afifi Lafifi</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01302047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3897,51 +3968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06331-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108987" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hrouga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mjirda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Allaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2023.111161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala-Eddine Yahiaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106385" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864686v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Lerhlaly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lebbar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ouazar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ces.2016.512326" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Cuong Dang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-015-0878-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillermo Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nesrine Guibadj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonlupt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_21" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437541v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46775-2_13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_14" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekwa Tedjini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521877v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila En-Nahli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devendeville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_30" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789236v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44973-4_27" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01302047v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi Lafifi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06331-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108987" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hrouga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mjirda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Allaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2023.111161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala-Eddine Yahiaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106385" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864686v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Lerhlaly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lebbar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ouazar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ces.2016.512326" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Cuong Dang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-015-0878-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillermo Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nesrine Guibadj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonlupt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_21" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46775-2_13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_14" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekwa Tedjini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521877v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devendeville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila En-Nahli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_30" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789236v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44973-4_27" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05561127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01302047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi Lafifi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>