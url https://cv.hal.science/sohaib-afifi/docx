--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -217,447 +217,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Problems with Evidential Linear Objective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
+                <w:t xml:space="preserve">Enhanced iterated local search for the technician routing and scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala-Eddine Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pichon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Allaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2023.108987⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.106385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178376v1</w:t>
+                <w:t xml:space="preserve">hal-04196786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A memetic based algorithm for simultaneous preventive maintenance scheduling and spare-parts inventory management for manufacturing systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization Problems with Evidential Linear Objective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamid Allaoui</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2023.111161⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2023.108987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434001v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced iterated local search for the technician routing and scheduling problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A memetic based algorithm for simultaneous preventive maintenance scheduling and spare-parts inventory management for manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Hrouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ala-Eddine Yahiaoui</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Anis Mjirda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Allaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 160, pp.106385. </w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.111161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2023.111161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196786v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint optimization of capacitated lot-sizing with lost sales and non-cyclical preventive maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Hrouga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Engineering: Theory, Applications and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
@@ -680,261 +680,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated inventory location routing problem considering CO2 emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heuristic Solutions for the Vehicle Routing Problem with Time Windows and Synchronized Visits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanaa Lerhlaly</w:t>
+                <w:t xml:space="preserve">Duc-Cuong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lebbar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sohaib Afifi</w:t>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12988/ces.2016.512326⟩</w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3), pp.511-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11590-015-0878-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194395v1</w:t>
+                <w:t xml:space="preserve">hal-01131888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic Solutions for the Vehicle Routing Problem with Time Windows and Synchronized Visits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated inventory location routing problem considering CO2 emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Lerhlaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Ouazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (3), pp.511-525. </w:t>
+              <w:t xml:space="preserve">Contemporary Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.303-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11590-015-0878-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12988/ces.2016.512326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131888v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1171,252 +1171,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Under Severe Uncertainty: a Generalized Minimax Regret Approach for Problems with Linear Objectives</w:t>
+                <w:t xml:space="preserve">Problèmes d'optimisation avec un objectif linéaire évidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Lefèvre</w:t>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Belief Functions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704016v1</w:t>
+                <w:t xml:space="preserve">hal-04437542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes d'optimisation avec un objectif linéaire évidentiel</w:t>
+                <w:t xml:space="preserve">Optimization Under Severe Uncertainty: a Generalized Minimax Regret Approach for Problems with Linear Objectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Lefevre</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Belfast, United Kingdom. pp.197-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-67977-3_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437542v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels</w:t>
               </w:r>
@@ -1428,51 +1428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1536,51 +1536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1618,77 +1618,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche locale itérée pour le problème de tournées de techniciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala-Eddine Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Allaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ROADEF, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1739,51 +1739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1856,51 +1856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1964,51 +1964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2094,51 +2094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.381-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2310,51 +2310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France. pp.225-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2418,51 +2418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Sète, France. pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2526,51 +2526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2634,51 +2634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Alès, France. pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2742,51 +2742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Devendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Metaheuristics and Nature Inspired Computing META’16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2837,51 +2837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila En-Nahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nouaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2949,51 +2949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Méthode Hybride pour le Problème de Tournées de Véhicules avec Contraintes de Temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2016, 17ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3031,51 +3031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primal Heuristics for the Vehicle Routing Problem with Synchronized Visits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling : Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3113,64 +3113,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Heuristique pour un Problème de Tournées de Véhicules avec Fenêtres de Temps et des Visites Synchronisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Cuong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2015, 16ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3221,51 +3221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Nesrine Guibadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming - 11th International Conference, CPAIOR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cork, Ireland. pp.422-437, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3312,64 +3312,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de recuit simulé pour le problème de tournées de véhicules avec fenêtres de temps et contraintes de synchronisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Cuong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2013, 14ième congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3407,64 +3407,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulated Annealing Algorithm for the Vehicle Routing Problem with Time Windows and Synchronization Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Cuong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference, Learning and Intelligent Optimization (LION 7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Catania, Italy. pp.259-265, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3530,77 +3530,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterated Local Search for the Technician Routing and Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala-Eddine Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Allaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Operations Research (OR 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3968,51 +3968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06331-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108987" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hrouga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mjirda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Allaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2023.111161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala-Eddine Yahiaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106385" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864686v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Lerhlaly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lebbar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ouazar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ces.2016.512326" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Cuong Dang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-015-0878-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillermo Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nesrine Guibadj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonlupt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_21" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46775-2_13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_14" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekwa Tedjini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521877v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devendeville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila En-Nahli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_30" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789236v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44973-4_27" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05561127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01302047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi Lafifi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06331-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala-Eddine Yahiaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Allaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106385" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108987" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hrouga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mjirda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2023.111161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864686v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayao Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131888v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Cuong Dang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-015-0878-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Lerhlaly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lebbar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ouazar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12988/ces.2016.512326" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillermo Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nesrine Guibadj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonlupt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_21" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46775-2_13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_14" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekwa Tedjini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521877v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devendeville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila En-Nahli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07046-9_30" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789236v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44973-4_27" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05561127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01302047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi Lafifi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>