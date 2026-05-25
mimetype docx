--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -855,291 +855,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of action of sprG1-encoded type I toxins in Staphylococcus aureus: from membrane alterations to mesosome-like structures formation and bacterial lysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fermon</w:t>
+                <w:t xml:space="preserve">Shedding light on the formation and stability of mesostructures in ternary "Ouzo" mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Iglicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Burel</w:t>
+                <w:t xml:space="preserve">Mouktar Nour Mahamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Ostyn</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1275849⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 633, pp.72-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266557v1</w:t>
+                <w:t xml:space="preserve">hal-03886976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light on the formation and stability of mesostructures in ternary "Ouzo" mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Goubault</w:t>
+                <w:t xml:space="preserve">Mechanism of action of sprG1-encoded type I toxins in Staphylococcus aureus: from membrane alterations to mesosome-like structures formation and bacterial lysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Ostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouktar Nour Mahamoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soizic Chevance</w:t>
+                <w:t xml:space="preserve">Stéphane Dréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 633, pp.72-81. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1275849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.11.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1275849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886976v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiosensitizing Fe-Au nanocapsules (hybridosomes®) increase survival of GL261 brain tumor-bearing mice treated by radiotherapy</w:t>
               </w:r>
@@ -1285,51 +1285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pégah Jalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin-Christoph Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,533 +1789,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons can trigger a hepatocyte release of cytotoxic extracellular vesicles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physicochemical properties, antioxidant activity and in vitro gastrointestinal digestion of purified proteins from black cumin seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Chevanne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+                <w:t xml:space="preserve">Ines Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Zarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Cheikh-Rouhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0618-8278(19)31622-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.454-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.12.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149788v1</w:t>
+                <w:t xml:space="preserve">hal-02019487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum in liver cells - the element species matters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the use of 13C-13C NOESY in bioinorganic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Turano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17435390.2019.1593542⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 192, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2018.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02089787v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties, antioxidant activity and in vitro gastrointestinal digestion of purified proteins from black cumin seeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zied Zarai</w:t>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons can trigger a hepatocyte release of cytotoxic extracellular vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nettie van Meteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Chevanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamadi Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.12.198⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (1), pp.E811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0618-8278(19)31622-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019487v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the use of 13C-13C NOESY in bioinorganic chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aluminum in liver cells - the element species matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Sieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ghini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soizic Chevance</w:t>
+                <w:t xml:space="preserve">Anna Lena Ellermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Turano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Birgitta Maria Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pégah Jalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 192, pp.25-32. </w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2018.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17435390.2019.1593542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043063v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02089787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B1.12 a novel peptide interacting with the extracellular loop of the EBV oncoprotein LMP1</w:t>
               </w:r>
@@ -2461,51 +2461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nettie van Meteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Chevanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2595,51 +2595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Venus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Sieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Böhmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3105,77 +3105,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and molecular impact of aluminum-containing nanomaterials on human intestinal caco-2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Sieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Braeuning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Maria Kunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3412,51 +3412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Sciortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bérengère Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3631,563 +3631,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Al-, Ti- and Zn-containing nanomaterials on cell lines in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Sieg</w:t>
+                <w:t xml:space="preserve">Inside Cover: Simple Engineering of Polymer-Nanoparticle Hybrid Nanocapsules (ChemNanoMat 8/2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Sciortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lehmann</w:t>
+                <w:t xml:space="preserve">Gérald Casterou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kaestner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Krause</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Eliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bérengère Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Burel</w:t>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 258, pp.S272--S272. </w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (8), pp.759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.06.1954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201600215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559217v1</w:t>
+                <w:t xml:space="preserve">hal-01475822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic Gold(I) Complexes with Ethynyl-Helicene and Bis-Phosphole Ligands: Understanding the Role of Aurophilic Interactions in their Chiroptical Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Simple Engineering of Polymer-Nanoparticle Hybrid Nanocapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Casterou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Eliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bérengère Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201600126⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (8), pp.796-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201600155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292929v1</w:t>
+                <w:t xml:space="preserve">hal-01395464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Cover: Simple Engineering of Polymer-Nanoparticle Hybrid Nanocapsules (ChemNanoMat 8/2016)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+                <w:t xml:space="preserve">Bimetallic Gold(I) Complexes with Ethynyl-Helicene and Bis-Phosphole Ligands: Understanding the Role of Aurophilic Interactions in their Chiroptical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El sayed moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuoyong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Srebro-Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.201600215⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (17), pp.6075-6086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201600126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475822v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Engineering of Polymer-Nanoparticle Hybrid Nanocapsules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bérengère Troadec</w:t>
+                <w:t xml:space="preserve">Effects of Al-, Ti- and Zn-containing nanomaterials on cell lines in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+                <w:t xml:space="preserve">C. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kaestner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (8), pp.796-799. </w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 258, pp.S272--S272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.201600155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.06.1954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395464v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazo ester insertion in N-H bonds of amino acid derivatives and insulin catalyzed by water-soluble iron and ruthenium porphyrin complexes (FeTSPPCl) as application of carbenoid transfer in aqueous media</w:t>
               </w:r>
@@ -4694,501 +4694,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric oxidation of sulfides by hydrogen peroxide catalyzed by chiral manganese porphyrins in water/methanol solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Versatility of non-native forms of human cytochrome c: pH and micellar concentration dependence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Jalkh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Le Maux</w:t>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2012.12.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.27-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00775-012-0946-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870853v1</w:t>
+                <w:t xml:space="preserve">inserm-00814730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-catalyzed asymmetric sulfoxidation, epoxidation and hydroxylation by hydrogen peroxide</w:t>
+                <w:t xml:space="preserve">Asymmetric oxidation of sulfides by hydrogen peroxide catalyzed by chiral manganese porphyrins in water/methanol solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Jalkh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Kobeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 370, pp.75-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2012.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2013.05.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00865625v1</w:t>
+                <w:t xml:space="preserve">hal-00870853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatility of non-native forms of human cytochrome c: pH and micellar concentration dependence.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
+                <w:t xml:space="preserve">Metal-catalyzed asymmetric sulfoxidation, epoxidation and hydroxylation by hydrogen peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 257 (21-22), pp.3030-3050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2013.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00775-012-0946-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00814730v1</w:t>
+                <w:t xml:space="preserve">hal-00865625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatility of human cytochrome c non-native forms: possible implications in apoptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5207,286 +5207,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of heme in hemoproteins: proton NMR study of myoglobin reconstituted with iron 3-ethyl-2-methylporphyrin.</w:t>
+                <w:t xml:space="preserve">The anti-apoptotic Bcl-x(L) protein, a new piece in the puzzle of cytochrome c interactome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Juillard</w:t>
+                <w:t xml:space="preserve">Ivano Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Simonneaux</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca del Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Lalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Turano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2011.04.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.e18329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599420v1</w:t>
+                <w:t xml:space="preserve">hal-00869886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anti-apoptotic Bcl-x(L) protein, a new piece in the puzzle of cytochrome c interactome.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivano Bertini</w:t>
+                <w:t xml:space="preserve">Dynamics of heme in hemoproteins: proton NMR study of myoglobin reconstituted with iron 3-ethyl-2-methylporphyrin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paola Turano</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1814 (9), pp.1188-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2011.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00869886v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct electron transfer of hemoglobin and myoglobin at the bare glassy carbon electrode in an aqueous BMI.BF4 ionic-liquid mixture.</w:t>
               </w:r>
@@ -6184,51 +6184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biophysics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (8), pp.933-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6313,51 +6313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 90, pp.L55-L57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6683,90 +6683,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytochrome c and SDS: a molten globule protein with altered axial ligation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivano Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Turano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul R Vasos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6860,51 +6860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. de Certaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 42 (51), pp.15342-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7121,51 +7121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7216,64 +7216,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytochrome c et apoptose: approche structurale des interactions développées par le Cytochrome c.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Turano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7363,51 +7363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès du GERM.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Alénya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7484,51 +7484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier RMN &amp; Matière Molle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7605,51 +7605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance-Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Réunion Peptides et Protéines du GFPP (Groupe Français des Peptides et des Protéines)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7713,51 +7713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM French-Benelux Meeting on Magnetic Resonance, Blankenberge (Belgique), 19-22 Mars 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Blankenberge, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7776,135 +7776,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Hème et Hémoprotéines avec des SUVs : détection par RMN</w:t>
+                <w:t xml:space="preserve">Interaction de porphyrines et dérivés porphyriniques avec des SUVs : détection et visibilité en RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème réunion du Groupe Français des Peptides et Protéines (GFPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">2ème Rencontres Biologie-Physique du Grand Ouest, Roscoff, 30 Juin-1 Juil. 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104217v1</w:t>
+                <w:t xml:space="preserve">hal-00104526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton NMR Detection of Porphyrin Derivatives and Cytochrome c in Small Unilamellar Vesicles</w:t>
               </w:r>
@@ -7929,51 +7929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Society of Cell Biology : Lipid Functions in Membrane Dynamics, Paris, 7-8 Novembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7992,135 +7992,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction de porphyrines et dérivés porphyriniques avec des SUVs : détection et visibilité en RMN</w:t>
+                <w:t xml:space="preserve">Interactions Hème et Hémoprotéines avec des SUVs : détection par RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Rencontres Biologie-Physique du Grand Ouest, Roscoff, 30 Juin-1 Juil. 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Roscoff, France</w:t>
+              <w:t xml:space="preserve">14ème réunion du Groupe Français des Peptides et Protéines (GFPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104526v1</w:t>
+                <w:t xml:space="preserve">hal-00104217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RMN du proton et vésicules lipidiques: quelles limites ?</w:t>
               </w:r>
@@ -8145,51 +8145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du club Métalloprotéines et Modèles, Carry le Rouet, 2-4 Oct. 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8253,51 +8253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAB &amp; EBSA International Biophysics Congress, 27 Aout-1 Sept. 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8382,51 +8382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEIMM XI, 21-24 Septembre 2004, Dinard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8464,51 +8464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de transfert d'électron dans les hémoprotéines: l'approche RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9029,51 +9029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBC89C23"/>
+    <w:nsid w:val="8F62EA5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9260,51 +9260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/soizic-chevance" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9699-5943" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083597751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-4249-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05420585v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebreton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jauneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brezulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.11.361" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Alejandra Monta&#241;o Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Montserrat Bravo-Lozano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosselgong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.140351" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05455426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pignol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.5c00255" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fermon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noella Germain-Amiot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oriol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Rouillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Iglicki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123645" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04266557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ostyn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dr&#233;ano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1275849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouktar Nour Mahamoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.11.060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03514563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine &#201;liat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2021.102499" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04249268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gah Jalili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin-Christoph Krause" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105257" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282820v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Swain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F P Mcvey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.104" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nettie van Meteren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gobart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.08.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02635134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bostoen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.05.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0618-8278(19)31622-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02089787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Sieg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lena Ellermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Maria Kunz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2019.1593542" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Trigui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Zarai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Cheikh-Rouhou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.12.198" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043063v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2018.12.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ammous-Boukhris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Mosbah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ayadi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Sahli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39732-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfz157" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02112563v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Venus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B&#246;hmert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Kunz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201800540" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Latour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113171" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07402J" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01787430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krause" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sieg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K&#228;stner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichardt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra00205c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braeuning" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Daher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#228;stner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2018.1504999" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaulthier Rydzek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Hill" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07506e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617055v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jakobczyk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.075" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thivolle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00705a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559217v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lehmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaestner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.06.1954" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01292929v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El&#8197;sayed&#8197;moussa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoyong Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600126" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475822v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Casterou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Eliat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201600215" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201600155" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174902v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan F. Srour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Maux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carri&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Yondre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2015.06.028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mazari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400300" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJLRQD2X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114611v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonneaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym6020210" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870857v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxia Zheng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sortais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC45349A" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870853v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jalkh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Kobeissi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.12.016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX51PTJL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2013.05.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0946-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3VZSTPQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875534v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2011.04.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8598RS6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869886v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Bertini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca del Conte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lalli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Turano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018329" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615236v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000779" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.05.026" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0KX6C12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Oger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecorgne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sala" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nardese" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901561u" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869731v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.04.080" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH5FJKWK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422061v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Dudasova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.07.079" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190543v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0186-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FR25Q430-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022555v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.081521" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941958v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Busnel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanrong Bi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Dali" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cheguillaume" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo051585o" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HRTX5ZWF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112817v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourion-Arsiquaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Montillet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi050322l" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-30H3WZ0J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941951v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Vasos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941947v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Rumeur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. de Certaines" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simonneaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035044+" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790804v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457648v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457803v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457043v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance-Paugam" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105077v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105045v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104526v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105040v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098223v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0503-y" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRQRKS96-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105098v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105095v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873109v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873101v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797293v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rochedy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/soizic-chevance" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9699-5943" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083597751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-4249-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05420585v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebreton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jauneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brezulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.11.361" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Alejandra Monta&#241;o Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Montserrat Bravo-Lozano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosselgong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.140351" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05455426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pignol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.5c00255" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fermon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noella Germain-Amiot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oriol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Rouillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Augagneur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Iglicki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123645" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouktar Nour Mahamoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.11.060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04266557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ostyn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dr&#233;ano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1275849" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03514563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine &#201;liat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2021.102499" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04249268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gah Jalili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin-Christoph Krause" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105257" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282820v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Swain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F P Mcvey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.104" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nettie van Meteren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gobart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.08.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02635134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Sciortino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bostoen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.05.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Trigui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Zarai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Cheikh-Rouhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.12.198" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043063v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2018.12.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0618-8278(19)31622-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02089787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Sieg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lena Ellermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Maria Kunz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2019.1593542" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ammous-Boukhris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Mosbah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ayadi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Sahli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39732-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfz157" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02112563v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Venus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B&#246;hmert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Kunz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201800540" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02302334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Goff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Latour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113171" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07402J" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01787430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krause" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sieg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K&#228;stner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichardt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra00205c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braeuning" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Daher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#228;stner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2018.1504999" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaulthier Rydzek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Hill" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07506e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617055v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jakobczyk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.075" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thivolle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00705a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475822v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Casterou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Eliat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201600215" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201600155" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01292929v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El&#8197;sayed&#8197;moussa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoyong Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600126" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559217v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lehmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaestner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.06.1954" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174902v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan F. Srour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Maux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carri&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Yondre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2015.06.028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mazari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201400300" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJLRQD2X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114611v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonneaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym6020210" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870857v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxia Zheng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sortais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC45349A" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814730v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0946-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3VZSTPQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jalkh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Kobeissi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.12.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX51PTJL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865625v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2013.05.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875534v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869886v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Bertini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca del Conte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lalli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Turano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018329" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599420v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2011.04.016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8598RS6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615236v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000779" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.05.026" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0KX6C12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Oger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecorgne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sala" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nardese" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901561u" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869731v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.04.080" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH5FJKWK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422061v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Dudasova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.07.079" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190543v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0186-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FR25Q430-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022555v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.081521" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941958v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Busnel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanrong Bi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Dali" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cheguillaume" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo051585o" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HRTX5ZWF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112817v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourion-Arsiquaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Montillet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi050322l" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-30H3WZ0J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941951v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Vasos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941947v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Rumeur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. de Certaines" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simonneaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035044+" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790804v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457648v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457803v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457043v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance-Paugam" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105077v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104526v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105045v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104217v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105040v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098223v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0503-y" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QRQRKS96-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105098v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105095v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873109v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873101v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797293v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rochedy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Leroyer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>