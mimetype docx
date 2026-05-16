--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -199,563 +199,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microalgues, sentinelles de l’état écologique des plans d’eau : les étapes clés de l’élaboration et du transfert d’un indicateur biologique</w:t>
+                <w:t xml:space="preserve">Effects of Pesticide Mixtures and Environmental Factors on Benthic Diatom Communities: A Microcosm Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarah Descloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+                <w:t xml:space="preserve">Christoph Schür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 51, 6 p. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2026.51.9565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c14415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549448v1</w:t>
+                <w:t xml:space="preserve">hal-05598524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Pesticide Mixtures and Environmental Factors on Benthic Diatom Communities: A Microcosm Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les microalgues, sentinelles de l’état écologique des plans d’eau : les étapes clés de l’élaboration et du transfert d’un indicateur biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Descloux</w:t>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Tlili</w:t>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Kroll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Schür</w:t>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 51, 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c14415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2026.51.9565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598524v1</w:t>
+                <w:t xml:space="preserve">hal-05549448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the identification of pesticide transformation products and assessing their ecotoxicity for aquatic organisms</w:t>
+                <w:t xml:space="preserve">Flow velocity disturbance history modulates the ability of biofilms to accumulate pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Margoum</w:t>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+                <w:t xml:space="preserve">Yoann Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Malaury Luzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Coquery</w:t>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 105, pp.33-46. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 102 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol105-art04-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiag021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519115v1</w:t>
+                <w:t xml:space="preserve">hal-05572014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow velocity disturbance history modulates the ability of biofilms to accumulate pesticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Improving the identification of pesticide transformation products and assessing their ecotoxicity for aquatic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaury Luzet</w:t>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 102 (3), </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 105, pp.33-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiag021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol105-art04-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572014v1</w:t>
+                <w:t xml:space="preserve">hal-05519115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of periphyton and macroinvertebrates to assess pesticide contamination in agricultural streams</w:t>
               </w:r>
@@ -780,51 +780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Mainville-Gamache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -927,51 +927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
@@ -1048,51 +1048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1156,90 +1156,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific differences in the response of autotrophic microorganisms to atrazine and S-metolachlor exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Malbezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 289, pp.117616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1411,103 +1411,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux identifier les produits de transformation des pesticides et évaluer leur écotoxicité pour les organismes aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Margoum</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 105, pp.36-49. </w:t>
@@ -1539,382 +1539,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved assessment of the impacts of plant protection products on certain soil ecosystem services requires better consideration of terrestrial microalgae and cyanobacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+                <w:t xml:space="preserve">From traditional taxonomy to the inclusion of web applications to improve diatom-based ecosystem's health assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+                <w:t xml:space="preserve">Valérie Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31198-w⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2024.2446810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312007v1</w:t>
+                <w:t xml:space="preserve">hal-05177808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved assessment of the impacts of plant protection products on certain soil ecosystem services requires better consideration of terrestrial microalgae and cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2786-2793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31198-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04083391v1</w:t>
+                <w:t xml:space="preserve">hal-04312007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From traditional taxonomy to the inclusion of web applications to improve diatom-based ecosystem's health assessment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 172 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2024.2446810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177808v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of urban pollution on freshwater biofilms: Oxidative stress, photosynthesis and lipid responses</w:t>
               </w:r>
@@ -1952,51 +1952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 472, pp.134523. </w:t>
@@ -2047,51 +2047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of atrazine and S-metolachlor on stream periphyton taxonomic and fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Malbezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2151,90 +2151,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a collaborative web platform documenting the diversity and extent of diatom deformities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iane Vallanzasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 171 (1), pp.50-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2294,51 +2294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhe-Poutingon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2428,51 +2428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,51 +2562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,77 +2683,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Tiered Approach To Highlight the Link between Large-Scale Integrated Pesticide Concentrations from Polar Organic Chemical Integrative Samplers and Watershed Land Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2804,90 +2804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed light photoperiod and biocide pollution affect lipid profiles of periphyton communities in freshwater ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2938,64 +2938,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty years of research in ecosystem functions in aquatic microbial ecotoxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (9), pp.1867-1888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3042,90 +3042,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation of pesticides by stream biofilms is influenced by hydrological histories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Bertrans-Tubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (9), pp.1-16. </w:t>
@@ -3176,90 +3176,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new diatom-based multimetric index to assess lake ecological status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 195, pp.1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3293,90 +3293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular species composition of polar lipids from two microalgae Nitzschia palea and Scenedesmus costatus using HPLC-ESI-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, pp.e27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3557,51 +3557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability and tolerance to nickel of periphytic biofilm harvested in summer and winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laderriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,51 +3700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kim Tiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Devier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3821,51 +3821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laderriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3964,51 +3964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Georgios Karpouzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4111,51 +4111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29, pp.29221-29225. </w:t>
@@ -4193,90 +4193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics insight into the influence of environmental factors in responses of freshwater biofilms to the model herbicide diuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4455,308 +4455,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorium Exposure Drives Fatty Acid and Metal Transfer from Biofilms to the Grazer Lymnaea sp.</w:t>
+                <w:t xml:space="preserve">Effects of an hypersaline effluent from an abandoned potash mine on freshwater biofilm and diatom communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Doose</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lidia Vendrell-Puigmitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Llenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Proia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ponsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.5067⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, pp.105707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2020.105707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290127v1</w:t>
+                <w:t xml:space="preserve">hal-03136534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an hypersaline effluent from an abandoned potash mine on freshwater biofilm and diatom communities</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thorium Exposure Drives Fatty Acid and Metal Transfer from Biofilms to the Grazer Lymnaea sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Espinosa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 230, pp.105707. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (8), pp.2220-2228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2020.105707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.5067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136534v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved organic matter modulates the impact of herbicides on a freshwater alga: A laboratory study of a three-way interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coquillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,51 +4980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatoms on the hair of Holy Mary-Magdalene relics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Straub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5097,64 +5097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of thorium on bacterial, microalgal and micromeiofaunal community structures in a periphytic biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Malbezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,77 +5253,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Directive cadre européenne sur l’eau Bilan de vingt années de recherche pour la reconquête de la qualité des masses d’eau, 37, pp.92-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5357,103 +5357,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Effects of an hypersaline effluent from an abandoned potash mine on freshwater biofilm and diatom communities” [Aquat. Toxicol. 230 (2020) 105707]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Vendrell-Puigmitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Llenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Proia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidia Vendrell-Puigmitja</w:t>
+                <w:t xml:space="preserve">Sergio Ponsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 231, pp.105724. </w:t>
@@ -5485,295 +5485,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic and Abiotic Factors Influencing Arsenic Biogeochemistry and Toxicity in Fluvial Ecosystems: A Review</w:t>
+                <w:t xml:space="preserve">Response of phytoplankton traits to environmental variables in French lakes: New perspectives for bioindication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Barral-Fraga</w:t>
+                <w:t xml:space="preserve">J. Derot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Teresa Barral</w:t>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keeley Macneill</w:t>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Martiñá-Prieto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (7), pp.2331. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.105659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17072331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734161v1</w:t>
+                <w:t xml:space="preserve">hal-02609818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of phytoplankton traits to environmental variables in French lakes: New perspectives for bioindication</w:t>
+                <w:t xml:space="preserve">Biotic and Abiotic Factors Influencing Arsenic Biogeochemistry and Toxicity in Fluvial Ecosystems: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Derot</w:t>
+                <w:t xml:space="preserve">Laura Barral-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">María Teresa Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Teichert</w:t>
+                <w:t xml:space="preserve">Keeley Macneill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diego Martiñá-Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 108, pp.105659. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (7), pp.2331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17072331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609818v1</w:t>
+                <w:t xml:space="preserve">hal-02734161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-meiofauna morphofunctional traits linked to trophic activity</w:t>
               </w:r>
@@ -5811,51 +5811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 847 (12), pp.2725-2736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5883,230 +5883,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light and temperature inﬂuence on diuron bioaccumulation and toxicity in bioﬁlms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les diatomées au service du diagnostic de la qualité des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eaux et rivières de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192, pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610164v1</w:t>
+                <w:t xml:space="preserve">hal-03136548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diatomées au service du diagnostic de la qualité des eaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Light and temperature inﬂuence on diuron bioaccumulation and toxicity in bioﬁlms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eaux et rivières de Bretagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-020-02166-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03136548v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastidic Δ6 Fatty-Acid Desaturases with Distinctive Substrate Specificity Regulate the Pool of C18-PUFAs in the Ancestral Picoalga Ostreococcus tauri</w:t>
               </w:r>
@@ -6144,51 +6144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattiwong Pankansem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 184 (1), pp.82-96. </w:t>
@@ -6252,51 +6252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 734, pp.139484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6343,51 +6343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective grazing behaviour of chironomids on microalgae under pesticide pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6490,51 +6490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.K. Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6745,51 +6745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Diatom Assemblages in Close Proximity to Mining Activities in Nunavik, Northern Quebec (Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Laderriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6875,51 +6875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness of teratological morphotypes and heritability of deformities in the diatom Gomphonema gracile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coquillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 106, pp.105442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7139,51 +7139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invertebrate Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 138 (4), pp.e12272-. </w:t>
@@ -7234,77 +7234,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolome response to anthropogenic contamination on microalgae: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7332,732 +7332,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Zirconium on Freshwater Periphytic Microorganisms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A glyphosate-based herbicide induces sub-lethal eﬀects in early life stages and liver cell line of rainbow trout, Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Weeks Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/environments6100111⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216, pp.105291-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399538v1</w:t>
+                <w:t xml:space="preserve">hal-02609717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glyphosate-based herbicide induces sub-lethal eﬀects in early life stages and liver cell line of rainbow trout, Oncorhynchus mykiss</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Zirconium on Freshwater Periphytic Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 216, pp.105291-. </w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (10), pp.111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/environments6100111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609717v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the severity of diatom deformities using geometric morphometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer Aided facial reconstruction of Mary-Magdalene relics following hair and skull analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cerisier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Froesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Augias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1474800⟩</w:t>
+              <w:t xml:space="preserve">Clinical Medicine Insights: Ear, Nose and Throat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1179550618821933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609292v1</w:t>
+                <w:t xml:space="preserve">hal-02263987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow conditions inﬂuence diuron toxicokinetics and toxicodynamics in freshwater bioﬁlms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessing the severity of diatom deformities using geometric morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (1), pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1474800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02609715v1</w:t>
+                <w:t xml:space="preserve">hal-02609292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Aided facial reconstruction of Mary-Magdalene relics following hair and skull analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Morin</w:t>
+                <w:t xml:space="preserve">Flow conditions inﬂuence diuron toxicokinetics and toxicodynamics in freshwater bioﬁlms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Benmoussa</w:t>
+                <w:t xml:space="preserve">O. Hourtané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Augias</w:t>
+                <w:t xml:space="preserve">B. Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Medicine Insights: Ear, Nose and Throat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 652, pp.1242-1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1179550618821933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263987v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diuron sorption isotherms in freshwater bioﬁlms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 651, pp.1219-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8085,265 +8085,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental warming differentially influences the vulnerability of phototrophic and heterotrophic periphytic communities to copper toxicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+                <w:t xml:space="preserve">A Time-Dose Response Model to Assess Diuron-Induced Photosynthesis Inhibition in Freshwater Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Lambert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Foulquier</w:t>
+                <w:t xml:space="preserve">B. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Coquery</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01424⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2018.00131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927765v1</w:t>
+                <w:t xml:space="preserve">hal-02263960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time-Dose Response Model to Assess Diuron-Induced Photosynthesis Inhibition in Freshwater Biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental warming differentially influences the vulnerability of phototrophic and heterotrophic periphytic communities to copper toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Chaumet</w:t>
+                <w:t xml:space="preserve">A. Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.131. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1424-1438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2018.00131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263960v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of natural dissolved organic matter on herbicide toxicity to marine microalgae is species-dependent</w:t>
               </w:r>
@@ -8476,51 +8476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater Diatoms as Indicators of Combined Long-Term Mining and Urban Stressors in Junction Creek (Ontario, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Laderriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8606,51 +8606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.K. Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8753,51 +8753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martiña Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guasch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8844,103 +8844,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in copper toxicity towards diatom communities with experimental warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Planes Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 334, pp.223-232. </w:t>
@@ -9004,64 +9004,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9138,51 +9138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul B. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kim Tiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9259,51 +9259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periphytic diatom communities in tributaries around Lake Ichkeul, northern Tunisia: a preliminary assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ouchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ben Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9402,51 +9402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 163 (2), pp.83-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9480,103 +9480,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature modulates phototrophic periphyton response to chronic copper exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 208, pp.821-829. </w:t>
@@ -9608,364 +9608,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of grazing on triclosan toxicity to stream periphyton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Guasch</w:t>
+                <w:t xml:space="preserve">Pollution-induced community tolerance (PICT): towards an ecologically relevant risk assessment of chemicals in aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ricart</w:t>
+                <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lopez Doval</w:t>
+                <w:t xml:space="preserve">Hans Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnineau</w:t>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Proia</w:t>
+                <w:t xml:space="preserve">Fernanda Cassio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Ecological principles in ecotoxicology to assess effects of chemical contaminants in fresh waters, 61 (12), pp.2002-2012. </w:t>
+              <w:t xml:space="preserve">, 2016, 61 (12, SI), pp.2141-2151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869023v1</w:t>
+                <w:t xml:space="preserve">hal-01473127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution-induced community tolerance (PICT): towards an ecologically relevant risk assessment of chemicals in aquatic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Tlili</w:t>
+                <w:t xml:space="preserve">Influence of grazing on triclosan toxicity to stream periphyton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Berard</w:t>
+                <w:t xml:space="preserve">M. Ricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Blanck</w:t>
+                <w:t xml:space="preserve">J. Lopez Doval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Cassio</w:t>
+                <w:t xml:space="preserve">L. Proia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 61 (12, SI), pp.2141-2151. </w:t>
+              <w:t xml:space="preserve">, 2016, Ecological principles in ecotoxicology to assess effects of chemical contaminants in fresh waters, 61 (12), pp.2002-2012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473127v1</w:t>
+                <w:t xml:space="preserve">hal-01869023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in diatom biodiversity and ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 163 (2), pp.69-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9993,347 +9993,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Toxicity Assessment of Pesticide Mixtures: The Use of Polar Passive Sampling Devices Extracts in Microalgae Toxicity Tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term arsenic exposure reduces diatom cell size in biofilm communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barral Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+                <w:t xml:space="preserve">M.D.M. Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fauvelle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Urrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Magellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01388⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.4257-4270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4894-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373355v1</w:t>
+                <w:t xml:space="preserve">hal-02602981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term arsenic exposure reduces diatom cell size in biofilm communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improving Toxicity Assessment of Pesticide Mixtures: The Use of Polar Passive Sampling Devices Extracts in Microalgae Toxicity Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23, pp.4257-4270. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4894-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602981v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and physiological responses of three freshwater diatoms to realistic diuron exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kim Tiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10384,103 +10384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mixtures of dissolved and particulate contaminants on phototrophic biofilms: new insights from a PICT approach combining toxicity tests with passive samplers and model substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (6), pp.4025-4036. </w:t>
@@ -10518,51 +10518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative stressors trigger increased vulnerability of diatom communities to additional disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10652,51 +10652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbicide toxicity on river biofilms assessed by pulse amplitude modulated (PAM) fluorometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kim Tiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10798,103 +10798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophilic interaction liquid chromatography coupled with tandem mass spectrometry for acidic herbicides and metabolites analysis in fresh water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (6), pp.3988-3996. </w:t>
@@ -10971,51 +10971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 158, pp.202-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11043,321 +11043,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the toxicity of pesticide mixtures on river biofilm accounted for solely by the major compounds identified?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Potential toxicity of pesticides in freshwater environments: passive sampling, exposure and impacts on biofilms: the PoToMAC project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22, pp.4009-4024. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3373-y⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (6), pp.3985-3987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3291-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601012v1</w:t>
+                <w:t xml:space="preserve">hal-02601283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential toxicity of pesticides in freshwater environments: passive sampling, exposure and impacts on biofilms: the PoToMAC project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Is the toxicity of pesticide mixtures on river biofilm accounted for solely by the major compounds identified?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (6), pp.3985-3987. </w:t>
+              <w:t xml:space="preserve">, 2015, 22, pp.4009-4024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3291-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3373-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601283v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and mixture effects of pesticides and a degradation product on fluvial biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kim Tiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11434,51 +11434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale method to assess pesticide contamination risks in agricultural watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11590,51 +11590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Acs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Bennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 734, pp.125-141. </w:t>
@@ -11672,90 +11672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom responses to zinc contamination along a Mediterranean river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corcoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guasch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11828,64 +11828,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berta Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Corcoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guasch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11938,346 +11938,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achnanthidium minutissimum (Bacillariophyta) valve deformities as indicators of metal enrichment in diverse widely-distributed freshwater habitats</w:t>
+                <w:t xml:space="preserve">A Multicompartment Approach - Diatoms, Macrophytes, Benthic Macroinvertebrates and Fish - To Assess the Impact of Toxic Industrial Releases on a Small French River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cantonati</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599518v1</w:t>
+                <w:t xml:space="preserve">hal-01062275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicompartment Approach - Diatoms, Macrophytes, Benthic Macroinvertebrates and Fish - To Assess the Impact of Toxic Industrial Releases on a Small French River</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Achnanthidium minutissimum (Bacillariophyta) valve deformities as indicators of metal enrichment in diverse widely-distributed freshwater habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cantonati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Virtanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Z. Wojtal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gabrieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 475, pp.201-2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01062275v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effects of realistic pesticide mixtures on natural biofilm communities with different exposure histories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kim Tiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12367,51 +12367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juscelino Almeida Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12471,51 +12471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of European biomonitoring techniques in China: Are they a useful tool?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pignata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Scharl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12586,630 +12586,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of metals on photosynthesis processes and diatom metrics of biofilm from a metal-contaminated river: A translocation experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Patterns of biofilm formation in two streams from different bioclimatic regions: analysis of microbial community structure and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Leira</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Obst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.01.026⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 695 (1), pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-012-1111-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596980v1</w:t>
+                <w:t xml:space="preserve">hal-02597257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional recovery of microbial biofilms after a decrease in copper exposure: Influence of the presence of pristine communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The effect of metals on photosynthesis processes and diatom metrics of biofilm from a metal-contaminated river: A translocation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Corcoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berta Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marina Coquery</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.620-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.12.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00674582v1</w:t>
+                <w:t xml:space="preserve">hal-02596980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of q-PCR approaches to assess water quality: Effects of cadmium on gene expression of the diatom Eolimna minima</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
+                <w:t xml:space="preserve">Structural and functional recovery of microbial biofilms after a decrease in copper exposure: Influence of the presence of pristine communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Volat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.005⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.118-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688677v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of biofilm formation in two streams from different bioclimatic regions: analysis of microbial community structure and metabolism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of q-PCR approaches to assess water quality: Effects of cadmium on gene expression of the diatom Eolimna minima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">U. Obst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (4), pp.934-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-012-1111-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02597257v1</w:t>
+                <w:t xml:space="preserve">hal-00688677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological assessment of French Atlantic lakes based on phytoplankton, phytobenthos and macrophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cellamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13281,51 +13281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a renewed research agenda in ecotoxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertie Arts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13453,51 +13453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maury Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13573,51 +13573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of freshwater diatom communities: comparing taxonomic and genetic fingerprinting approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13709,1041 +13709,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Polar Organic Chemical Integrative Samplers to assess the effects of chronic pesticide exposure on biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diatom immigration drives biofilm recovery after chronic copper exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pesce</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (5), pp.1570-1580. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (8), pp.1658-1666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-012-0910-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2012.02827.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712609v1</w:t>
+                <w:t xml:space="preserve">hal-00871635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom immigration drives biofilm recovery after chronic copper exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Use of Polar Organic Chemical Integrative Samplers to assess the effects of chronic pesticide exposure on biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57 (8), pp.1658-1666. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (5), pp.1570-1580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2012.02827.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-012-0910-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871635v1</w:t>
+                <w:t xml:space="preserve">hal-00712609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ spatio-temporal changes in pollution-induced community tolerance to zinc in autotrophic and heterotrophic biofilm communities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Short term recovery of periphyton photosynthesis after pulse exposition to the photosystem II inhibitors atrazine and isoproturon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Créach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (8), pp.1823-1839. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (5), pp.731-734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-011-0721-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595324v1</w:t>
+                <w:t xml:space="preserve">hal-02595305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'indice biologique diatomées et la bio-indication des pollutions toxiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In situ spatio-temporal changes in pollution-induced community tolerance to zinc in autotrophic and heterotrophic biofilm communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Corcoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berta Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adour Garonne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (8), pp.1823-1839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-011-0721-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595146v1</w:t>
+                <w:t xml:space="preserve">hal-02595324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance and recovery of river biofilms receiving short pulses of Triclosan and Diuron</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'indice biologique diatomées et la bio-indication des pollutions toxiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergi Sabater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Adour Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 114, pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595139v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term recovery of periphyton photosynthesis after pulse exposition to the photosystem II inhibitors atrazine and isoproturon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Resistance and recovery of river biofilms receiving short pulses of Triclosan and Diuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Proia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peipoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Créach</w:t>
+                <w:t xml:space="preserve">A.M. Romani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Sabater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.03.035⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (17), pp.3129-3137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02595305v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining polar organic chemical integrative sampler (POCIS) with toxicity testing to evaluate pesticide mixture effects on natural phototrophic biofilms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Variations of periphytic diatom sensitivity to the herbicide diuron and relation to species distribution in a contamination gradient: implications for biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roubeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.11.034⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.1768-1774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0EM00783H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649593v1</w:t>
+                <w:t xml:space="preserve">hal-00601815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of periphytic diatom sensitivity to the herbicide diuron and relation to species distribution in a contamination gradient: implications for biomonitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Combining polar organic chemical integrative sampler (POCIS) with toxicity testing to evaluate pesticide mixture effects on natural phototrophic biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159, pp.735-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.11.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0EM00783H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00601815v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroactivity of phototrophic river biofilms and constitutive cultivable bacteria</w:t>
               </w:r>
@@ -14755,51 +14755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14857,291 +14857,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery potential of periphytic communities in a river impacted by a vineyard watershed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comprendre la sensibilité des espèces face à la contamination des milieux : un jeu complexe entre toxicologie, biologie et écologie des espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2009.07.008⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.26-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.1.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455634v1</w:t>
+                <w:t xml:space="preserve">hal-00490421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la sensibilité des espèces face à la contamination des milieux : un jeu complexe entre toxicologie, biologie et écologie des espèces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+                <w:t xml:space="preserve">Recovery potential of periphytic communities in a river impacted by a vineyard watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">B. Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1, pp.26-29. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (2), pp.419-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.1.06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2009.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490421v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus : Exemple de biomarqueurs : le cas du périphyton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15201,64 +15201,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits biologiques et écologiques, intérêt et perspectives pour la bio-indication des pollutions toxiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, pp.46-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15331,51 +15331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Feurtet Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.E. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15438,90 +15438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des espèces et contamination des milieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vincent-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, pp.30-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15555,90 +15555,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a bactericide on the structure and survival of benthic diatom communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Proia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geiszinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15693,51 +15693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental toxicity and bioaccumulation of cadmium in freshwater periphytic diatoms in relation with biofilm maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15826,51 +15826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triclosan persistence through wastewater treatment plants and its potential toxic effects on river biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15878,51 +15878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alberch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damià Barceló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 100 (4), pp.346-353. </w:t>
@@ -15985,51 +15985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biomarqueurs en écotoxicologie : définition, intérêt, limite, usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vincent-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16076,77 +16076,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking diatom community structure to pesticide input as evaluated through a spatial contamination potential (Phytopixal): a case study in the Neste river system (South-West France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16210,51 +16210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term survey of heavy metal pollution, biofilm contamination and diatom community structure in the Riou-Mort watershed, South West France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16369,51 +16369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal effects of cadmium accumulation in periphytic diatom communities of freshwater biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Herlory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16502,51 +16502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium toxicity and bioaccumulation in freshwater biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16638,303 +16638,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning electron microscopy (SEM) observations of deformities in small pennate diatoms exposed to high cadmium concentrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A comparison of specific growth rates of periphytic diatoms of varying cell size under laboratory and field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.B. Hamilton</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2008.00587.x⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 614 (1), pp.285-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-008-9513-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591109v1</w:t>
+                <w:t xml:space="preserve">hal-02590991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of specific growth rates of periphytic diatoms of varying cell size under laboratory and field conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Scanning electron microscopy (SEM) observations of deformities in small pennate diatoms exposed to high cadmium concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.B. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (6), pp.1512-1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2008.00587.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-008-9513-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02590991v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la toxicité des métaux vis-à-vis du développement des biofilms de cours d'eau (bassin versant de Decazeville, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16972,51 +16972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrats artificiels : dans quelle limite permettent-ils de décrire les peuplements diatomiques des cours d'eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17067,51 +17067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of benthic diatom colonization in a cadmium/zinc-polluted river (Riou-Mort, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Vivas Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17201,51 +17201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies morphologiques en conditions de stress métallique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17341,77 +17341,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation des pesticides organiques dans les biofilms de rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17492,51 +17492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Biofilms in Contaminant Bioaccumulation and Trophic Transfer in Aquatic Ecosystems: Current State of Knowledge and Future Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17665,51 +17665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Călin Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Trends in Diatom Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17769,77 +17769,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of biofilms to assess the effects of chemicals on freshwater ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17885,51 +17885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic diatom monitoring and assessment of freshwater environments: Standard methods and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17937,51 +17937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Tornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Licursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.M. Romani; H. Guasch; M.D. Balaguer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Biofilms: Ecology, Water Quality and Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, pp.111-124, 2016, 978-1-910190-17-3</w:t>
@@ -18049,51 +18049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18135,51 +18135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency in diatom response to metal-contaminated environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cordonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18273,51 +18273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From field studies to laboratory experiments for assessing the influence of metal contamination on relative specific growth rates of periphytic diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18372,51 +18372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-induced shifts in the morphology of diatoms from the Riou Mort and Riou Viou streams (South West France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18484,294 +18484,294 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Ecotoxicology Advances to Improve Environmental and Human Health Under Global Change</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'écotoxicologie en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fabure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Palacios</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/978-2-88974-921-8⟩</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72 p., 2022, Les Mémos de Quae, 978-2-7592-3454-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3455-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683456v1</w:t>
+                <w:t xml:space="preserve">hal-03783137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écotoxicologie en questions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microbial Ecotoxicology Advances to Improve Environmental and Human Health Under Global Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Georgios Karpouzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frontiers Media SA, 2022, Frontiers Research Topics, 978-2-88974-921-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/978-2-88974-921-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-03783137v1</w:t>
+                <w:t xml:space="preserve">hal-03683456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans d'eau face aux changements climatiques</w:t>
               </w:r>
@@ -18809,51 +18809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bartout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acclimaterra, pp.56, 2021, Cahier Thématique n°1, 978-2-9574665-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -18918,51 +18918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18993,90 +18993,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme et livre des résumés. 36ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF). Dijon, France, 12-14 septembre 2017. DREAL Bourgogne-Franche-Comté, Dijon,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Ector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 978-2-11-152144-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -19124,51 +19124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyn Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Acs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Bennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19401,51 +19401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19511,51 +19511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19621,51 +19621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19699,137 +19699,137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°81</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°83</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3psr-n792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/cvt4-b645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453285v1</w:t>
+                <w:t xml:space="preserve">hal-05453299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°84</w:t>
               </w:r>
@@ -19841,51 +19841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19919,137 +19919,137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°83</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°81</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/cvt4-b645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/3psr-n792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453299v1</w:t>
+                <w:t xml:space="preserve">hal-05453285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°73</w:t>
               </w:r>
@@ -20061,51 +20061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20171,51 +20171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20249,247 +20249,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°77</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°78</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/f959-jj63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/3ava-m376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926116v1</w:t>
+                <w:t xml:space="preserve">hal-04926118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°78</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°77</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3ava-m376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/f959-jj63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926118v1</w:t>
+                <w:t xml:space="preserve">hal-04926116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°74</w:t>
               </w:r>
@@ -20501,51 +20501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20611,51 +20611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20721,51 +20721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20831,51 +20831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20909,137 +20909,137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°70</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°67</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/kb2b-4m30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/tmna-yy27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385524v1</w:t>
+                <w:t xml:space="preserve">hal-04385480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°71</w:t>
               </w:r>
@@ -21051,51 +21051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21129,137 +21129,137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°67</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°70</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/tmna-yy27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/kb2b-4m30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385480v1</w:t>
+                <w:t xml:space="preserve">hal-04385524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°72</w:t>
               </w:r>
@@ -21271,51 +21271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21407,51 +21407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -21521,51 +21521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21657,51 +21657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -21771,51 +21771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21894,64 +21894,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -22021,51 +22021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22099,535 +22099,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°58</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°55</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/52vn-6j40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/1ag1-9f08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548792v1</w:t>
+                <w:t xml:space="preserve">hal-03548767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°55</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°58</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/1ag1-9f08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/52vn-6j40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548767v1</w:t>
+                <w:t xml:space="preserve">hal-03548792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°57</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3n0t-vs37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/h58m-t335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548788v1</w:t>
+                <w:t xml:space="preserve">hal-03548795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°59</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°57</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/h58m-t335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/3n0t-vs37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548795v1</w:t>
+                <w:t xml:space="preserve">hal-03548788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°60</w:t>
               </w:r>
@@ -22652,64 +22652,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -22779,64 +22779,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -22861,889 +22861,889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode PICT (Pollution-Induced Community Tolerance), un outil complémentaire pour l’évaluation du risque et le biomonitoring des pesticides ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Leboulanger</w:t>
-[...38 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.15454/x8by-ae98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402786v1</w:t>
+                <w:t xml:space="preserve">hal-03284381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif de veille ECOTOX : point d’étape et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Nicolas</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.15454/m5st-rc67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153623v1</w:t>
+                <w:t xml:space="preserve">hal-03229060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°54</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">La méthode PICT (Pollution-Induced Community Tolerance), un outil complémentaire pour l’évaluation du risque et le biomonitoring des pesticides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284381v1</w:t>
+                <w:t xml:space="preserve">hal-03402786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°50</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dispositif de veille ECOTOX : point d’étape et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229060v2</w:t>
+                <w:t xml:space="preserve">hal-03153623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°49</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">Bilan 2020 des activités du réseau ECOTOX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fabure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175760v1</w:t>
+                <w:t xml:space="preserve">hal-03193537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan 2020 des activités du réseau ECOTOX</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Denaix</w:t>
-[...38 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.15454/1eeq-fz05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193537v1</w:t>
+                <w:t xml:space="preserve">hal-03284368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°51</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°49</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1eeq-fz05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/tzr0-5997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284368v1</w:t>
+                <w:t xml:space="preserve">hal-03175760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°52</w:t>
               </w:r>
@@ -23781,51 +23781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pélosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -23895,64 +23895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24022,64 +24022,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24149,64 +24149,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24276,64 +24276,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24403,64 +24403,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24530,64 +24530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24650,64 +24650,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How metabolites and metabolism in aquatic biofilms reveal ecological responses to global change and their interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24781,51 +24781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of atrazine and S-metolachlor on stream periphyton taxonomic and fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Malbezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24882,51 +24882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24968,315 +24968,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular species composition of polar lipids from two microalgae Nitzschia palea and Scenedesmus costatus using HPLC-ESI-MS/MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mixed Light and Biocide Pollution Affects Lipid Profiles of Periphyton Communities in Freshwater Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173355v1</w:t>
+                <w:t xml:space="preserve">hal-04173358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Light and Biocide Pollution Affects Lipid Profiles of Periphyton Communities in Freshwater Ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Molecular species composition of polar lipids from two microalgae Nitzschia palea and Scenedesmus costatus using HPLC-ESI-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Vrba</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173358v1</w:t>
+                <w:t xml:space="preserve">hal-04173355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban stressors impact lipid profiles in freshwater periphytic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vrba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25324,77 +25324,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate tiered approach to highlight the link between large-scale integrated pesticide concentrations from POCIS and watershed land-uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25461,51 +25461,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioindication des effets des pollutions métalliques sur les communautés de diatomées benthiques. Approches in situ et expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Sciences et Technologies - Bordeaux I, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -25564,51 +25564,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses des communautés périphytiques aux contaminations toxiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. HDR Géochimie et écotoxicologie, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25716,51 +25716,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80E756F5"/>
+    <w:nsid w:val="77D649D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25947,51 +25947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/soizic-morin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0360-9383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115285067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549448v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2026.51.9565" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Descloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kroll" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sch&#252;r" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c14415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art04-GB" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Menard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Luzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiag021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mo&#239;se" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mainville-Gamache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Comte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14947-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117616" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Galinier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Wetzel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16260887" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art04" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31198-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05177808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peeters" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2446810" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04439478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02738-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iane Vallanzasca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2183898" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04554625v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milhe-Poutingon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171851" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150196v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lissalde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c07157" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234412v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2023.100378" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5708" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Bertrans-Tubau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad083" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208870v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tison-Rosebery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11855-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-achem.27" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04740815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barthelmebs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062632v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fortin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120223" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738581v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gardia-Par&#232;ge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kim Tiam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17811-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Faucheur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5335" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625487v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Georgios Karpouzas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.870404" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-18855-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759097v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guasch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bernal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethanie Carney Almroth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cochero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721472" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290127v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doose" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5067" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136534v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Vendrell-Puigmitja" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Llenas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Proia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ponsa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Espinosa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105707" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195720v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa &#201;on" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146881" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230441v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kergoat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.643719" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733663v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Straub" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1768892" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112276" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105724" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734161v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barral-Fraga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Barral" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keeley Macneill" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marti&#241;&#225;-Prieto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17072331" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609818v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105659" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610019v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neury-Ormanni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-04120-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610164v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-020-02166-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136548v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degraeve-Guilbault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemoigne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattiwong Pankansem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00281" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139484" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733796v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Traunspurger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138673" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608811v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Pandey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depuydt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7234-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269682v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elfeky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.347" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267390v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laderriere" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Paris" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6060074" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264008v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105442" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195477v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Billet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05122-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609825v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doose" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Majdi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12272" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gauthier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1628-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399538v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6100111" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609717v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Weeks Santos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettie Cormier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105291" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1474800" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609715v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hourtan&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delest" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.265" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263987v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Froesch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Morin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benmoussa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Augias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1179550618821933" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.286" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927765v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lambert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01424" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263960v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaumet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00131" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293387v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;nard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouxel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupraz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pardon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.02.019" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772384v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments5020030" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606523v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Park" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.07.043" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829578v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barral Fraga" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marti&#241;a Prieto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Barral" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guasch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.287" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720423v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Planes Rodriguez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.04.016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870207v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lambert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.035" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01570245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Hamilton" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kahlert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.06.048" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606356v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouchir" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Aissa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boughdiri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aydi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2017.1300761" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603420v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1151827" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602562v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.11.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869023v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Doval" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Proia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12797" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473127v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Blanck" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cassio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12558" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603421v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van de Vijver" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1156574" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373355v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fauvelle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01388" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602981v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D.M. Rovira" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urrea" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Magellan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4894-8" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601193v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moisset" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3523-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600677v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3289-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229414v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corcoll" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0602-y" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601382v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laviale" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.05.001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGNK0Q7H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601010v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2876-x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098297v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreira" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.11.021" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601012v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3373-y" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601283v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3291-z" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599815v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Libert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3669-x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598940v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.09.001" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573919v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Kelly" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acs" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bennion" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1874-9" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600342v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2014.986" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599634v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Bonet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Corcoll" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.11.007" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MCMWBX7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599518v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantonati" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Angeli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virtanen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Wojtal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabrieli" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.018" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XHFK8PG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062275v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lain&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102358" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599351v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.060" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597674v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Almeida Dias" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.39-70" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598258v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignata" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scharl" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Traversi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schilir&#242;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.024" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596980v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leira" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.01.026" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHRQC0GN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674582v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Volat" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.12.006" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688677v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.005" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597257v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fund" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Obst" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1111-3" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q209QR4T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808030v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-011-2295-0" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0LLMDN8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965657v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie Arts" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.08.011" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWJTQRTC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597087v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arini" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury Brachet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.02.067" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M27FK87N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597749v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SK429C0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712609v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0910-7" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871635v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2012.02827.x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595324v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0721-2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4142E9ABD140B5FB18CCD159B032210C82119AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595146v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595139v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peipoch" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Romani" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.013" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595305v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;ach" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.03.035" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQXVGQN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649593v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.11.034" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHKBJ9QX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601815v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schouler" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00783H" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655900v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cournet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etcheverry" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00500-11" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455634v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuelle" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.07.008" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490421v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.06" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489973v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.04" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490662v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.10" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592940v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Pokrovsky" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Martinez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.12.008" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H1WX9LB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490427v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.07" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593829v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geiszinger" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592324v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Duong" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herlory" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.10.015" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VND93ZXL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593652v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alberch" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Barcel&#243;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.08.010" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5W9K1BZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489979v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.03" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523919v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.05.012" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590356v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.04.023" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HQWQHK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590999v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.07.012" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBCDVCDN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590263v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-007-9022-4" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PK15LBVH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591109v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Hamilton" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2008.00587.x" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C2E4F5CE74B3FE167C6474EE6E8DFA2CF70636F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590991v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9513-y" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590732v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602437v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588274v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Vivas Nogues" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2007/0168-0179" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588269v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734075v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F398_2019_39#citeas" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2019_39" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733839v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Olenici" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Baciu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Blanco" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-39212-3_4#citeas" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39212-3_4" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601908v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Canals" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601907v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria G&#243;mez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Tornes" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Licursi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599229v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596950v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordonier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25722-3_5" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591495v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140057v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683456v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88974-921-8" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783137v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/202/9782759234554/l-ecotoxicologie-en-questions" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3455-4" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484549v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02549502v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreau" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909663v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Ector" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599665v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Borics" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/7466" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598686v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Spyratos" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453270v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9vke-fs13" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453295v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/13xw-t695" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453282v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v16z-hy30" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453285v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3psr-n792" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453300v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cyha-tw34" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453299v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cvt4-b645" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926099v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8dm-xv97" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926113v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x5pd-ss87" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926116v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f959-jj63" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926118v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3ava-m376" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926102v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jnnv-4763" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926106v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tyz6-6c95" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385502v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ah8x-jg18" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385493v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xgk4-m188" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385524v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kb2b-4m30" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385600v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6gsa-t669" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385480v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tmna-yy27" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385697v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b8gm-nk33" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885237v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pkwc-xf22" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885246v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d0k2-c890" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885234v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6rs-x459" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885253v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6t27-ay15" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885230v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m483-2s19" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885285v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j5b5-kk56" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548792v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/52vn-6j40" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548767v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ag1-9f08" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548788v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n0t-vs37" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548795v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h58m-t335" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548796v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4db-vb48" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548778v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rryb-tg14" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402786v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153623v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nicolas" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284381v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/x8by-ae98" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229060v2" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/m5st-rc67" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175760v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tzr0-5997" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193537v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284368v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1eeq-fz05" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284373v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/64rs-v051" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284378v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bwf7-8m60" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911011v2" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BGEP-SC64" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144190v2" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/zx91-bw13" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865248v2" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/CMHM-JQ56" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988676v2" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/9HM9-3C17" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03041889v2" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6MQT-0H51" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173353v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173352v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173355v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173358v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173350v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173360v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00164971v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02601296v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/soizic-morin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0360-9383" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115285067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Descloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kroll" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sch&#252;r" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c14415" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2026.51.9565" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Menard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Luzet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiag021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art04-GB" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mo&#239;se" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mainville-Gamache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Comte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14947-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117616" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Galinier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Wetzel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16260887" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art04" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05177808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peeters" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2446810" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31198-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04439478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02738-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iane Vallanzasca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2183898" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04554625v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milhe-Poutingon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171851" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150196v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lissalde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c07157" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234412v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2023.100378" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5708" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Bertrans-Tubau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad083" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208870v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tison-Rosebery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11855-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-achem.27" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04740815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barthelmebs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062632v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laderriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fortin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120223" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738581v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gardia-Par&#232;ge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kim Tiam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17811-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Faucheur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5335" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625487v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Georgios Karpouzas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Palacios" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.870404" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabur&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-18855-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759097v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Guasch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bernal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethanie Carney Almroth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cochero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721472" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136534v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Vendrell-Puigmitja" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Llenas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Proia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ponsa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Espinosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105707" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doose" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5067" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195720v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa &#201;on" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146881" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230441v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kergoat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.643719" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733663v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Straub" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1768892" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112276" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105724" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609818v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105659" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734161v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barral-Fraga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Barral" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keeley Macneill" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marti&#241;&#225;-Prieto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17072331" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610019v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neury-Ormanni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-04120-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136548v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-020-02166-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degraeve-Guilbault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemoigne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattiwong Pankansem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00281" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139484" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733796v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Traunspurger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138673" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608811v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Pandey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depuydt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7234-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269682v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elfeky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.347" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267390v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laderriere" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Paris" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6060074" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264008v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105442" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195477v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Billet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05122-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609825v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doose" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Majdi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12272" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gauthier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1628-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609717v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Weeks Santos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettie Cormier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105291" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399538v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6100111" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263987v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Froesch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Morin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benmoussa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Augias" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1179550618821933" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609292v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1474800" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609715v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hourtan&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delest" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.265" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.286" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263960v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaumet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00131" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927765v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lambert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01424" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293387v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;nard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouxel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupraz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pardon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.02.019" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772384v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments5020030" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606523v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Park" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.07.043" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829578v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barral Fraga" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marti&#241;a Prieto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Barral" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guasch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.287" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720423v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Planes Rodriguez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.04.016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870207v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lambert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.035" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01570245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Hamilton" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kahlert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.06.048" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606356v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouchir" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Aissa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boughdiri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aydi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2017.1300761" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603420v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1151827" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602562v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.11.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473127v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Blanck" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cassio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12558" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869023v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricart" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Doval" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Proia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12797" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603421v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van de Vijver" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1156574" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602981v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D.M. Rovira" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urrea" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Magellan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4894-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373355v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fauvelle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01388" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601193v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moisset" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3523-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600677v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3289-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229414v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corcoll" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0602-y" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601382v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laviale" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.05.001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGNK0Q7H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601010v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2876-x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098297v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreira" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.11.021" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601283v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3291-z" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601012v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3373-y" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599815v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Libert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3669-x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598940v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.09.001" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573919v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Kelly" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acs" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bennion" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1874-9" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600342v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2014.986" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599634v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Bonet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Corcoll" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.11.007" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MCMWBX7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062275v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lain&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102358" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599518v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantonati" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Angeli" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virtanen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Wojtal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabrieli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.018" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XHFK8PG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599351v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.060" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597674v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Almeida Dias" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.39-70" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598258v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignata" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scharl" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Traversi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schilir&#242;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.024" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597257v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fund" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchen" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Obst" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1111-3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q209QR4T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596980v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leira" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.01.026" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHRQC0GN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674582v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Volat" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.12.006" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688677v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.005" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808030v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-011-2295-0" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B0LLMDN8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965657v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie Arts" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.08.011" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWJTQRTC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597087v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arini" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maury Brachet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.02.067" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M27FK87N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597749v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SK429C0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871635v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2012.02827.x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712609v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0910-7" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595305v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;ach" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.03.035" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQXVGQN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595324v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0721-2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4142E9ABD140B5FB18CCD159B032210C82119AFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595146v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595139v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peipoch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Romani" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.013" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601815v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schouler" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00783H" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649593v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.11.034" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHKBJ9QX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655900v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cournet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etcheverry" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00500-11" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490421v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.06" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455634v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuelle" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.07.008" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489973v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.04" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490662v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.10" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592940v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Pokrovsky" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Martinez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrimont" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.12.008" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H1WX9LB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490427v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.07" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593829v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geiszinger" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592324v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Duong" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herlory" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.10.015" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VND93ZXL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593652v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alberch" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Barcel&#243;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.08.010" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5W9K1BZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489979v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.03" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523919v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.05.012" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590356v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.04.023" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HQWQHK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590999v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.07.012" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBCDVCDN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590263v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-007-9022-4" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PK15LBVH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590991v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9513-y" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591109v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Hamilton" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2008.00587.x" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C2E4F5CE74B3FE167C6474EE6E8DFA2CF70636F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590732v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602437v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588274v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Vivas Nogues" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2007/0168-0179" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588269v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734075v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F398_2019_39#citeas" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2019_39" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733839v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Olenici" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Baciu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Blanco" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-39212-3_4#citeas" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39212-3_4" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601908v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Canals" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601907v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria G&#243;mez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Tornes" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Licursi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599229v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596950v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordonier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25722-3_5" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591495v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140057v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783137v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/202/9782759234554/l-ecotoxicologie-en-questions" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3455-4" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683456v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88974-921-8" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484549v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02549502v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreau" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909663v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Ector" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599665v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Borics" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/7466" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598686v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Spyratos" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453270v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9vke-fs13" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453295v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/13xw-t695" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453282v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v16z-hy30" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453299v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cvt4-b645" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453300v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cyha-tw34" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453285v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3psr-n792" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926099v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8dm-xv97" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926113v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x5pd-ss87" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926118v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3ava-m376" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926116v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f959-jj63" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926102v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jnnv-4763" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926106v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tyz6-6c95" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385502v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ah8x-jg18" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385493v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xgk4-m188" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385480v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tmna-yy27" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385600v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6gsa-t669" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385524v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kb2b-4m30" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385697v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b8gm-nk33" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885237v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pkwc-xf22" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885246v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d0k2-c890" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885234v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6rs-x459" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885253v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6t27-ay15" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885230v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m483-2s19" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885285v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j5b5-kk56" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548767v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ag1-9f08" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548792v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/52vn-6j40" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548795v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h58m-t335" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548788v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n0t-vs37" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548796v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4db-vb48" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548778v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rryb-tg14" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284381v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/x8by-ae98" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229060v2" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/m5st-rc67" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402786v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153623v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Nicolas" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193537v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284368v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1eeq-fz05" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175760v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tzr0-5997" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284373v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/64rs-v051" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284378v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bwf7-8m60" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911011v2" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BGEP-SC64" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144190v2" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/zx91-bw13" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865248v2" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/CMHM-JQ56" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02988676v2" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/9HM9-3C17" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03041889v2" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/6MQT-0H51" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173353v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173352v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173358v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173355v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173350v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173360v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00164971v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02601296v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>