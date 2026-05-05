--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Soizig Le Stradic </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche, UMR BIOGECO INRAE - Université de Bordeaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">soizig-lestradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2643-3544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171903145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-3514-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key words: Community ecology, restoration ecology, functional ecology, conservation, root traits, belowground organs, tropical grassland and savanna, open ecosystems, filtering processes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an ecologist with a broad interest in community ecology, restoration ecology and functional ecology. My research concern the understanding of community assembly rules, the functioning of open ecosystems especially the tropical ones as well as the effects of anthropogenic modifications and land use changes on the structure and functioning of plant communities. I am also interested in the assessment of plant community resilience face to anthropogenic pressures, the analysis and evaluation of ecological restoration techniques, and the understanding of ecological processes that may be limiting for the restoration of these plant communities. More recently I use a functional approach, especially belowground traits, to evaluate the impact of anthropogenicmodifications (e.g. modification of fire regime and the presence of invasion species) on the structure and functioning of plant communities. My current research aims to improve and expand the use of trait-based ecology for the restoration of degraded grasslands and wetlands.My research has been largely done on tropical old-growth grasslands and savannas in Brazil and Democratic Republic of Congo. Part of my work is strongly applied to the conservation and restoration of degraded habitats by human actions. The results of my research aim to improve and guide public policies in terms of biodiversity management, conservation and restoration.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I did my PhD in Ecology at both the University of Avignon and Pays du Vaucluse, France, and at the Federal University of Minas Gerais, Brazil, about the composition, the phenology and restoration of campo rupestre mountain grasslands in Brazil. I worked for three years after my PhD, at the Biodiversity and Landscape Unit, at Gembloux Agro-Bio Tech (University of Liege) as assistant researcher and project coordinator. My research dealt with the conservation and restoration of copper-cobalt outcrops, in Katanga (Democratic Republic of Congo). The project was a collaboration between the University of Liege and the company Tenke Fungurume Mining. Since 2012, I collaborate with the Phenology Lab at Sao Paulo State University, UNESP (Rio Claro, SP, Brazil) where I did a postdoc in 2016, addressing tropical grassland phenology and how phenology can improve ecological restoration. From 2016 to 2019, I realized a postdoctoral research at the Leveg (Laboratory of Vegetation Ecology) at Sao Paulo State University, UNESP (Rio Claro, SP, Brazil). During that project, I aimed to analyze the impact of fire and invasive species on plant communities from a belowground perspective i.e. belowground biomass and root traits, as well as to understand the links between fire, root traits and carbon fluxes in tropical open ecosystems. I continue that project from 2019 to 2021, when I was post-doctoral researcher and teaching assistant at the Technische Universität München TUM, Chair of Restoration Ecology, Freising, Germany.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 - present | Researcher at BIOGECO INRAE - University of Bordeaux.2019 – 2021 | Post-doctoral researcher and teaching assistant (Wissenschaftliche Mitarbeiter) - Technische Universität München TUM, Chair of Restoration Ecology, Ecology and Ecosystem Management Department, Freising, Germany.2016-2019 | Post-doctoral researcher at the State University of São Paulo, (Universidade Estadual Paulista – UNESP), Rio Claro, São Paulo, Brazil. Project : “Digging deeper: Contribution of belowground plant traits to the functioning of tropical old-growth grasslands”.2016 | Post-doctoral researcher at the State University of São Paulo, (Universidade Estadual Paulista – UNESP), Rio Claro, São Paulo, Brazil. Project: “e-phenology: combining new technologies to monitor phenology from leaves to ecosystems”.2013-2015 | Assistant Researcher and project coordinator at University of Liege, Gembloux Agro Bio Tech, Gembloux, Belgium. Project : « Conservation et restauration de la flore du cuivre et du miombo au Katanga (DRC) ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2012 | PhD in Ecology, University of Avignon & des Pays de Vaucluse (France) and the Federal University of Minas Gerais (Brazil).2007 - 2008 | MSc (2nd year) in Ecology, Biodiversity, & Evolution, University Paris VI, Paris-sud 11, AgroParisTech & ENS Paris, France.2006 - 2007 | MSc (1st year) in Biology of organisms, populations and ecosystems specializing in ecology, biodiversity and landscape ecology, University Rennes 1, France.2003 – 2006 | B.Sc in Biology and geology, University Bretagne Sud, Vannes, France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Teaching assistant. Technische Universität München TUM, Chair of Restoration Ecology, Ecology and Ecosystem Management Department, Freising, Germany (Advanced restoration Ecology, Vegetation of the Earth, Scientific seminar, Statistical analysis 90h of lecture).2017 Teaching assistant. State University of São Paulo (Biodiversity, 1st of graduation 30h of lectures)2014 Lecturer. University of Marseille-Aix en Provence, France (Restoration Ecology, 1st year of master. 12h: 4h course, 8h tutorials).2009-2010 Teaching assistant. University of Avignon et des Pays de Vaucluse, France (Scientific expression, Ecology, Pollution, 1st or 2nd year of graduation. 54h: 3h tutorials, 51h Lab).2008-2009 French professor in Belo Horizonte, Brazil (Around 40h)2008-2009 Teaching assistant. University of Avignon et des Pays de Vaucluse, France (Ecology, Plant physiology, Microbiology, Statistics, 1st or 2nd year of graduation. 84h: 24h tutorials, 60h Lab).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Fire Exclusion Affect the Belowground Biomass of Tropical Open Ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (2), pp.e70027. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.70027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications in fire frequency impact belowground plant components in old‐growth grasslands, posing risks to their resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertolosi Bombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (10), Special Issue SI. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.70108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed functional ecology in Brazilian rock outcrop vegetation: an integrative synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ordóñez-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Dayrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcae160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No general support for functional diversity enhancing resilience across terrestrial plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia Lipoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco María Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for grassland restoration: A global perspective of best practices in the era of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly G Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia-Maria Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Kiehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Kirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e02612. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared-role of vegetation types, elevation and soil affecting plant diversity in an old-tropical mountain hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Loiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gabriela Gutierrez Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Kamimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.1842-1853. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-022-7838-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits of grasslands rapidly respond to climate change, while community biomass mainly depends on functional composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rojas‐botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo H Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Prucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Kloska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering phenology of species with similar flower colours in species-rich communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gabriela Gutierrez Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Arista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Lunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luis Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 304, pp.152312. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2023.152312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock n' Seeds: A database of seed functional traits and germination experiments from Brazilian rock outcrop vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ordóñez-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Dayrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.3852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten principles for restoring campo rupestre , a threatened tropical, megadiverse, nutrient‐impoverished montane grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Arruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ordóñez-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Dayrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (7), pp.e13924. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.13924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire promotes functional plant diversity and modifies soil carbon dynamics in tropical savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 812, pp.152317. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in biomass allocation and root functional parameters in response to fire history in Brazilian savannas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (12), pp.4143-4157. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R90 : Restaurer les écosystèmes tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards SFE (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://www.sfecologie.org/regard/r90-fev-2020-savanes-le-stradic-et-buisson/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer les savanes et les écosystèmes herbacés tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'environnement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://www.encyclopedie-environnement.org/vivant/restaurer-savanes-ecosystemes-herbaces-tropicaux/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “The global tree restoration potential”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Michael Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (6463), pp.eaay7976. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay7976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and restoration of tropical and subtropical grasslands, savannas, and grassy woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (2), pp.590-609. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phytostabilisation to conserve threatened endemic species in southeastern Democratic Republic of the Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.789-798. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-018-1604-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration after fire in campo rupestre : Short- and long-term vegetation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 238, pp.191-200. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No recovery of campo rupestre grasslands after gravel extraction: implications for conservation and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, SEED DISPERSAL AND SOIL SEED BANKS ‐ PROMISING SOURCES FOR ECOLOGICAL RESTORATION, 26 (S2), pp.S151-S159. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive phenology of two co-occurring Neotropical mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant phenological research enhances ecological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patricia C. Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (2), pp.164 - 171. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐term monitoring of shrub species translocation in degraded Neotropical mountain grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized edaphic niches of threatened copper endemic plant species in the D.R. Congo: implications for ex situ conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 413 (1-2), pp.261-273. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3095-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global method for calculating plant CSR ecological strategies applied across biomes world‐wide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cerabolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.444-457. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of plant-soil relationships for conservation and restoration of copper-cobalt ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403 (1-2), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2745-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of translocation methods to conserve metallophyte communities in the Southeastern D.R. Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Handjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (14), pp.13681-13692. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5548-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth–survival trade-off in shrub saplings from Neotropical mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Efremova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.O. Neves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sajb.2016.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of copper-tolerant grasses to implement phytostabilisation strategies on polluted soils in South D. R. Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (14), pp.13693-13705. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5442-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and evolution of plant diversity in the endangered campo rupestre: a neglected conservation priority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando A. O. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton P. U. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio F. Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403 (1-2), pp.129--152. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2637-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of germination strategies and seed dormancy in herbaceous species of campo rupestre grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando A. O. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (5), pp.537--546. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aec.12221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation composition and structure of some Neotropical mountain grasslands in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wilson Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (4), pp.864-877. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-013-2866-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an old-growth concept for grasslands, savannas, and woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (3), pp.154--162. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/140270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plante en ingénierie écologique des habitats et sols métallifères dégradés: le cas des habitats riches en cuivre du Katanga (République Démocratique du Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Seleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (2-3), pp.391-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Tree Planting and Forest Expansion are Bad for Biodiversity and Ecosystem Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard E. Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (10), pp.1011--1018. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biv118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyranny of trees in grassy biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard E. Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347 (6221), pp.484-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of native woody species in the restoration of Campos Rupestres in quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR analysis of plant functional types in highly diverse tropical grasslands of harsh environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Rennó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215 (4), pp.379-388. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-014-0302-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of Neotropical grasslands degraded by quarrying using hay transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire promoted underground organ biomass but decreased root biomass and bud bank size in old-growth grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertolosi Bombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Symposium, International Association for Vegetation Science (IAVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire promotes carbon stock in belowground organs and fine root biomass on tropical old-growth grasslands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual symposium, International Association for Vegetation Science (IAVS), virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground traits and root distribution of African invasive grasses vary with soil composition and can create legacy effect in Brazilian savannas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo F. Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual symposium, International Association for Vegetation Science (IAVS), virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going belowground to survive and persist: the underground world of a tropical savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertolosi Bombo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual symposium, International Association for Vegetation Science (IAVS), virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fire history impacts biomass allocation and root morphological functional parameters in campo sujo communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo F. Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savanna Science Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass and flammability of different old-growth grasslands according to fire history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Zanzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Dairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savanna Science Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above- and belowground biomass allocation in Cerrado plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savanna Science Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about tropical old-growth grassland resilience and restoration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A.O. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savanna Science Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to restore extreme grassland ecosystems: seed contribution now and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER-Society for Ecological Restoration International, 7th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz de Igacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of community translocation as mean of conservation of copper-cobalt ecosystems using a plant trait-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER-Society for Ecological Restoration International, 7th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz de Igacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and economical challenges in extreme tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tirana, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phytostabilisation as a way to conserve threatened endemic species from the Southeastern D.R. Congo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC - Association of Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low resilience of campo rupestre grasslands: implications for restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Arruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVS - International Association Of vegetation Science, Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pirenopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campos rupestres, a neglected conservation priority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC - Association of Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed bank and seed rain studies in tropical grasslands and mediterranean ecosystems: lessons learnt for restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardim Arruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SER European Conference on Ecological Restoration: Best Practices in Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in extreme tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC - Association of Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of seed ecology to restore tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Ecology V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Caété, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-rich anthropogenic grasslands and the problem of afforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER– Society for Ecological Restoration International, 6th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can phenology contribute to ecological restoration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER– Society for Ecological Restoration International, 6th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues linked to afforestation of species-rich anthropogenic grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.T. Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologia funcional de campos rupestres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congresso de Ecologia do Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Lourenço, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of the campos rupestres, Neotropical mountain grasslands (Brazil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of disturbance, resilience and assembly rules for ecological restoration case studies from tropical ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charla introductiva a la VIII edición del Máster U. en Restauración de Ecosistemas, Universidad de Alcala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Alcala, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer les campos rupestres, pelouses tropicales d’altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne IMBE UMR CNRS-IRD, AMU-UAPV Institut Méditerranéen de Biodiversité et Ecologie: «Ingénierie Ecologique»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological patterns of two altitudinal herbaceous communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia C Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC Annual Meeeting "Ecology, Evolution and Sustainable Use of Tropical Biodiversity" ATBC – Association of Tropical Biology and Conservation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénologie de deux communautés herbacées d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia C Morellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality affects biomass allocation on tropical and subtropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertolosi Bombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassy Anne Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Zanzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Symposium, International Association for Vegetation Science (IAVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of fire exclusion on aboveground biomass of tropical old-growth grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Zanzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Dairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Symposium, International Association for Vegetation Science (IAVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to assess root architectural and root morphological functional parameters in tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER-Society for Ecological Restoration International, 7th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz de Igacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assessment of native species in degraded areas of rupestrian grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecília Guimarães Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER-Society for Ecological Restoration International, 7th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz de Igacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes liés à la reforestation des pelouses semi-naturelles à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.T. Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 11, Colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can phenology contribute to ecological restoration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenology 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which strategies to conserve and restore metallophytes threatened by intensive mining activities in Southeastern D. R. Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Handjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-fire regeneration of upland tropical grassland plant communities: the case of campos rupestres, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC Annual Meeeting "Ecology, Evolution and Sustainable Use of Tropical Biodiversity" ATBC – Association of Tropical Biology and Conservation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du feu sur les communautés herbacées des campos rupestres (Brésil) Régénération des communautés de campos rupestres, pelouses tropicales d’altitude, après un feu (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plantes pour la conservation de la biodiversité végétale des sites cuprifères du Katanga face à l’anthropisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais. Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation ex situ de la flore cupro-cobalticole du Haut-Katanga en banque de graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Masengo Kalengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Handjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ngongo Luhembwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Bogaert; Gilles Colinet; GRégory Mahy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-57, 2018, 978-2-87016-147-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of research on copper-cobalt ecosystems in southeastern D.R. Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Malaisse; Michel Schaijes; Claire D'Outreligne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copper-cobalt flora of Upper Katanga and Copperbelt - Field Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LES PRESSES AGRONOMIQUES DE GEMBLOUX, A.S.B.L., 2016, 978-2-87016-080-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenology Patterns Across a Rupestrian Grassland Altitudinal Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathália Miranda Walter Bretas Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wisbech Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernandes, G.W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Conservation of Mountaintop Grasslands in Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.275-289, 2016, 978-3-319-29807-8. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29808-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Céréghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives en Ecologie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réintroduction et impacts sur leur environnement de plantes indigènes du Cerrado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bonis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en écologie des communautés végétales - Actes du 4e colloque ECOVEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions TEC &amp; DOC, 2008, 9782743018993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open letter: There are more than just trees and forests to be conserved and restored</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natashi Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciele Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Alquéres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.7(5):1220-1224. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, phenology and restoration of campo rupestre mountain grasslands - Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agricultural sciences. Université d'Avignon; Universidade Federal de Minas Gerais, 2012. English. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AVIG0643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00942593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Soizig Le Stradic </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche, UMR BIOGECO INRAE - Université de Bordeaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">soizig-lestradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2643-3544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171903145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-3514-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key words: Community ecology, restoration ecology, functional ecology, conservation, root traits, belowground organs, tropical grassland and savanna, open ecosystems, filtering processes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an ecologist with a broad interest in community ecology, restoration ecology and functional ecology. My research concern the understanding of community assembly rules, the functioning of open ecosystems especially the tropical ones as well as the effects of anthropogenic modifications and land use changes on the structure and functioning of plant communities. I am also interested in the assessment of plant community resilience face to anthropogenic pressures, the analysis and evaluation of ecological restoration techniques, and the understanding of ecological processes that may be limiting for the restoration of these plant communities. More recently I use a functional approach, especially belowground traits, to evaluate the impact of anthropogenicmodifications (e.g. modification of fire regime and the presence of invasion species) on the structure and functioning of plant communities. My current research aims to improve and expand the use of trait-based ecology for the restoration of degraded grasslands and wetlands.My research has been largely done on tropical old-growth grasslands and savannas in Brazil and Democratic Republic of Congo. Part of my work is strongly applied to the conservation and restoration of degraded habitats by human actions. The results of my research aim to improve and guide public policies in terms of biodiversity management, conservation and restoration.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I did my PhD in Ecology at both the University of Avignon and Pays du Vaucluse, France, and at the Federal University of Minas Gerais, Brazil, about the composition, the phenology and restoration of campo rupestre mountain grasslands in Brazil. I worked for three years after my PhD, at the Biodiversity and Landscape Unit, at Gembloux Agro-Bio Tech (University of Liege) as assistant researcher and project coordinator. My research dealt with the conservation and restoration of copper-cobalt outcrops, in Katanga (Democratic Republic of Congo). The project was a collaboration between the University of Liege and the company Tenke Fungurume Mining. Since 2012, I collaborate with the Phenology Lab at Sao Paulo State University, UNESP (Rio Claro, SP, Brazil) where I did a postdoc in 2016, addressing tropical grassland phenology and how phenology can improve ecological restoration. From 2016 to 2019, I realized a postdoctoral research at the Leveg (Laboratory of Vegetation Ecology) at Sao Paulo State University, UNESP (Rio Claro, SP, Brazil). During that project, I aimed to analyze the impact of fire and invasive species on plant communities from a belowground perspective i.e. belowground biomass and root traits, as well as to understand the links between fire, root traits and carbon fluxes in tropical open ecosystems. I continue that project from 2019 to 2021, when I was post-doctoral researcher and teaching assistant at the Technische Universität München TUM, Chair of Restoration Ecology, Freising, Germany.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 - present | Researcher at BIOGECO INRAE - University of Bordeaux.2019 – 2021 | Post-doctoral researcher and teaching assistant (Wissenschaftliche Mitarbeiter) - Technische Universität München TUM, Chair of Restoration Ecology, Ecology and Ecosystem Management Department, Freising, Germany.2016-2019 | Post-doctoral researcher at the State University of São Paulo, (Universidade Estadual Paulista – UNESP), Rio Claro, São Paulo, Brazil. Project : “Digging deeper: Contribution of belowground plant traits to the functioning of tropical old-growth grasslands”.2016 | Post-doctoral researcher at the State University of São Paulo, (Universidade Estadual Paulista – UNESP), Rio Claro, São Paulo, Brazil. Project: “e-phenology: combining new technologies to monitor phenology from leaves to ecosystems”.2013-2015 | Assistant Researcher and project coordinator at University of Liege, Gembloux Agro Bio Tech, Gembloux, Belgium. Project : « Conservation et restauration de la flore du cuivre et du miombo au Katanga (DRC) ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2012 | PhD in Ecology, University of Avignon & des Pays de Vaucluse (France) and the Federal University of Minas Gerais (Brazil).2007 - 2008 | MSc (2nd year) in Ecology, Biodiversity, & Evolution, University Paris VI, Paris-sud 11, AgroParisTech & ENS Paris, France.2006 - 2007 | MSc (1st year) in Biology of organisms, populations and ecosystems specializing in ecology, biodiversity and landscape ecology, University Rennes 1, France.2003 – 2006 | B.Sc in Biology and geology, University Bretagne Sud, Vannes, France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Teaching assistant. Technische Universität München TUM, Chair of Restoration Ecology, Ecology and Ecosystem Management Department, Freising, Germany (Advanced restoration Ecology, Vegetation of the Earth, Scientific seminar, Statistical analysis 90h of lecture).2017 Teaching assistant. State University of São Paulo (Biodiversity, 1st of graduation 30h of lectures)2014 Lecturer. University of Marseille-Aix en Provence, France (Restoration Ecology, 1st year of master. 12h: 4h course, 8h tutorials).2009-2010 Teaching assistant. University of Avignon et des Pays de Vaucluse, France (Scientific expression, Ecology, Pollution, 1st or 2nd year of graduation. 54h: 3h tutorials, 51h Lab).2008-2009 French professor in Belo Horizonte, Brazil (Around 40h)2008-2009 Teaching assistant. University of Avignon et des Pays de Vaucluse, France (Ecology, Plant physiology, Microbiology, Statistics, 1st or 2nd year of graduation. 84h: 24h tutorials, 60h Lab).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Fire Exclusion Affect the Belowground Biomass of Tropical Open Ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (2), pp.e70027. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.70027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications in fire frequency impact belowground plant components in old‐growth grasslands, posing risks to their resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertolosi Bombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (10), Special Issue SI. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.70108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed functional ecology in Brazilian rock outcrop vegetation: an integrative synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ordóñez-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Dayrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcae160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No general support for functional diversity enhancing resilience across terrestrial plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia Lipoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco María Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for grassland restoration: A global perspective of best practices in the era of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly G Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia-Maria Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Kiehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Kirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e02612. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared-role of vegetation types, elevation and soil affecting plant diversity in an old-tropical mountain hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Loiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gabriela Gutierrez Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Kamimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.1842-1853. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-022-7838-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits of grasslands rapidly respond to climate change, while community biomass mainly depends on functional composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rojas‐botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo H Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Prucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Kloska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering phenology of species with similar flower colours in species-rich communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gabriela Gutierrez Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Arista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Lunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luis Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 304, pp.152312. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2023.152312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock n' Seeds: A database of seed functional traits and germination experiments from Brazilian rock outcrop vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ordóñez-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Dayrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.3852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten principles for restoring campo rupestre , a threatened tropical, megadiverse, nutrient‐impoverished montane grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Arruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ordóñez-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Dayrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (7), pp.e13924. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.13924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire promotes functional plant diversity and modifies soil carbon dynamics in tropical savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 812, pp.152317. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in biomass allocation and root functional parameters in response to fire history in Brazilian savannas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (12), pp.4143-4157. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R90 : Restaurer les écosystèmes tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards SFE (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://www.sfecologie.org/regard/r90-fev-2020-savanes-le-stradic-et-buisson/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer les savanes et les écosystèmes herbacés tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'environnement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://www.encyclopedie-environnement.org/vivant/restaurer-savanes-ecosystemes-herbaces-tropicaux/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “The global tree restoration potential”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Michael Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (6463), pp.eaay7976. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay7976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and restoration of tropical and subtropical grasslands, savannas, and grassy woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (2), pp.590-609. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phytostabilisation to conserve threatened endemic species in southeastern Democratic Republic of the Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.789-798. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-018-1604-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration after fire in campo rupestre : Short- and long-term vegetation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 238, pp.191-200. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No recovery of campo rupestre grasslands after gravel extraction: implications for conservation and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, SEED DISPERSAL AND SOIL SEED BANKS ‐ PROMISING SOURCES FOR ECOLOGICAL RESTORATION, 26 (S2), pp.S151-S159. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive phenology of two co-occurring Neotropical mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant phenological research enhances ecological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patricia C. Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (2), pp.164 - 171. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐term monitoring of shrub species translocation in degraded Neotropical mountain grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized edaphic niches of threatened copper endemic plant species in the D.R. Congo: implications for ex situ conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 413 (1-2), pp.261-273. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3095-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global method for calculating plant CSR ecological strategies applied across biomes world‐wide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cerabolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.444-457. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of translocation methods to conserve metallophyte communities in the Southeastern D.R. Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Handjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (14), pp.13681-13692. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5548-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of plant-soil relationships for conservation and restoration of copper-cobalt ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403 (1-2), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2745-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth–survival trade-off in shrub saplings from Neotropical mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Efremova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.O. Neves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sajb.2016.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and evolution of plant diversity in the endangered campo rupestre: a neglected conservation priority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando A. O. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton P. U. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio F. Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403 (1-2), pp.129--152. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2637-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of copper-tolerant grasses to implement phytostabilisation strategies on polluted soils in South D. R. Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (14), pp.13693-13705. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5442-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of germination strategies and seed dormancy in herbaceous species of campo rupestre grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando A. O. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (5), pp.537--546. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aec.12221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an old-growth concept for grasslands, savannas, and woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (3), pp.154--162. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/140270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation composition and structure of some Neotropical mountain grasslands in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wilson Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (4), pp.864-877. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-013-2866-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plante en ingénierie écologique des habitats et sols métallifères dégradés: le cas des habitats riches en cuivre du Katanga (République Démocratique du Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Seleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (2-3), pp.391-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Tree Planting and Forest Expansion are Bad for Biodiversity and Ecosystem Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard E. Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (10), pp.1011--1018. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biv118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyranny of trees in grassy biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard E. Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347 (6221), pp.484-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of native woody species in the restoration of Campos Rupestres in quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR analysis of plant functional types in highly diverse tropical grasslands of harsh environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Rennó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215 (4), pp.379-388. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-014-0302-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of Neotropical grasslands degraded by quarrying using hay transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire promoted underground organ biomass but decreased root biomass and bud bank size in old-growth grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertolosi Bombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Symposium, International Association for Vegetation Science (IAVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground traits and root distribution of African invasive grasses vary with soil composition and can create legacy effect in Brazilian savannas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo F. Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual symposium, International Association for Vegetation Science (IAVS), virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire promotes carbon stock in belowground organs and fine root biomass on tropical old-growth grasslands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual symposium, International Association for Vegetation Science (IAVS), virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going belowground to survive and persist: the underground world of a tropical savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertolosi Bombo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual symposium, International Association for Vegetation Science (IAVS), virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fire history impacts biomass allocation and root morphological functional parameters in campo sujo communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo F. Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savanna Science Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass and flammability of different old-growth grasslands according to fire history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Zanzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Dairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savanna Science Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above- and belowground biomass allocation in Cerrado plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savanna Science Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about tropical old-growth grassland resilience and restoration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A.O. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savanna Science Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of community translocation as mean of conservation of copper-cobalt ecosystems using a plant trait-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER-Society for Ecological Restoration International, 7th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz de Igacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to restore extreme grassland ecosystems: seed contribution now and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER-Society for Ecological Restoration International, 7th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz de Igacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and economical challenges in extreme tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tirana, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phytostabilisation as a way to conserve threatened endemic species from the Southeastern D.R. Congo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC - Association of Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low resilience of campo rupestre grasslands: implications for restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Arruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVS - International Association Of vegetation Science, Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pirenopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campos rupestres, a neglected conservation priority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC - Association of Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed bank and seed rain studies in tropical grasslands and mediterranean ecosystems: lessons learnt for restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardim Arruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SER European Conference on Ecological Restoration: Best Practices in Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in extreme tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC - Association of Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of seed ecology to restore tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Ecology V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Caété, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-rich anthropogenic grasslands and the problem of afforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER– Society for Ecological Restoration International, 6th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues linked to afforestation of species-rich anthropogenic grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.T. Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can phenology contribute to ecological restoration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER– Society for Ecological Restoration International, 6th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologia funcional de campos rupestres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congresso de Ecologia do Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Lourenço, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of the campos rupestres, Neotropical mountain grasslands (Brazil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of disturbance, resilience and assembly rules for ecological restoration case studies from tropical ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charla introductiva a la VIII edición del Máster U. en Restauración de Ecosistemas, Universidad de Alcala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Alcala, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer les campos rupestres, pelouses tropicales d’altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne IMBE UMR CNRS-IRD, AMU-UAPV Institut Méditerranéen de Biodiversité et Ecologie: «Ingénierie Ecologique»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological patterns of two altitudinal herbaceous communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia C Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC Annual Meeeting "Ecology, Evolution and Sustainable Use of Tropical Biodiversity" ATBC – Association of Tropical Biology and Conservation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénologie de deux communautés herbacées d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia C Morellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality affects biomass allocation on tropical and subtropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertolosi Bombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassy Anne Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Zanzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Symposium, International Association for Vegetation Science (IAVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of fire exclusion on aboveground biomass of tropical old-growth grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Zanzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Dairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Symposium, International Association for Vegetation Science (IAVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to assess root architectural and root morphological functional parameters in tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER-Society for Ecological Restoration International, 7th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz de Igacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assessment of native species in degraded areas of rupestrian grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecília Guimarães Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER-Society for Ecological Restoration International, 7th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz de Igacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which strategies to conserve and restore metallophytes threatened by intensive mining activities in Southeastern D. R. Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Handjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes liés à la reforestation des pelouses semi-naturelles à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.T. Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 11, Colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can phenology contribute to ecological restoration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenology 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-fire regeneration of upland tropical grassland plant communities: the case of campos rupestres, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC Annual Meeeting "Ecology, Evolution and Sustainable Use of Tropical Biodiversity" ATBC – Association of Tropical Biology and Conservation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du feu sur les communautés herbacées des campos rupestres (Brésil) Régénération des communautés de campos rupestres, pelouses tropicales d’altitude, après un feu (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plantes pour la conservation de la biodiversité végétale des sites cuprifères du Katanga face à l’anthropisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais. Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation ex situ de la flore cupro-cobalticole du Haut-Katanga en banque de graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Masengo Kalengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Handjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ngongo Luhembwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Bogaert; Gilles Colinet; GRégory Mahy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-57, 2018, 978-2-87016-147-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of research on copper-cobalt ecosystems in southeastern D.R. Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Malaisse; Michel Schaijes; Claire D'Outreligne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copper-cobalt flora of Upper Katanga and Copperbelt - Field Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LES PRESSES AGRONOMIQUES DE GEMBLOUX, A.S.B.L., 2016, 978-2-87016-080-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenology Patterns Across a Rupestrian Grassland Altitudinal Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathália Miranda Walter Bretas Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wisbech Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernandes, G.W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Conservation of Mountaintop Grasslands in Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.275-289, 2016, 978-3-319-29807-8. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29808-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Céréghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives en Ecologie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réintroduction et impacts sur leur environnement de plantes indigènes du Cerrado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bonis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en écologie des communautés végétales - Actes du 4e colloque ECOVEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions TEC &amp; DOC, 2008, 9782743018993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open letter: There are more than just trees and forests to be conserved and restored</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natashi Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciele Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Alquéres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.7(5):1220-1224. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, phenology and restoration of campo rupestre mountain grasslands - Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agricultural sciences. Université d'Avignon; Universidade Federal de Minas Gerais, 2012. English. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AVIG0643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00942593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A56565C"/>
+    <w:nsid w:val="80AFBB32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/soizig-lestradic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2643-3544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171903145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3514-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Teixeira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Souza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bombo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertolosi Bombo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fidelis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.70108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ord&#243;&#241;ez-Parra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Medeiros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Dayrell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negreiros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae160" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Lipoma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mar&#237;a Sabatini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Damasceno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13895" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly G Lyons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Maria Hermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kiehl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kirmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02612" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Loiola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Patr&#237;cia Cerdeira Morellato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Gutierrez Camargo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Kamimura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mattos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-022-7838-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149893v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rojas&#8208;botero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo H Teixeira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Prucker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kloska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kollmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14345" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Arista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Lunau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Ortiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152312" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Andrade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Andrade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3852" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150386v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arruda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fiorini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13924" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152317" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselda Durigan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cancian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Veldman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Alvarado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Anderson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay7976" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Overbeck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12470" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boisson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#233;leck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1604-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795514v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Wilson Fernandes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2016.12.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12713" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12596" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777942v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Patricia C. Morellato" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12471" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gomes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wilson Fernandes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pires" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12537" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbruggen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3095-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pierce" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cerabolini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12722" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ilunga Wa Ilunga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2745-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebrun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Handjila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5548-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662101v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Negreiros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Fernandes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Efremova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.O. Neves" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2016.05.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malaisse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5442-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473121v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. O. Silveira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton P. U. Barbosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio F. Carmo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2637-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cazelles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carvalho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12221" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MD2CDH55-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-013-2866-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444856v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wilson Fernandes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/140270" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ilunga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seleck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444842v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Veldman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard E. Overbeck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biv118" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12058" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZL5Z5DLD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662108v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Renn&#243;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-014-0302-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329139v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Fernandes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12074" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7P6MRL6G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662341v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663815v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Damasceno" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo F. Cancian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Donadieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663810v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663843v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663860v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Zanzarini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Chiari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dairel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.O. Silveira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663898v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663906v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04396834v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;leck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebrun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663991v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663962v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardim Arruda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664002v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664021v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664016v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Alvarado" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664008v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329140v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329066v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C Morellato" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328733v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662336v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassy Anne Rodrigues" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662327v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663937v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Guimar&#227;es Loureiro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601257v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664030v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328811v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327379v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662248v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Masengo Kalengo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebrun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ngongo Luhembwe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/anthropisation-des-paysages-katangais/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662278v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474010v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Miranda Walter Bretas Rocha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wisbech Carstensen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29808-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662290v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023440v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashi Pilon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Peixoto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Oliveira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina C. Oliveira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alqu&#233;res" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10635" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00942593v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AVIG0643" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/soizig-lestradic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2643-3544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171903145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3514-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Teixeira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Souza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bombo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertolosi Bombo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fidelis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.70108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ord&#243;&#241;ez-Parra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Medeiros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Dayrell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negreiros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae160" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Lipoma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mar&#237;a Sabatini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Damasceno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13895" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly G Lyons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Maria Hermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kiehl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kirmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02612" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Loiola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Patr&#237;cia Cerdeira Morellato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Gutierrez Camargo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Kamimura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mattos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-022-7838-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149893v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rojas&#8208;botero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo H Teixeira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Prucker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kloska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kollmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14345" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Arista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Lunau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Ortiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152312" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Andrade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Andrade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3852" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150386v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arruda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fiorini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13924" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152317" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselda Durigan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cancian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Veldman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Alvarado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Anderson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay7976" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Overbeck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12470" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boisson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#233;leck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1604-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795514v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Wilson Fernandes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2016.12.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12713" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12596" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777942v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Patricia C. Morellato" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12471" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gomes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wilson Fernandes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pires" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12537" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbruggen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3095-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pierce" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cerabolini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12722" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671630v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebrun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Handjila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5548-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ilunga Wa Ilunga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2745-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662101v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Negreiros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Fernandes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Efremova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.O. Neves" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2016.05.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. O. Silveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton P. U. Barbosa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio F. Carmo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2637-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671638v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malaisse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5442-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cazelles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carvalho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12221" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MD2CDH55-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wilson Fernandes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/140270" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-013-2866-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ilunga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seleck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444842v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Veldman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard E. Overbeck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biv118" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12058" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZL5Z5DLD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662108v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Renn&#243;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-014-0302-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329139v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Fernandes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12074" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7P6MRL6G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662341v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Damasceno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo F. Cancian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Donadieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663815v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663810v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663843v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663860v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Zanzarini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Chiari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dairel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.O. Silveira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663906v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663898v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04396834v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;leck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebrun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663991v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663962v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardim Arruda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664002v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664021v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Alvarado" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664016v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664008v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329140v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329066v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C Morellato" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328733v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662336v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassy Anne Rodrigues" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662327v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663937v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Guimar&#227;es Loureiro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664030v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601257v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664012v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328811v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327379v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662248v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Masengo Kalengo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebrun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ngongo Luhembwe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/anthropisation-des-paysages-katangais/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662278v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474010v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Miranda Walter Bretas Rocha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wisbech Carstensen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29808-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662290v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023440v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashi Pilon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Peixoto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Oliveira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina C. Oliveira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alqu&#233;res" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10635" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00942593v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AVIG0643" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>