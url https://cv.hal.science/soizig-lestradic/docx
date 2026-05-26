--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Soizig Le Stradic </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche, UMR BIOGECO INRAE - Université de Bordeaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">soizig-lestradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2643-3544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171903145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-3514-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key words: Community ecology, restoration ecology, functional ecology, conservation, root traits, belowground organs, tropical grassland and savanna, open ecosystems, filtering processes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an ecologist with a broad interest in community ecology, restoration ecology and functional ecology. My research concern the understanding of community assembly rules, the functioning of open ecosystems especially the tropical ones as well as the effects of anthropogenic modifications and land use changes on the structure and functioning of plant communities. I am also interested in the assessment of plant community resilience face to anthropogenic pressures, the analysis and evaluation of ecological restoration techniques, and the understanding of ecological processes that may be limiting for the restoration of these plant communities. More recently I use a functional approach, especially belowground traits, to evaluate the impact of anthropogenicmodifications (e.g. modification of fire regime and the presence of invasion species) on the structure and functioning of plant communities. My current research aims to improve and expand the use of trait-based ecology for the restoration of degraded grasslands and wetlands.My research has been largely done on tropical old-growth grasslands and savannas in Brazil and Democratic Republic of Congo. Part of my work is strongly applied to the conservation and restoration of degraded habitats by human actions. The results of my research aim to improve and guide public policies in terms of biodiversity management, conservation and restoration.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I did my PhD in Ecology at both the University of Avignon and Pays du Vaucluse, France, and at the Federal University of Minas Gerais, Brazil, about the composition, the phenology and restoration of campo rupestre mountain grasslands in Brazil. I worked for three years after my PhD, at the Biodiversity and Landscape Unit, at Gembloux Agro-Bio Tech (University of Liege) as assistant researcher and project coordinator. My research dealt with the conservation and restoration of copper-cobalt outcrops, in Katanga (Democratic Republic of Congo). The project was a collaboration between the University of Liege and the company Tenke Fungurume Mining. Since 2012, I collaborate with the Phenology Lab at Sao Paulo State University, UNESP (Rio Claro, SP, Brazil) where I did a postdoc in 2016, addressing tropical grassland phenology and how phenology can improve ecological restoration. From 2016 to 2019, I realized a postdoctoral research at the Leveg (Laboratory of Vegetation Ecology) at Sao Paulo State University, UNESP (Rio Claro, SP, Brazil). During that project, I aimed to analyze the impact of fire and invasive species on plant communities from a belowground perspective i.e. belowground biomass and root traits, as well as to understand the links between fire, root traits and carbon fluxes in tropical open ecosystems. I continue that project from 2019 to 2021, when I was post-doctoral researcher and teaching assistant at the Technische Universität München TUM, Chair of Restoration Ecology, Freising, Germany.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 - present | Researcher at BIOGECO INRAE - University of Bordeaux.2019 – 2021 | Post-doctoral researcher and teaching assistant (Wissenschaftliche Mitarbeiter) - Technische Universität München TUM, Chair of Restoration Ecology, Ecology and Ecosystem Management Department, Freising, Germany.2016-2019 | Post-doctoral researcher at the State University of São Paulo, (Universidade Estadual Paulista – UNESP), Rio Claro, São Paulo, Brazil. Project : “Digging deeper: Contribution of belowground plant traits to the functioning of tropical old-growth grasslands”.2016 | Post-doctoral researcher at the State University of São Paulo, (Universidade Estadual Paulista – UNESP), Rio Claro, São Paulo, Brazil. Project: “e-phenology: combining new technologies to monitor phenology from leaves to ecosystems”.2013-2015 | Assistant Researcher and project coordinator at University of Liege, Gembloux Agro Bio Tech, Gembloux, Belgium. Project : « Conservation et restauration de la flore du cuivre et du miombo au Katanga (DRC) ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2012 | PhD in Ecology, University of Avignon & des Pays de Vaucluse (France) and the Federal University of Minas Gerais (Brazil).2007 - 2008 | MSc (2nd year) in Ecology, Biodiversity, & Evolution, University Paris VI, Paris-sud 11, AgroParisTech & ENS Paris, France.2006 - 2007 | MSc (1st year) in Biology of organisms, populations and ecosystems specializing in ecology, biodiversity and landscape ecology, University Rennes 1, France.2003 – 2006 | B.Sc in Biology and geology, University Bretagne Sud, Vannes, France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Teaching assistant. Technische Universität München TUM, Chair of Restoration Ecology, Ecology and Ecosystem Management Department, Freising, Germany (Advanced restoration Ecology, Vegetation of the Earth, Scientific seminar, Statistical analysis 90h of lecture).2017 Teaching assistant. State University of São Paulo (Biodiversity, 1st of graduation 30h of lectures)2014 Lecturer. University of Marseille-Aix en Provence, France (Restoration Ecology, 1st year of master. 12h: 4h course, 8h tutorials).2009-2010 Teaching assistant. University of Avignon et des Pays de Vaucluse, France (Scientific expression, Ecology, Pollution, 1st or 2nd year of graduation. 54h: 3h tutorials, 51h Lab).2008-2009 French professor in Belo Horizonte, Brazil (Around 40h)2008-2009 Teaching assistant. University of Avignon et des Pays de Vaucluse, France (Ecology, Plant physiology, Microbiology, Statistics, 1st or 2nd year of graduation. 84h: 24h tutorials, 60h Lab).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Fire Exclusion Affect the Belowground Biomass of Tropical Open Ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (2), pp.e70027. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.70027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications in fire frequency impact belowground plant components in old‐growth grasslands, posing risks to their resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertolosi Bombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (10), Special Issue SI. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.70108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed functional ecology in Brazilian rock outcrop vegetation: an integrative synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ordóñez-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Dayrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcae160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No general support for functional diversity enhancing resilience across terrestrial plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia Lipoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco María Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for grassland restoration: A global perspective of best practices in the era of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly G Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia-Maria Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Kiehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Kirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e02612. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared-role of vegetation types, elevation and soil affecting plant diversity in an old-tropical mountain hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Loiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gabriela Gutierrez Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Kamimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.1842-1853. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-022-7838-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits of grasslands rapidly respond to climate change, while community biomass mainly depends on functional composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rojas‐botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo H Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Prucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Kloska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering phenology of species with similar flower colours in species-rich communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gabriela Gutierrez Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Arista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Lunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luis Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 304, pp.152312. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2023.152312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock n' Seeds: A database of seed functional traits and germination experiments from Brazilian rock outcrop vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ordóñez-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Dayrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.3852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten principles for restoring campo rupestre , a threatened tropical, megadiverse, nutrient‐impoverished montane grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Arruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ordóñez-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Dayrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (7), pp.e13924. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.13924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire promotes functional plant diversity and modifies soil carbon dynamics in tropical savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 812, pp.152317. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in biomass allocation and root functional parameters in response to fire history in Brazilian savannas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (12), pp.4143-4157. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R90 : Restaurer les écosystèmes tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards SFE (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://www.sfecologie.org/regard/r90-fev-2020-savanes-le-stradic-et-buisson/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer les savanes et les écosystèmes herbacés tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'environnement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://www.encyclopedie-environnement.org/vivant/restaurer-savanes-ecosystemes-herbaces-tropicaux/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “The global tree restoration potential”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Michael Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (6463), pp.eaay7976. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay7976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and restoration of tropical and subtropical grasslands, savannas, and grassy woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (2), pp.590-609. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phytostabilisation to conserve threatened endemic species in southeastern Democratic Republic of the Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.789-798. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-018-1604-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration after fire in campo rupestre : Short- and long-term vegetation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 238, pp.191-200. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No recovery of campo rupestre grasslands after gravel extraction: implications for conservation and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, SEED DISPERSAL AND SOIL SEED BANKS ‐ PROMISING SOURCES FOR ECOLOGICAL RESTORATION, 26 (S2), pp.S151-S159. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive phenology of two co-occurring Neotropical mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant phenological research enhances ecological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patricia C. Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (2), pp.164 - 171. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐term monitoring of shrub species translocation in degraded Neotropical mountain grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized edaphic niches of threatened copper endemic plant species in the D.R. Congo: implications for ex situ conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 413 (1-2), pp.261-273. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3095-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global method for calculating plant CSR ecological strategies applied across biomes world‐wide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cerabolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.444-457. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of translocation methods to conserve metallophyte communities in the Southeastern D.R. Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Handjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (14), pp.13681-13692. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5548-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of plant-soil relationships for conservation and restoration of copper-cobalt ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403 (1-2), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2745-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth–survival trade-off in shrub saplings from Neotropical mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Efremova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.O. Neves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sajb.2016.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and evolution of plant diversity in the endangered campo rupestre: a neglected conservation priority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando A. O. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton P. U. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio F. Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403 (1-2), pp.129--152. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2637-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of copper-tolerant grasses to implement phytostabilisation strategies on polluted soils in South D. R. Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (14), pp.13693-13705. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5442-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of germination strategies and seed dormancy in herbaceous species of campo rupestre grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando A. O. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (5), pp.537--546. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aec.12221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an old-growth concept for grasslands, savannas, and woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (3), pp.154--162. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/140270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation composition and structure of some Neotropical mountain grasslands in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wilson Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (4), pp.864-877. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-013-2866-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plante en ingénierie écologique des habitats et sols métallifères dégradés: le cas des habitats riches en cuivre du Katanga (République Démocratique du Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Seleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (2-3), pp.391-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Tree Planting and Forest Expansion are Bad for Biodiversity and Ecosystem Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard E. Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (10), pp.1011--1018. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biv118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyranny of trees in grassy biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard E. Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347 (6221), pp.484-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of native woody species in the restoration of Campos Rupestres in quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR analysis of plant functional types in highly diverse tropical grasslands of harsh environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Rennó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215 (4), pp.379-388. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-014-0302-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of Neotropical grasslands degraded by quarrying using hay transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire promoted underground organ biomass but decreased root biomass and bud bank size in old-growth grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertolosi Bombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Symposium, International Association for Vegetation Science (IAVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground traits and root distribution of African invasive grasses vary with soil composition and can create legacy effect in Brazilian savannas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo F. Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual symposium, International Association for Vegetation Science (IAVS), virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire promotes carbon stock in belowground organs and fine root biomass on tropical old-growth grasslands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual symposium, International Association for Vegetation Science (IAVS), virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going belowground to survive and persist: the underground world of a tropical savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertolosi Bombo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual symposium, International Association for Vegetation Science (IAVS), virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fire history impacts biomass allocation and root morphological functional parameters in campo sujo communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo F. Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savanna Science Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass and flammability of different old-growth grasslands according to fire history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Zanzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Dairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savanna Science Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above- and belowground biomass allocation in Cerrado plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savanna Science Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about tropical old-growth grassland resilience and restoration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A.O. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savanna Science Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of community translocation as mean of conservation of copper-cobalt ecosystems using a plant trait-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER-Society for Ecological Restoration International, 7th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz de Igacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to restore extreme grassland ecosystems: seed contribution now and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER-Society for Ecological Restoration International, 7th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz de Igacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and economical challenges in extreme tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tirana, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phytostabilisation as a way to conserve threatened endemic species from the Southeastern D.R. Congo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC - Association of Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low resilience of campo rupestre grasslands: implications for restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Arruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVS - International Association Of vegetation Science, Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pirenopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campos rupestres, a neglected conservation priority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC - Association of Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed bank and seed rain studies in tropical grasslands and mediterranean ecosystems: lessons learnt for restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardim Arruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SER European Conference on Ecological Restoration: Best Practices in Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in extreme tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC - Association of Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of seed ecology to restore tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Ecology V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Caété, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-rich anthropogenic grasslands and the problem of afforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER– Society for Ecological Restoration International, 6th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues linked to afforestation of species-rich anthropogenic grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.T. Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can phenology contribute to ecological restoration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER– Society for Ecological Restoration International, 6th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologia funcional de campos rupestres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congresso de Ecologia do Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Lourenço, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of the campos rupestres, Neotropical mountain grasslands (Brazil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of disturbance, resilience and assembly rules for ecological restoration case studies from tropical ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charla introductiva a la VIII edición del Máster U. en Restauración de Ecosistemas, Universidad de Alcala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Alcala, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer les campos rupestres, pelouses tropicales d’altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne IMBE UMR CNRS-IRD, AMU-UAPV Institut Méditerranéen de Biodiversité et Ecologie: «Ingénierie Ecologique»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological patterns of two altitudinal herbaceous communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia C Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC Annual Meeeting "Ecology, Evolution and Sustainable Use of Tropical Biodiversity" ATBC – Association of Tropical Biology and Conservation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénologie de deux communautés herbacées d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia C Morellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality affects biomass allocation on tropical and subtropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertolosi Bombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassy Anne Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Zanzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Symposium, International Association for Vegetation Science (IAVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of fire exclusion on aboveground biomass of tropical old-growth grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Zanzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Dairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Symposium, International Association for Vegetation Science (IAVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to assess root architectural and root morphological functional parameters in tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER-Society for Ecological Restoration International, 7th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz de Igacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assessment of native species in degraded areas of rupestrian grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecília Guimarães Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER-Society for Ecological Restoration International, 7th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz de Igacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which strategies to conserve and restore metallophytes threatened by intensive mining activities in Southeastern D. R. Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Handjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes liés à la reforestation des pelouses semi-naturelles à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.T. Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 11, Colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can phenology contribute to ecological restoration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenology 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-fire regeneration of upland tropical grassland plant communities: the case of campos rupestres, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC Annual Meeeting "Ecology, Evolution and Sustainable Use of Tropical Biodiversity" ATBC – Association of Tropical Biology and Conservation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du feu sur les communautés herbacées des campos rupestres (Brésil) Régénération des communautés de campos rupestres, pelouses tropicales d’altitude, après un feu (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plantes pour la conservation de la biodiversité végétale des sites cuprifères du Katanga face à l’anthropisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais. Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation ex situ de la flore cupro-cobalticole du Haut-Katanga en banque de graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Masengo Kalengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Handjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ngongo Luhembwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Bogaert; Gilles Colinet; GRégory Mahy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-57, 2018, 978-2-87016-147-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of research on copper-cobalt ecosystems in southeastern D.R. Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Malaisse; Michel Schaijes; Claire D'Outreligne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copper-cobalt flora of Upper Katanga and Copperbelt - Field Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LES PRESSES AGRONOMIQUES DE GEMBLOUX, A.S.B.L., 2016, 978-2-87016-080-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenology Patterns Across a Rupestrian Grassland Altitudinal Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathália Miranda Walter Bretas Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wisbech Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernandes, G.W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Conservation of Mountaintop Grasslands in Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.275-289, 2016, 978-3-319-29807-8. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29808-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Céréghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives en Ecologie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réintroduction et impacts sur leur environnement de plantes indigènes du Cerrado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bonis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en écologie des communautés végétales - Actes du 4e colloque ECOVEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions TEC &amp; DOC, 2008, 9782743018993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open letter: There are more than just trees and forests to be conserved and restored</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natashi Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciele Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Alquéres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.7(5):1220-1224. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, phenology and restoration of campo rupestre mountain grasslands - Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agricultural sciences. Université d'Avignon; Universidade Federal de Minas Gerais, 2012. English. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AVIG0643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00942593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Soizig Le Stradic </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche, UMR BIOGECO INRAE - Université de Bordeaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">soizig-lestradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2643-3544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171903145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Pqy-GQsAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-3514-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key words: Community ecology, restoration ecology, functional ecology, conservation, root traits, belowground organs, tropical grassland and savanna, open ecosystems, filtering processes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an ecologist with a broad interest in community ecology, restoration ecology and functional ecology. My research concern the understanding of community assembly rules, the functioning of open ecosystems especially the tropical ones as well as the effects of anthropogenic modifications and land use changes on the structure and functioning of plant communities. I am also interested in the assessment of plant community resilience face to anthropogenic pressures, the analysis and evaluation of ecological restoration techniques, and the understanding of ecological processes that may be limiting for the restoration of these plant communities. More recently I use a functional approach, especially belowground traits, to evaluate the impact of anthropogenicmodifications (e.g. modification of fire regime and the presence of invasion species) on the structure and functioning of plant communities. My current research aims to improve and expand the use of trait-based ecology for the restoration of degraded grasslands and wetlands.My research has been largely done on tropical old-growth grasslands and savannas in Brazil and Democratic Republic of Congo. Part of my work is strongly applied to the conservation and restoration of degraded habitats by human actions. The results of my research aim to improve and guide public policies in terms of biodiversity management, conservation and restoration.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I did my PhD in Ecology at both the University of Avignon and Pays du Vaucluse, France, and at the Federal University of Minas Gerais, Brazil, about the composition, the phenology and restoration of campo rupestre mountain grasslands in Brazil. I worked for three years after my PhD, at the Biodiversity and Landscape Unit, at Gembloux Agro-Bio Tech (University of Liege) as assistant researcher and project coordinator. My research dealt with the conservation and restoration of copper-cobalt outcrops, in Katanga (Democratic Republic of Congo). The project was a collaboration between the University of Liege and the company Tenke Fungurume Mining. Since 2012, I collaborate with the Phenology Lab at Sao Paulo State University, UNESP (Rio Claro, SP, Brazil) where I did a postdoc in 2016, addressing tropical grassland phenology and how phenology can improve ecological restoration. From 2016 to 2019, I realized a postdoctoral research at the Leveg (Laboratory of Vegetation Ecology) at Sao Paulo State University, UNESP (Rio Claro, SP, Brazil). During that project, I aimed to analyze the impact of fire and invasive species on plant communities from a belowground perspective i.e. belowground biomass and root traits, as well as to understand the links between fire, root traits and carbon fluxes in tropical open ecosystems. I continue that project from 2019 to 2021, when I was post-doctoral researcher and teaching assistant at the Technische Universität München TUM, Chair of Restoration Ecology, Freising, Germany.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 - present | Researcher at BIOGECO INRAE - University of Bordeaux.2019 – 2021 | Post-doctoral researcher and teaching assistant (Wissenschaftliche Mitarbeiter) - Technische Universität München TUM, Chair of Restoration Ecology, Ecology and Ecosystem Management Department, Freising, Germany.2016-2019 | Post-doctoral researcher at the State University of São Paulo, (Universidade Estadual Paulista – UNESP), Rio Claro, São Paulo, Brazil. Project : “Digging deeper: Contribution of belowground plant traits to the functioning of tropical old-growth grasslands”.2016 | Post-doctoral researcher at the State University of São Paulo, (Universidade Estadual Paulista – UNESP), Rio Claro, São Paulo, Brazil. Project: “e-phenology: combining new technologies to monitor phenology from leaves to ecosystems”.2013-2015 | Assistant Researcher and project coordinator at University of Liege, Gembloux Agro Bio Tech, Gembloux, Belgium. Project : « Conservation et restauration de la flore du cuivre et du miombo au Katanga (DRC) ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2012 | PhD in Ecology, University of Avignon & des Pays de Vaucluse (France) and the Federal University of Minas Gerais (Brazil).2007 - 2008 | MSc (2nd year) in Ecology, Biodiversity, & Evolution, University Paris VI, Paris-sud 11, AgroParisTech & ENS Paris, France.2006 - 2007 | MSc (1st year) in Biology of organisms, populations and ecosystems specializing in ecology, biodiversity and landscape ecology, University Rennes 1, France.2003 – 2006 | B.Sc in Biology and geology, University Bretagne Sud, Vannes, France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Teaching assistant. Technische Universität München TUM, Chair of Restoration Ecology, Ecology and Ecosystem Management Department, Freising, Germany (Advanced restoration Ecology, Vegetation of the Earth, Scientific seminar, Statistical analysis 90h of lecture).2017 Teaching assistant. State University of São Paulo (Biodiversity, 1st of graduation 30h of lectures)2014 Lecturer. University of Marseille-Aix en Provence, France (Restoration Ecology, 1st year of master. 12h: 4h course, 8h tutorials).2009-2010 Teaching assistant. University of Avignon et des Pays de Vaucluse, France (Scientific expression, Ecology, Pollution, 1st or 2nd year of graduation. 54h: 3h tutorials, 51h Lab).2008-2009 French professor in Belo Horizonte, Brazil (Around 40h)2008-2009 Teaching assistant. University of Avignon et des Pays de Vaucluse, France (Ecology, Plant physiology, Microbiology, Statistics, 1st or 2nd year of graduation. 84h: 24h tutorials, 60h Lab).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Fire Exclusion Affect the Belowground Biomass of Tropical Open Ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (2), pp.e70027. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.70027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications in fire frequency impact belowground plant components in old‐growth grasslands, posing risks to their resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertolosi Bombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (10), Special Issue SI. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.70108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No general support for functional diversity enhancing resilience across terrestrial plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrecia Lipoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco María Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed functional ecology in Brazilian rock outcrop vegetation: an integrative synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ordóñez-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Dayrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcae160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared-role of vegetation types, elevation and soil affecting plant diversity in an old-tropical mountain hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Loiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gabriela Gutierrez Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Kamimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (7), pp.1842-1853. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-022-7838-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits of grasslands rapidly respond to climate change, while community biomass mainly depends on functional composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rojas‐botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo H Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Prucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Kloska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock n' Seeds: A database of seed functional traits and germination experiments from Brazilian rock outcrop vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ordóñez-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Dayrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.3852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering phenology of species with similar flower colours in species-rich communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gabriela Gutierrez Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Arista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Lunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luis Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 304, pp.152312. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2023.152312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten principles for restoring campo rupestre , a threatened tropical, megadiverse, nutrient‐impoverished montane grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Arruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ordóñez-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Dayrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (7), pp.e13924. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.13924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities for grassland restoration: A global perspective of best practices in the era of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly G Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia-Maria Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Kiehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Kirmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e02612. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire promotes functional plant diversity and modifies soil carbon dynamics in tropical savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 812, pp.152317. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in biomass allocation and root functional parameters in response to fire history in Brazilian savannas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (12), pp.4143-4157. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer les savanes et les écosystèmes herbacés tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'environnement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://www.encyclopedie-environnement.org/vivant/restaurer-savanes-ecosystemes-herbaces-tropicaux/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R90 : Restaurer les écosystèmes tropicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards SFE (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://www.sfecologie.org/regard/r90-fev-2020-savanes-le-stradic-et-buisson/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “The global tree restoration potential”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Michael Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (6463), pp.eaay7976. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay7976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and restoration of tropical and subtropical grasslands, savannas, and grassy woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (2), pp.590-609. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regeneration after fire in campo rupestre : Short- and long-term vegetation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 238, pp.191-200. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No recovery of campo rupestre grasslands after gravel extraction: implications for conservation and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, SEED DISPERSAL AND SOIL SEED BANKS ‐ PROMISING SOURCES FOR ECOLOGICAL RESTORATION, 26 (S2), pp.S151-S159. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive phenology of two co-occurring Neotropical mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phytostabilisation to conserve threatened endemic species in southeastern Democratic Republic of the Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.789-798. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-018-1604-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐term monitoring of shrub species translocation in degraded Neotropical mountain grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized edaphic niches of threatened copper endemic plant species in the D.R. Congo: implications for ex situ conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 413 (1-2), pp.261-273. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3095-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant phenological research enhances ecological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patricia C. Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (2), pp.164 - 171. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.12471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of translocation methods to conserve metallophyte communities in the Southeastern D.R. Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Handjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (14), pp.13681-13692. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5548-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of plant-soil relationships for conservation and restoration of copper-cobalt ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403 (1-2), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2745-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of copper-tolerant grasses to implement phytostabilisation strategies on polluted soils in South D. R. Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (14), pp.13693-13705. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5442-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and evolution of plant diversity in the endangered campo rupestre: a neglected conservation priority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando A. O. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton P. U. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio F. Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403 (1-2), pp.129--152. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2637-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth–survival trade-off in shrub saplings from Neotropical mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Efremova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.O. Neves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sajb.2016.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global method for calculating plant CSR ecological strategies applied across biomes world‐wide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pierce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cerabolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kattge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.444-457. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an old-growth concept for grasslands, savannas, and woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (3), pp.154--162. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/140270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation composition and structure of some Neotropical mountain grasslands in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wilson Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (4), pp.864-877. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-013-2866-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Tree Planting and Forest Expansion are Bad for Biodiversity and Ecosystem Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard E. Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (10), pp.1011--1018. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biv118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plante en ingénierie écologique des habitats et sols métallifères dégradés: le cas des habitats riches en cuivre du Katanga (République Démocratique du Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Seleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (2-3), pp.391-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyranny of trees in grassy biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph W. Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard E. Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347 (6221), pp.484-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of germination strategies and seed dormancy in herbaceous species of campo rupestre grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando A. O. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (5), pp.537--546. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aec.12221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of native woody species in the restoration of Campos Rupestres in quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR analysis of plant functional types in highly diverse tropical grasslands of harsh environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Rennó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215 (4), pp.379-388. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-014-0302-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of Neotropical grasslands degraded by quarrying using hay transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire promoted underground organ biomass but decreased root biomass and bud bank size in old-growth grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertolosi Bombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Symposium, International Association for Vegetation Science (IAVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground traits and root distribution of African invasive grasses vary with soil composition and can create legacy effect in Brazilian savannas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo F. Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual symposium, International Association for Vegetation Science (IAVS), virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire promotes carbon stock in belowground organs and fine root biomass on tropical old-growth grasslands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual symposium, International Association for Vegetation Science (IAVS), virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going belowground to survive and persist: the underground world of a tropical savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertolosi Bombo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual symposium, International Association for Vegetation Science (IAVS), virtual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fire history impacts biomass allocation and root morphological functional parameters in campo sujo communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo F. Cancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savanna Science Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above- and belowground biomass allocation in Cerrado plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savanna Science Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about tropical old-growth grassland resilience and restoration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A.O. Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Overbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savanna Science Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass and flammability of different old-growth grasslands according to fire history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Zanzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Dairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savanna Science Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of community translocation as mean of conservation of copper-cobalt ecosystems using a plant trait-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER-Society for Ecological Restoration International, 7th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz de Igacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to restore extreme grassland ecosystems: seed contribution now and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER-Society for Ecological Restoration International, 7th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz de Igacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and economical challenges in extreme tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tirana, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campos rupestres, a neglected conservation priority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC - Association of Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed bank and seed rain studies in tropical grasslands and mediterranean ecosystems: lessons learnt for restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jardim Arruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th SER European Conference on Ecological Restoration: Best Practices in Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in extreme tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC - Association of Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of seed ecology to restore tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Ecology V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Caété, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phytostabilisation as a way to conserve threatened endemic species from the Southeastern D.R. Congo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC - Association of Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low resilience of campo rupestre grasslands: implications for restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Arruda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVS - International Association Of vegetation Science, Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pirenopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-rich anthropogenic grasslands and the problem of afforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER– Society for Ecological Restoration International, 6th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues linked to afforestation of species-rich anthropogenic grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.T. Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can phenology contribute to ecological restoration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER– Society for Ecological Restoration International, 6th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologia funcional de campos rupestres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congresso de Ecologia do Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, São Lourenço, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer les campos rupestres, pelouses tropicales d’altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne IMBE UMR CNRS-IRD, AMU-UAPV Institut Méditerranéen de Biodiversité et Ecologie: «Ingénierie Ecologique»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of disturbance, resilience and assembly rules for ecological restoration case studies from tropical ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charla introductiva a la VIII edición del Máster U. en Restauración de Ecosistemas, Universidad de Alcala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Alcala, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of the campos rupestres, Neotropical mountain grasslands (Brazil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological patterns of two altitudinal herbaceous communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia C Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC Annual Meeeting "Ecology, Evolution and Sustainable Use of Tropical Biodiversity" ATBC – Association of Tropical Biology and Conservation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénologie de deux communautés herbacées d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia C Morellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality affects biomass allocation on tropical and subtropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertolosi Bombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassy Anne Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Zanzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Symposium, International Association for Vegetation Science (IAVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of fire exclusion on aboveground biomass of tropical old-growth grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Zanzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Dairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Symposium, International Association for Vegetation Science (IAVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to assess root architectural and root morphological functional parameters in tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselda Durigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Fidelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER-Society for Ecological Restoration International, 7th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz de Igacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the assessment of native species in degraded areas of rupestrian grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecília Guimarães Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER-Society for Ecological Restoration International, 7th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Foz de Igacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which strategies to conserve and restore metallophytes threatened by intensive mining activities in Southeastern D. R. Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Handjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Conference in Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes liés à la reforestation des pelouses semi-naturelles à forte diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.T. Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 11, Colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can phenology contribute to ecological restoration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenology 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-fire regeneration of upland tropical grassland plant communities: the case of campos rupestres, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC Annual Meeeting "Ecology, Evolution and Sustainable Use of Tropical Biodiversity" ATBC – Association of Tropical Biology and Conservation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du feu sur les communautés herbacées des campos rupestres (Brésil) Régénération des communautés de campos rupestres, pelouses tropicales d’altitude, après un feu (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plantes pour la conservation de la biodiversité végétale des sites cuprifères du Katanga face à l’anthropisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais. Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation ex situ de la flore cupro-cobalticole du Haut-Katanga en banque de graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Masengo Kalengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylain Handjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ngongo Luhembwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Bogaert; Gilles Colinet; GRégory Mahy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-57, 2018, 978-2-87016-147-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of research on copper-cobalt ecosystems in southeastern D.R. Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Malaisse; Michel Schaijes; Claire D'Outreligne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copper-cobalt flora of Upper Katanga and Copperbelt - Field Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LES PRESSES AGRONOMIQUES DE GEMBLOUX, A.S.B.L., 2016, 978-2-87016-080-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenology Patterns Across a Rupestrian Grassland Altitudinal Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathália Miranda Walter Bretas Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wisbech Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernandes, G.W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Conservation of Mountaintop Grasslands in Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.275-289, 2016, 978-3-319-29807-8. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29808-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Céréghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives en Ecologie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réintroduction et impacts sur leur environnement de plantes indigènes du Cerrado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negreiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bonis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en écologie des communautés végétales - Actes du 4e colloque ECOVEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions TEC &amp; DOC, 2008, 9782743018993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open letter: There are more than just trees and forests to be conserved and restored</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natashi Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciele Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Alquéres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.7(5):1220-1224. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, phenology and restoration of campo rupestre mountain grasslands - Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agricultural sciences. Université d'Avignon; Universidade Federal de Minas Gerais, 2012. English. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012AVIG0643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00942593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80AFBB32"/>
+    <w:nsid w:val="01C434CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/soizig-lestradic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2643-3544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171903145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3514-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Teixeira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Souza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bombo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertolosi Bombo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fidelis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.70108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ord&#243;&#241;ez-Parra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Medeiros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Dayrell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negreiros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae160" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Lipoma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mar&#237;a Sabatini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Damasceno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13895" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly G Lyons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Maria Hermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kiehl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kirmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02612" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Loiola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Patr&#237;cia Cerdeira Morellato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Gutierrez Camargo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Kamimura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mattos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-022-7838-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149893v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rojas&#8208;botero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo H Teixeira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Prucker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kloska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kollmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14345" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Arista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Lunau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Ortiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152312" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Andrade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Andrade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3852" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150386v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arruda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fiorini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13924" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152317" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselda Durigan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cancian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Veldman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Alvarado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Anderson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay7976" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Overbeck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12470" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boisson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#233;leck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1604-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795514v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Wilson Fernandes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2016.12.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12713" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12596" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777942v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Patricia C. Morellato" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12471" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gomes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wilson Fernandes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pires" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12537" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbruggen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3095-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pierce" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cerabolini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12722" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671630v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebrun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Handjila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5548-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ilunga Wa Ilunga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2745-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662101v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Negreiros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Fernandes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Efremova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.O. Neves" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2016.05.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. O. Silveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton P. U. Barbosa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio F. Carmo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2637-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671638v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malaisse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5442-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cazelles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carvalho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12221" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MD2CDH55-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wilson Fernandes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/140270" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-013-2866-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ilunga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seleck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444842v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Veldman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard E. Overbeck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biv118" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12058" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZL5Z5DLD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662108v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Renn&#243;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-014-0302-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329139v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Fernandes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12074" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7P6MRL6G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662341v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Damasceno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo F. Cancian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Donadieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663815v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663810v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663843v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663860v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Zanzarini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Chiari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dairel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.O. Silveira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663906v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663898v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04396834v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;leck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebrun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663991v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663962v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardim Arruda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664002v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664021v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Alvarado" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664016v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664008v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329140v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329066v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C Morellato" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328733v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662336v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassy Anne Rodrigues" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662327v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663937v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Guimar&#227;es Loureiro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664030v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601257v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664012v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328811v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327379v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662248v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Masengo Kalengo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebrun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ngongo Luhembwe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/anthropisation-des-paysages-katangais/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662278v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474010v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Miranda Walter Bretas Rocha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wisbech Carstensen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29808-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662290v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023440v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashi Pilon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Peixoto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Oliveira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina C. Oliveira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alqu&#233;res" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10635" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00942593v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AVIG0643" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/soizig-lestradic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2643-3544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171903145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Pqy-GQsAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3514-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Teixeira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Souza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bombo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70027" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496957v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertolosi Bombo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fidelis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.70108" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Lipoma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mar&#237;a Sabatini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Damasceno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13895" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792792v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ord&#243;&#241;ez-Parra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Medeiros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Dayrell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negreiros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae160" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Loiola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Patr&#237;cia Cerdeira Morellato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Gutierrez Camargo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Kamimura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Mattos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-022-7838-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rojas&#8208;botero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo H Teixeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Prucker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kloska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kollmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14345" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Andrade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Andrade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3852" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Arista" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Lunau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Ortiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152312" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arruda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fiorini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13924" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly G Lyons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Maria Hermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kiehl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kirmer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02612" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152317" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselda Durigan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cancian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13786" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463305v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Veldman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Alvarado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Anderson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay7976" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Overbeck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12470" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795514v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hernandez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Wilson Fernandes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2016.12.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12713" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12596" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boisson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#233;leck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collignon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1604-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gomes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wilson Fernandes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pires" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12537" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbruggen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3095-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Patricia C. Morellato" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12471" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671630v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lebrun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Handjila" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5548-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ilunga Wa Ilunga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2745-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malaisse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5442-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473121v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. O. Silveira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton P. U. Barbosa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio F. Carmo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2637-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662101v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Negreiros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Efremova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.O. Neves" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2016.05.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pierce" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cerabolini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12722" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wilson Fernandes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/140270" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-013-2866-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Veldman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard E. Overbeck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biv118" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265959v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ilunga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seleck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cazelles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carvalho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12221" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MD2CDH55-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12058" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZL5Z5DLD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662108v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Renn&#243;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-014-0302-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Fernandes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12074" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7P6MRL6G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662341v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Damasceno" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo F. Cancian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Donadieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663815v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663810v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663855v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663853v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.O. Silveira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663860v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Zanzarini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Chiari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dairel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663906v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663898v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04396834v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;leck" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebrun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604533v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardim Arruda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664002v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664021v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Alvarado" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664008v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329066v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327406v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329140v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328730v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C Morellato" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328733v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662336v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassy Anne Rodrigues" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662327v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Guimar&#227;es Loureiro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664030v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601257v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664012v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328811v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327379v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265970v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662248v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Masengo Kalengo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebrun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ngongo Luhembwe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/anthropisation-des-paysages-katangais/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662278v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474010v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Miranda Walter Bretas Rocha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wisbech Carstensen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29808-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023440v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashi Pilon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Peixoto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Oliveira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina C. Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alqu&#233;res" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10635" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00942593v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AVIG0643" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>