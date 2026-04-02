--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -17,55 +17,142 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Solal Lambert-Aouizerat </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chargé de recherche pour l'ANR ProMetUrba 2025-2027Doctorant en urbanisme et aménagement de l'espaceUMR AAU CRENAU - ENSA Nantes</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">solal-lambert-aouizerat</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-7535-9091</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">269778489</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -92,495 +179,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les distinctions architecturales et paysagères à l’épreuve de la transition écologique : Enquête depuis les coulisses du Palmarès des Jeunes Architectes et Paysagistes Ligériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solal Lambert-Aouizerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Escar Otín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement(s) &amp; inégalités - 11ème congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ajustements de l'administration publique locale face à l'hétérogénéité des temps : étude de l'attribution du droit des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solal Lambert-Aouizerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque UrbaTime - Penser et agir avec le temps en urbanisme : quelles évolutions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Apr 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcement through control: the power of public action in monitoring building permits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solal Lambert-Aouizerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th annual conference of the international Academic Association on Planning, Law, and Property Rights (PLPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TUM, Technical University of Munich, Mar 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éclairer les coulisses du permis de construire : une ethnographie de l’instruction métropolitaine des autorisations d’urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solal Lambert-Aouizerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude - Permis de construire : saisir la production urbaine par l’acte de construire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Techniques Territoires et Sociétés (LATTS); le Rize (Villeurbanne), Mar 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l'objet dans les SHS : perspectives et blocages dans l'usage de la théorie de l'acteur-réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solal Lambert-Aouizerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées doctorales ED STT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole doctorale Sociétés, Temps, Territoires (STT) - ED 604, Jun 2022, Rhuys, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralité des bureaucraties, pluralité de l’enquête ? S’immerger au sein d’un guichet communal de délivrance de droits à bâtir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solal Lambert-Aouizerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier doctoral du RT9 2022 - Ville et travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Thématique 9 (Sociologie de l’Urbain et des Territoires) de l'Association Française de Sociologie, Dec 2022, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -590,115 +677,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes professionnel·les, nouveaux défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solal Lambert-Aouizerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Escar Otín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Ardépa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAPL 2025 - Sélection des jeunes architectes et paysagistes ligériens 5ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.16-19, 2025, 978-2-9556051-3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -708,105 +795,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éclairer l’ordinaire urbain par sa fabrique du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solal Lambert-Aouizerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -872,51 +959,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="3F6CFD93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -953,51 +1192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Lambert-Aouizerat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar Ot&#237;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ouvrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548316v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146350v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146320v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solal-lambert-aouizerat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7535-9091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269778489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Lambert-Aouizerat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar Ot&#237;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ouvrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>