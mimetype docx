--- v1 (2026-04-02)
+++ v2 (2026-05-20)
@@ -961,51 +961,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F6CFD93"/>
+    <w:nsid w:val="3320C188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>