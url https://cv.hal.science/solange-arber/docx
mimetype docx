--- v0 (2026-04-30)
+++ v1 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Solange Arber </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en études germaniques à l'Université de Picardie Jules Verne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèses d’une œuvre de traducteur. Elmar Tophoven et la traduction transparente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François Rabelais, 2023, Traductions dans l'histoire, Bernard Banoun, 978-2-86906-896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Tophoven et la traduction transparente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Sorbonne Université - Faculté des Lettres; Université de Lausanne, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03698607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Tophovens 'transparentes Übersetzen' als Archivierung von Übersetzungsprozessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Übersetzungen im Archiv: Potenziale und Perspektiven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wallstein Verlag, pp.64-76, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46500/83533995-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan und Claire Goll, von einem Exil ins andere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irene Weber Henking; Pino Dietiker; Marina Rougemont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation und Exil (1933-1945) II. Netzwerke des Übersetzens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, p. 449-472, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan und Claire Golls Mehrsprachigkeit. Englisch als Sprache des Exils und literarische Drittsprache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Baumann; Irène Cagneau; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Übersetzungsprozesse im Kontext von Exil und Postmigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, pp.47-67, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett du Vaucluse au Breisgau. L’adaptation culturelle dans l’œuvre d’Elmar Tophoven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philiep Bossier; Niall Bond; Dinah Louda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans une société interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.389-405, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Tophovens transparentes Übersetzen als Archivierung von Übersetzungsprozessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franziska Humphreys; Anna Kinder; Douglas Pompeo; Lydia Schmuck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Übersetzungen im Archiv. Potenziale und Perspektiven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wallstein Verlag, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de la traduction : les brouillons d’Elmar Tophoven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Henrot Sostero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie(s) de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.117-128, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trois Sauvages : Yvan Goll Translating T.S. Eliot in Exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTR : traduction, terminologie, rédaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1109691ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rompre le cercle vicieux ? Reconnaissance symbolique et économique dans les revendications des traducteurs français et allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.57-69. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17462/para.2023.02.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina LAKNER. — Peter de Mendelssohn – Translation, Identität und Exil. (Berlin, Frank & Timme, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 305 (1), pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traducteur comme médiateur-créateur : sociologie d’une profession polymorphe à partir du cas d’Elmar Tophoven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.100-113. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51777/relief10805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Aleksey Tashinskiy, Julija Boguna, Andreas F. Kelletat (Hrsg.) : Übersetzer und Übersetzen in der DDR. Translationshistorische Studien, Berlin : Frank & Timme, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction en mémoire : la famille Tophoven ouvre ses archives à Straelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransLittérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux symboliques et scientifiques des archives de traducteurs : les archives Tophoven à Straelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Tophoven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta : journal des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (1), pp.115-129. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1079323ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celan et Elmar Tophoven : la traduction en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 302 (2), pp.191-210. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eger.302.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Tophoven et la traduction transparente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.6408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire « sous verre » ou « à la vitre » : l’imaginaire de la transparence en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018-2 et 3, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.4625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots autour du silence : Elmar Tophoven traduisant Nathalie Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Deuxième série - 14, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.8765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un roman « linguistique »? Le Nouveau Roman à la lumière de ses traductions allemandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIS - Echanges de linguistique en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.90-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nouveau Roman, pierre de touche de la modernité littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.3339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir du poète et autorité de l’auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.1326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Hahn, « Le judaïsme comme matière à réflexion. Aspects de la philologie critique de Hans Mayer »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Stift, « Elfriede Jelinek joue à la Game Boy »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emine Sevgi Özdamar, « Carrière d’une femme de ménage. Souvenirs d’Allemagne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonds Elmar Tophoven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Wer spricht hier vom Breisgau ?” Elmar Tophovens Warten auf Godot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Solange Arber </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en études germaniques à l'Université de Picardie Jules Verne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèses d’une œuvre de traducteur. Elmar Tophoven et la traduction transparente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François Rabelais, 2023, Traductions dans l'histoire, Bernard Banoun, 978-2-86906-896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Tophoven et la traduction transparente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Sorbonne Université - Faculté des Lettres; Université de Lausanne, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03698607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Tophovens 'transparentes Übersetzen' als Archivierung von Übersetzungsprozessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Übersetzungen im Archiv: Potenziale und Perspektiven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wallstein Verlag, pp.64-76, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46500/83533995-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan und Claire Golls Mehrsprachigkeit. Englisch als Sprache des Exils und literarische Drittsprache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Baumann; Irène Cagneau; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Übersetzungsprozesse im Kontext von Exil und Postmigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, pp.47-67, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan und Claire Goll, von einem Exil ins andere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irene Weber Henking; Pino Dietiker; Marina Rougemont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation und Exil (1933-1945) II. Netzwerke des Übersetzens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, p. 449-472, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett du Vaucluse au Breisgau. L’adaptation culturelle dans l’œuvre d’Elmar Tophoven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philiep Bossier; Niall Bond; Dinah Louda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans une société interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.389-405, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Tophovens transparentes Übersetzen als Archivierung von Übersetzungsprozessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franziska Humphreys; Anna Kinder; Douglas Pompeo; Lydia Schmuck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Übersetzungen im Archiv. Potenziale und Perspektiven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wallstein Verlag, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de la traduction : les brouillons d’Elmar Tophoven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Henrot Sostero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie(s) de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.117-128, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trois Sauvages : Yvan Goll Translating T.S. Eliot in Exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTR : traduction, terminologie, rédaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1109691ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rompre le cercle vicieux ? Reconnaissance symbolique et économique dans les revendications des traducteurs français et allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.57-69. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17462/para.2023.02.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina LAKNER. — Peter de Mendelssohn – Translation, Identität und Exil. (Berlin, Frank & Timme, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 305 (1), pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celan et Elmar Tophoven : la traduction en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 302 (2), pp.191-210. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eger.302.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Tophoven et la traduction transparente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.6408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traducteur comme médiateur-créateur : sociologie d’une profession polymorphe à partir du cas d’Elmar Tophoven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.100-113. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51777/relief10805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction en mémoire : la famille Tophoven ouvre ses archives à Straelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransLittérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu: Aleksey Tashinskiy, Julija Boguna, Andreas F. Kelletat (Hrsg.) : Übersetzer und Übersetzen in der DDR. Translationshistorische Studien, Berlin : Frank & Timme, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux symboliques et scientifiques des archives de traducteurs : les archives Tophoven à Straelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Tophoven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta : journal des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (1), pp.115-129. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1079323ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire « sous verre » ou « à la vitre » : l’imaginaire de la transparence en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018-2 et 3, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.4625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots autour du silence : Elmar Tophoven traduisant Nathalie Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Deuxième série - 14, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.8765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un roman « linguistique »? Le Nouveau Roman à la lumière de ses traductions allemandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIS - Echanges de linguistique en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.90-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nouveau Roman, pierre de touche de la modernité littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.3339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir du poète et autorité de l’auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.1326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Hahn, « Le judaïsme comme matière à réflexion. Aspects de la philologie critique de Hans Mayer »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Stift, « Elfriede Jelinek joue à la Game Boy »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emine Sevgi Özdamar, « Carrière d’une femme de ménage. Souvenirs d’Allemagne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Wer spricht hier vom Breisgau ?” Elmar Tophovens Warten auf Godot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonds Elmar Tophoven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Arber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Arber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03698607v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05023100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46500/83533995-007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698591v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698595v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109691ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Collard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17462/para.2023.02.08" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04056420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief10805" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tophoven" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079323ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.302.0191" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04056492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.6408" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.4625" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.8765" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3339" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1326" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Arber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03698607v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05023100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46500/83533995-007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698595v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109691ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Collard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17462/para.2023.02.08" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04056420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.302.0191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04056492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.6408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698599v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief10805" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tophoven" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079323ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.4625" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.8765" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3339" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1326" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698621v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698613v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>