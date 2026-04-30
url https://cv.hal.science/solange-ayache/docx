--- v0 (2026-04-04)
+++ v1 (2026-04-30)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Solange Ayache </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maîtresse de conférences en anglais et didactique des langues étrangères à l'INSPE de Paris, Sorbonne Université, docteure en littérature britannique (théâtre contemporain), membre du laboratoire de recherche VALE.</w:t>
+        <w:t xml:space="preserve">Maîtresse de conférences en études anglophones et didactique des langues étrangères à l'INSPE de Paris, Sorbonne Université, docteure en littérature britannique (théâtre contemporain), membre du laboratoire de recherche VALE.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -125,51 +125,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Spécialiste du théâtre britannique contemporain et membre de l'axe Théâtre du laboratoire VALE, Solange Ayache enseigne l’anglais, la littérature anglophone et la didactique des langues étrangères à l'INSPE de l’académie de Paris, au sein de la Faculté des Lettres de Sorbonne Université. Elle travaille aux croisements de la littérature, du théâtre et des arts de la scène, avec un intérêt pour les études environnementales et l'écocritique (représentations littéraires, théâtrales et artistiques de la nature, de la crise écologiques et du réchauffement climatique), les études du care et les humanités médicales (écritures du traumatisme, de la neurodiversité et des troubles cognitifs et psychologiques) et les liens entre littérature/théâtre et science (récupération des sciences du vivant, des neurosciences et de la théorie quantique dans les arts et la littérature). Réalisée en cotutelle à l’Université de Sheffield et à Sorbonne Université et soutenue en 2017, sa thèse de doctorat s’est consacrée à l’évolution du drame après le théâtre in-yer-face des années 1990 en Angleterre. A partir des pièces de Martin Crimp (Attempts on Her Life, 1997) et Sarah Kane (4.48 Psychosis, 2000), elle interroge les modalités poétiques et les enjeux esthétiques, philosophiques et politiques d’un théâtre « mental » (« in-yer-head ») autour de personnages en crise, où l’écriture explore ses propres possibilités et incertitudes sur les modèles de la pensée en arborescence et de la physique quantique. Elle s'intéresse également aux études sur le genre et sur le handicap invisible, et dans le cadre de son activité de formatrice en Master MEEF, à la littérature jeunesse et au théâtre pour jeunes publics, aux techniques théâtrales dans la formation des professeurs de l'EN, à la didactique des langues étrangères, ainsi qu'aux sciences cognitives/ neurosciences dans l'enseignement. Diplômée en Neuroéducation et formée en psychopédagogie, elle accompagne par ailleurs des étudiants avec des troubles du neurodéveloppement dans le cadre de leurs apprentissages.</w:t>
+        <w:t xml:space="preserve">Spécialiste du théâtre britannique contemporain et membre du Groupe Théâtre de l'unité de recherche VALE (UR EA 4085), Solange Ayache enseigne l’anglais, la littérature anglophone et la didactique des langues étrangères à l'INSPE de l’académie de Paris, au sein de la Faculté des Lettres de Sorbonne Université. Elle travaille aux croisements de la littérature, du théâtre et des arts de la scène, avec un intérêt pour les études environnementales et l'écocritique (représentations littéraires, théâtrales et artistiques de la nature, de la crise écologique et du réchauffement climatique), les études du care et les humanités médicales (écritures du traumatisme et de la neurodiversité) et les liens entre littérature/théâtre et science (récupération des sciences du vivant, des neurosciences et de la théorie quantique dans les arts et la littérature). Réalisée en cotutelle à l’Université de Sheffield et à Sorbonne Université et soutenue en 2017, sa thèse de doctorat s’est consacrée à l’évolution du drame après le théâtre in-yer-face des années 1990 en Angleterre. A partir des pièces de Martin Crimp (Attempts on Her Life, 1997) et Sarah Kane (4.48 Psychosis, 2000), ce travail interroge les modalités poétiques et les enjeux esthétiques, philosophiques et politiques d’un théâtre « mental » (« in-yer-head ») autour de personnages en crise, où l’écriture explore ses propres possibilités et incertitudes sur les modèles de la pensée en arborescence et de la physique quantique. Elle s'intéresse également aux études sur le genre et sur le handicap invisible, et dans le cadre de son activité de formatrice en Master MEEF, à la littérature jeunesse et au théâtre pour jeunes publics, aux techniques théâtrales dans la formation des enseignants, à la didactique des langues étrangères, ainsi qu'aux sciences cognitives/ neurosciences dans l'enseignement. Diplômée en Neuroéducation et formée en psychopédagogie, elle accompagne par ailleurs des étudiants avec des troubles du neurodéveloppement dans le cadre de leurs apprentissages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -1028,234 +1028,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04290919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodalité et empathie sur la scène contemporaine : quels apports pour la didactique des langues étrangères ? Brand New Ancients de Kae Tempest (2015) et The Encounter de Simon McBurney (2016) au service de l'enseignement-apprentissage de l'anglais</w:t>
+                <w:t xml:space="preserve">A bear in the distance, perhaps&amp;quot; : Uncertainty and the Dramatisation of Mental Illness in Mark Haddon’s Polar Bears (2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « La multimodalité dans l'enseignement-apprentissage des langues : quels enjeux ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pauline Beaupoil-Hourdel (Sorbonne-Université); Cédric Sarré (Sorbonne Université); Centre de Linguistique en Sorbonne (CeLiSo), Dec 2018, INSPE de l'académie de Paris, Paris, France</w:t>
+              <w:t xml:space="preserve">Interdisciplinary one-day conference "'The Mad Woman in the Arctic' : Representing Mental Health in Theatre, Literature and the Visual Arts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kasia Zaremba-Byrne (St Mary’s University); Dr. Michelle Paull (St Mary’s University), Jun 2018, St Mary’s University, Twickenham, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288218v1</w:t>
+                <w:t xml:space="preserve">hal-04288077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staging conceptual blending and other cognitive processes in the theatre of Martin Crimp</w:t>
+                <w:t xml:space="preserve">Multimodalité et empathie sur la scène contemporaine : quels apports pour la didactique des langues étrangères ? Brand New Ancients de Kae Tempest (2015) et The Encounter de Simon McBurney (2016) au service de l'enseignement-apprentissage de l'anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Futures in the Arts and Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Melissa Trimingham; Prof. Nicola Shaughnessy; Centre for Cognition, Kinaesthetics and Performance, Jul 2018, University of Kent, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d’étude « La multimodalité dans l'enseignement-apprentissage des langues : quels enjeux ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Beaupoil-Hourdel (Sorbonne-Université); Cédric Sarré (Sorbonne Université); Centre de Linguistique en Sorbonne (CeLiSo), Dec 2018, INSPE de l'académie de Paris, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293359v1</w:t>
+                <w:t xml:space="preserve">hal-04288218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bear in the distance, perhaps&amp;quot; : Uncertainty and the Dramatisation of Mental Illness in Mark Haddon’s Polar Bears (2010)</w:t>
+                <w:t xml:space="preserve">Staging conceptual blending and other cognitive processes in the theatre of Martin Crimp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary one-day conference "'The Mad Woman in the Arctic' : Representing Mental Health in Theatre, Literature and the Visual Arts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kasia Zaremba-Byrne (St Mary’s University); Dr. Michelle Paull (St Mary’s University), Jun 2018, St Mary’s University, Twickenham, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Cognitive Futures in the Arts and Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Melissa Trimingham; Prof. Nicola Shaughnessy; Centre for Cognition, Kinaesthetics and Performance, Jul 2018, University of Kent, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288077v1</w:t>
+                <w:t xml:space="preserve">hal-04293359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking place... or not: From events to probabilities in Nick Payne’s Constellations</w:t>
               </w:r>
@@ -2465,51 +2465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="727E8EEE"/>
+    <w:nsid w:val="592519E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2696,51 +2696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solange-ayache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2738-3390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ayache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ayache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.3959" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.6625" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.3937" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.2963" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1306" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.1838" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288300v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03933258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39427-1_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11896" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03940923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solange-ayache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2738-3390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ayache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ayache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.3959" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.6625" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.3937" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.2963" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1306" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.1838" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288300v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03933258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39427-1_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11896" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03940923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>