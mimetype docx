--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -1028,96 +1028,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04290919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bear in the distance, perhaps&amp;quot; : Uncertainty and the Dramatisation of Mental Illness in Mark Haddon’s Polar Bears (2010)</w:t>
+                <w:t xml:space="preserve">Staging conceptual blending and other cognitive processes in the theatre of Martin Crimp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary one-day conference "'The Mad Woman in the Arctic' : Representing Mental Health in Theatre, Literature and the Visual Arts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kasia Zaremba-Byrne (St Mary’s University); Dr. Michelle Paull (St Mary’s University), Jun 2018, St Mary’s University, Twickenham, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Cognitive Futures in the Arts and Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Melissa Trimingham; Prof. Nicola Shaughnessy; Centre for Cognition, Kinaesthetics and Performance, Jul 2018, University of Kent, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288077v1</w:t>
+                <w:t xml:space="preserve">hal-04293359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodalité et empathie sur la scène contemporaine : quels apports pour la didactique des langues étrangères ? Brand New Ancients de Kae Tempest (2015) et The Encounter de Simon McBurney (2016) au service de l'enseignement-apprentissage de l'anglais</w:t>
               </w:r>
@@ -1166,96 +1166,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staging conceptual blending and other cognitive processes in the theatre of Martin Crimp</w:t>
+                <w:t xml:space="preserve">A bear in the distance, perhaps&amp;quot; : Uncertainty and the Dramatisation of Mental Illness in Mark Haddon’s Polar Bears (2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Futures in the Arts and Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Melissa Trimingham; Prof. Nicola Shaughnessy; Centre for Cognition, Kinaesthetics and Performance, Jul 2018, University of Kent, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">Interdisciplinary one-day conference "'The Mad Woman in the Arctic' : Representing Mental Health in Theatre, Literature and the Visual Arts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kasia Zaremba-Byrne (St Mary’s University); Dr. Michelle Paull (St Mary’s University), Jun 2018, St Mary’s University, Twickenham, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293359v1</w:t>
+                <w:t xml:space="preserve">hal-04288077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking place... or not: From events to probabilities in Nick Payne’s Constellations</w:t>
               </w:r>
@@ -2465,51 +2465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="592519E2"/>
+    <w:nsid w:val="F8572990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2696,51 +2696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solange-ayache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2738-3390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ayache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ayache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.3959" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.6625" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.3937" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.2963" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1306" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.1838" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288300v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03933258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39427-1_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11896" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03940923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solange-ayache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2738-3390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ayache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ayache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.3959" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.6625" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.3937" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.2963" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1306" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.1838" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288300v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03933258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39427-1_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.11896" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03940923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>