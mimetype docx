--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,1101 +66,1235 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l’affouillement en méandre : quelles formules dans quel contexte ? Application à la stabilisation des berges de rivières par le génie végétal</w:t>
+                <w:t xml:space="preserve">Willow root distribution on riverbanks for soil and water bioengineering design: From field measurements to soil reinforcement estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Fructus</w:t>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Leblois</w:t>
+                <w:t xml:space="preserve">Giulio Calvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48, pp.9384. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 227, pp.107978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.48.9384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2026.107978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394567v1</w:t>
+                <w:t xml:space="preserve">hal-05576120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverbank Stabilization with Bioengineering: Failure Processes and Design Suggestions from a Scaled Physical Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estimation de l’affouillement en méandre : quelles formules dans quel contexte ? Application à la stabilisation des berges de rivières par le génie végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fructus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/jhend8.hyeng-14369⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.9384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.48.9384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316839v1</w:t>
+                <w:t xml:space="preserve">hal-05394567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverbank fascines mostly fail due to scouring: Consistent evidence from field and flume observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Riverbank Stabilization with Bioengineering: Failure Processes and Design Suggestions from a Scaled Physical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (1), pp.04025047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/jhend8.hyeng-14369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rra.4356⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04856019v1</w:t>
+                <w:t xml:space="preserve">hal-05316839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how do soil bioengineering structures for river bank stabilization fail? Feedback on a large dataset from the GeniVeg database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Riverbank fascines mostly fail due to scouring: Consistent evidence from field and flume observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Evette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16954⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.4356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03768771v1</w:t>
+                <w:t xml:space="preserve">hal-04856019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le génie végétal sur les berges de cours d’eau : des techniques aux multiples bénéfices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why and how do soil bioengineering structures for river bank stabilization fail? Feedback on a large dataset from the GeniVeg database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Evette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre pour agir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102067v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BD GeniVeg : une base de données française sur les ouvrages de protection de berges en génie végétal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+                <w:t xml:space="preserve">Le génie végétal sur les berges de cours d’eau : des techniques aux multiples bénéfices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Evette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jung</w:t>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comprendre pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357838v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oser le génie végétal en rivière de montagne - Retour d'expérience sur les ouvrages Géni'Alp</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Evette</w:t>
+                <w:t xml:space="preserve">BD GeniVeg : une base de données française sur les ouvrages de protection de berges en génie végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Frossard</w:t>
+                <w:t xml:space="preserve">Frédéric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vale</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Hors série, pp.32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.HS.01⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/set-revue.2021.HS.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468066v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des méthodes de dimensionnement des ouvrages de génie végétal en berges de cours d'eau par une approche empirique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Oser le génie végétal en rivière de montagne - Retour d'expérience sur les ouvrages Géni'Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hors série, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.HS.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration des méthodes de dimensionnement des ouvrages de génie végétal en berges de cours d'eau par une approche empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27, 7 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.HS.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1170,639 +1304,639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restore and manage flooding on the Lower Dranse with nature-based solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Wlodarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willows root distribution on riverbanks through a descriptive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the degradation processes and causes of 223 soil bioengineering structures for riverbank protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Evette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and Challenges for Soil bioengineering in a Changing World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil bioengineering: trade-off between erosion control and other ecological functions of the riverbanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1949,51 +2083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fructus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Leblois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.48.9384" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/jhend8.hyeng-14369" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4356" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16954" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HGM3W8KN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.07" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Frossard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.HS.01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.05" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wlodarczyk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pezet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sahuc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7925" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Breton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janssen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Leblois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Calvani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Schwarz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107978" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fructus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.48.9384" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/jhend8.hyeng-14369" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4356" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16954" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HGM3W8KN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jung" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.07" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Frossard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.HS.01" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.05" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wlodarczyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pezet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sahuc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7925" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Breton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janssen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>