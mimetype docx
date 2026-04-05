--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -201,51 +201,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Trân</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (3), pp.2233-2244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAFFC.2025.3557465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2079,230 +2079,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Approach to Comprehensibility Assessment in Foreign Language Pronunciation Training</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tsuneo Kato</w:t>
+                <w:t xml:space="preserve">Unraveling Spontaneous Speech Dimensions for Cross-Corpus ASR System Evaluation for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Masperi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on English Pronunciation: Issues and Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Santander, Spain, Spain</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666118v1</w:t>
+                <w:t xml:space="preserve">hal-04533965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Spontaneous Speech Dimensions for Cross-Corpus ASR System Evaluation for French</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Evain</w:t>
+                <w:t xml:space="preserve">Dynamic Approach to Comprehensibility Assessment in Foreign Language Pronunciation Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuneo Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">8th International Conference on English Pronunciation: Issues and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Santander, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533965v1</w:t>
+                <w:t xml:space="preserve">hal-04666118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiocite.net un grand corpus d'enregistrements vocaux de lecture en français</w:t>
               </w:r>
@@ -3305,260 +3305,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03475443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+                <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
+              <w:t xml:space="preserve">GDR LIFT 2021 (Linguistique Informatique, Formelle et de Terrain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03475436v1</w:t>
+                <w:t xml:space="preserve">hal-03507681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR LIFT 2021 (Linguistique Informatique, Formelle et de Terrain)</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507681v1</w:t>
+                <w:t xml:space="preserve">halshs-03475436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t>
               </w:r>
@@ -3695,51 +3695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahault Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nancy, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3790,51 +3790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahault Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nancy, France. pp.244-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3885,51 +3885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahault Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France. pp.6599-6605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4144,51 +4144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahault Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 1st International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France. pp.3-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5040,51 +5040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription automatique et mesure de confiance : vers une aide à l’annotation de corpus oraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5148,51 +5148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et reconnaissance automatique d'expressions et d'appels vocaux dans un habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5632,51 +5632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech and Speaker Recognition for Home Automation: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Serrano-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5874,51 +5874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of Distress Calls in Distant Speech Setting: a Preliminary Experiment in a Smart Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6142,51 +6142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6241,51 +6241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction faiblement supervisée d'un phonétiseur pour la langue Iban à partir de ressources en Malais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samson Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6336,51 +6336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USING MALAY RESOURCES TO BOOTSTRAP ASR FOR A VERY UNDER-RESOURCED LANGUAGE: IBAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samson Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7567,51 +7567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Tachbelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8349,51 +8349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Syllable and Triphone Based Speech Recognition For Amharic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Tachbelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8533,312 +8533,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using automatic speech recognition for phonological purposes: Study of Vowel Lenght in Punu (Bantu B40)</w:t>
+                <w:t xml:space="preserve">Modéliser un locuteur: Influence des signaux d'apprentissage sur un système de RAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Gelas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">J. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Pellegrino</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laphon 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, New Mexico (US), United States. pp.x-x</w:t>
+              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621858v1</w:t>
+                <w:t xml:space="preserve">hal-00541446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser un locuteur: Influence des signaux d'apprentissage sur un système de RAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using automatic speech recognition for phonological purposes: Study of Vowel Lenght in Punu (Bantu B40)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kahn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+                <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Laphon 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, New Mexico (US), United States. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541446v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using automatic speech recognition for phonological purposes: Study of Vowel Lenght in Punu (Bantu B40)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laphon 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, New Mexico (US), pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8863,51 +8863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyong Doddington Menagerie, a first towars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9161,51 +9161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-speaker variability effects of Speaker Verification performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9899,51 +9899,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">António Joquim Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études sur la parole</w:t>
+              <w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.143-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9981,51 +9981,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP</w:t>
+              <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Ubatuba, SP, France. pp. 459-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00137872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10145,51 +10145,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Ouvaroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP'2006</w:t>
+              <w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.453-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10487,98 +10487,227 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques du GdR ISIS en Fusion d\\backslashtextquoteright\Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Paris, France. pp.54\{$\backslash$textendash\}58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode Parm : PArler et Raconter en Maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UGA Éditions, 2026, 978-2-37747-586-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15zfh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Perspective on Second Language Prosody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10611,73 +10740,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Busà, M.G. and Stella , A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPSLP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cooperativa Libraria Editrice Università di Padova (CLEUP), pp.73-77, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bégaiement chez des adultes bègues français et italiens. Aspects disfluents et fluents dans deux conditions perceptives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10736,73 +10865,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction Peggy Gatignol &amp; Sylvia Topouzkhanian. Responsables scientifiques des XIIèmes Rencontres Internationales d'Orthophonie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilinguisme et biculture : nouveaux défis ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ortho Edition, pp.117-143, 2012, 978-2-36235-039-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favored syllabic patterns in the world's languages and sensori-motor constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10835,51 +10964,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pellegrino; François / Marsico; Egidio / Chitoran; Ioana / Coupé; Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaches to Phonological Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouton de Gruyter, 22 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10889,161 +11018,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding sightless people one dimension at a time: how the strategy used in spontaneous voice instructions benefits sonification-based guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11190,51 +11319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Azzakhnini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zsoldos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2025.3557465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122u3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Kato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9030078" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verdurand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zmarich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01745" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecouteux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310132" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Picavet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.00" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouvaroff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dromigny-Badin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y M Zhu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Henry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3734918" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Astier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colnot-Breune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Felice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595927v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533965v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750220v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798544v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798525v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347449.3357480" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874200v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajili Moez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kheder Waad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-61" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952536" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329188v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065362v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Yadav" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065374v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846267" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207692v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano-Romero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20913-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179930v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itshak Lapidot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087539v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samson Juan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002920v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Balbo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953243v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953744v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Galat&#224;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balbo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Le Grand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954042v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Tachbelie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Teferra Abate" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Dugheanu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954044v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.651" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947707" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959149v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959188v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621858v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gelas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541446v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959185v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541495v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959187v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959186v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959222v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363912v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316010v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363906v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Joquim Teixeira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ferreira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369539v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369546v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072104v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kaftandjian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Odet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072008v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959230v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835404v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447425v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165934v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fons" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Azzakhnini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zsoldos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2025.3557465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122u3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Kato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9030078" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verdurand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zmarich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01745" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecouteux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310132" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Picavet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.00" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouvaroff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dromigny-Badin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y M Zhu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Henry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3734918" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Astier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colnot-Breune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Felice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595927v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750220v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798544v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798525v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347449.3357480" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874200v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajili Moez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kheder Waad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-61" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952536" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329188v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065362v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Yadav" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065374v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846267" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207692v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano-Romero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20913-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179930v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itshak Lapidot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087539v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samson Juan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002920v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Balbo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953243v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953744v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Galat&#224;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balbo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Le Grand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954042v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Tachbelie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Teferra Abate" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Dugheanu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954044v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.651" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947707" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959149v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959188v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541446v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gelas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959185v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541495v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959187v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959186v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959222v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363912v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316010v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363906v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Joquim Teixeira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ferreira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369539v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369546v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072104v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kaftandjian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Odet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072008v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05579753v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zfh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959230v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835404v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447425v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165934v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fons" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>