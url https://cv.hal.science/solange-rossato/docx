--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2079,470 +2079,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Spontaneous Speech Dimensions for Cross-Corpus ASR System Evaluation for French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audiocite.net un grand corpus d'enregistrements vocaux de lecture en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.271-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533965v1</w:t>
+                <w:t xml:space="preserve">hal-04623079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Approach to Comprehensibility Assessment in Foreign Language Pronunciation Training</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tsuneo Kato</w:t>
+                <w:t xml:space="preserve">Unraveling Spontaneous Speech Dimensions for Cross-Corpus ASR System Evaluation for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Masperi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on English Pronunciation: Issues and Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Santander, Spain, Spain</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666118v1</w:t>
+                <w:t xml:space="preserve">hal-04533965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiocite.net un grand corpus d'enregistrements vocaux de lecture en français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solène Evain</w:t>
+                <w:t xml:space="preserve">Dynamic Approach to Comprehensibility Assessment in Foreign Language Pronunciation Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuneo Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.271-280</w:t>
+              <w:t xml:space="preserve">8th International Conference on English Pronunciation: Issues and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Santander, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623079v1</w:t>
+                <w:t xml:space="preserve">hal-04666118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">フランス人学習者による自発英語発話における語彙アクセント自動測定 [Automatic Measurement of Lexical Stress in Spontaneous L2 English Speech of French Learners]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tsuneo Kato</w:t>
+                <w:t xml:space="preserve">Appréhender la production de langage oral en maternelle - Croiser les focales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Masperi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 37th General Meeting of the Phonetic Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the Phonetic Society of Japan, Sep 2023, Sapporo (Japon), Japan</w:t>
+              <w:t xml:space="preserve">Journées de Linguistique de Corpus 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem - Univ. Grenoble Alpes, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253927v1</w:t>
+                <w:t xml:space="preserve">hal-04153256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensibility diagnosis of spontaneous L2 English: Automated analysis of pausing and lexical stress patterns</w:t>
+                <w:t xml:space="preserve">フランス人学習者による自発英語発話における語彙アクセント自動測定 [Automatic Measurement of Lexical Stress in Spontaneous L2 English Speech of French Learners]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Kato</w:t>
@@ -2560,168 +2547,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Tools in L2 research”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Proceedings of the 37th General Meeting of the Phonetic Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the Phonetic Society of Japan, Sep 2023, Sapporo (Japon), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912313v1</w:t>
+                <w:t xml:space="preserve">hal-04253927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender la production de langage oral en maternelle - Croiser les focales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Buson</w:t>
+                <w:t xml:space="preserve">Comprehensibility diagnosis of spontaneous L2 English: Automated analysis of pausing and lexical stress patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuneo Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Linguistique de Corpus 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lidilem - Univ. Grenoble Alpes, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Workshop “Tools in L2 research”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153256v1</w:t>
+                <w:t xml:space="preserve">hal-04912313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage profond pour l’estimation du quotient ouvert à partir du signal électroglottographique</w:t>
               </w:r>
@@ -3055,76 +3055,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03625580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t>
+                <w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3134,1061 +3134,1061 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2021: Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407172v1</w:t>
+                <w:t xml:space="preserve">hal-03317730v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+                <w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03475443v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR LIFT 2021 (Linguistique Informatique, Formelle et de Terrain)</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507681v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
+              <w:t xml:space="preserve">GDR LIFT 2021 (Linguistique Informatique, Formelle et de Terrain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03475436v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+                <w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2021: Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317730v3</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'évaluation en ASR et biais de performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahault Garnerin</w:t>
+                <w:t xml:space="preserve">Rhythmic Proximity Between Natives And Learners Of French Evaluation of a metric based on the CEFC corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th Conference on Language Resources and Evaluation (LREC 2020),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750220v3</w:t>
+                <w:t xml:space="preserve">hal-03943878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation du genre dans des données open source de parole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Pratiques d'évaluation en ASR et biais de performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahault Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.244-252</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798544v3</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750220v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Representation in Open Source Speech Resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Représentation du genre dans des données open source de parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahault Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.6599-6605</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.244-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02899402v1</w:t>
+                <w:t xml:space="preserve">hal-02798544v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximité rythmique entre apprenants et natifs du français Évaluation d'une métrique basée sur le CEFC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+                <w:t xml:space="preserve">Gender Representation in Open Source Speech Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahault Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.118-126</w:t>
+              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.6599-6605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798525v3</w:t>
+                <w:t xml:space="preserve">halshs-02899402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmic Proximity Between Natives And Learners Of French Evaluation of a metric based on the CEFC corpus</w:t>
+                <w:t xml:space="preserve">Proximité rythmique entre apprenants et natifs du français Évaluation d'une métrique basée sur le CEFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th Conference on Language Resources and Evaluation (LREC 2020),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.118-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943878v1</w:t>
+                <w:t xml:space="preserve">hal-02798525v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Representation in French Broadcast Corpora and Its Impact on ASR Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahault Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 1st International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France. pp.3-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4350,277 +4350,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des voix dans le cadre judiciaire : influence du contenu phonétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivre le rythme de tes paroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajili Moez</w:t>
+                <w:t xml:space="preserve">Dan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Moez Ajili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/JEP.2018-4⟩</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/jep.2018-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874200v1</w:t>
+                <w:t xml:space="preserve">hal-01874241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice Comparison and Rhythm: Behavioral Differences between Target and Non-target Comparisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des voix dans le cadre judiciaire : influence du contenu phonétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajili Moez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez Ajili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+                <w:t xml:space="preserve">Ben Kheder Waad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/interspeech.2018-61⟩</w:t>
+              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2018-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962586v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats du suivi des écoles du projet « PARLER à l’école maternelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4636,364 +4649,351 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être ou être bien à l’école maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rhythm on forensic voice comparison reliability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Voice Comparison and Rhythm: Behavioral Differences between Target and Non-target Comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2018 The Speaker and Language Recognition Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.1061-1065, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2018-61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962531v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivre le rythme de tes paroles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of rhythm on forensic voice comparison reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ajili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Odyssey 2018 The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Les Sables d’Olonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/jep.2018-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01874241v1</w:t>
+                <w:t xml:space="preserve">hal-01962531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonological content impact on wrongful convictions in Forensic Voice Comparison context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waad Ben Kheder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing ICASSP2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.2147-2151, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5040,51 +5040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription automatique et mesure de confiance : vers une aide à l’annotation de corpus oraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5129,1258 +5129,1258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et reconnaissance automatique d'expressions et d'appels vocaux dans un habitat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+                <w:t xml:space="preserve">Phonetic content impact on Forensic Voice Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ajili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waad Ben Kheder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Diego, France. pp.210-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SLT.2016.7846267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329188v1</w:t>
+                <w:t xml:space="preserve">hal-02065374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CIRDO Corpus: Comprehensive Audio/Video Database of Domestic Falls of Elderly People</w:t>
+                <w:t xml:space="preserve">Acquisition et reconnaissance automatique d'expressions et d'appels vocaux dans un habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Language Resources and Evaluation (LREC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.1389-1396</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.28-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323603v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker specific features and phonemes in speech: A proposal for evaluating a possible interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CIRDO Corpus: Comprehensive Audio/Video Database of Domestic Falls of Elderly People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Bouakaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nivedita Yadav</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rizwan Ahmed Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Biometrics and Forensics (IWBF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">10th International Conference on Language Resources and Evaluation (LREC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.1389-1396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065362v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonetic content impact on Forensic Voice Comparison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Speaker specific features and phonemes in speech: A proposal for evaluating a possible interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivedita Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Biometrics and Forensics (IWBF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Limassol, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065374v1</w:t>
+                <w:t xml:space="preserve">hal-02065362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech and Speaker Recognition for Home Automation: Preliminary Results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">An information theory based data-homogeneity measure for voice comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajili Moez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Serrano-Romero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Itshak Lapidot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Speech Technology and Human-Computer Dialogue "SpeD 2015"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bucarest, Romania. pp.181-190</w:t>
+              <w:t xml:space="preserve">Interspeech 2015: 16th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207692v2</w:t>
+                <w:t xml:space="preserve">hal-01170529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Automatic Speech Recognition Techniques for Elderly Home Support: Applications and Challenges</w:t>
+                <w:t xml:space="preserve">Speech and Speaker Recognition for Home Automation: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Serrano-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Aspects of IT for the Aged Population. Design for the Everyday Life. First International Conference, ITAP 2015, Held as Part of the 17th International Conference on Human-Computer Interaction (HCII)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference Speech Technology and Human-Computer Dialogue "SpeD 2015"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bucarest, Romania. pp.181-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179246v1</w:t>
+                <w:t xml:space="preserve">hal-01207692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of Distress Calls in Distant Speech Setting: a Preliminary Experiment in a Smart Home</w:t>
+                <w:t xml:space="preserve">Development of Automatic Speech Recognition Techniques for Elderly Home Support: Applications and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Aspects of IT for the Aged Population. Design for the Everyday Life. First International Conference, ITAP 2015, Held as Part of the 17th International Conference on Human-Computer Interaction (HCII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Los Angeles, CA, United States. pp.341-353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20913-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179930v1</w:t>
+                <w:t xml:space="preserve">hal-01179246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An information theory based data-homogeneity measure for voice comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+                <w:t xml:space="preserve">Recognition of Distress Calls in Distant Speech Setting: a Preliminary Experiment in a Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Itshak Lapidot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015: 16th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">6th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIG-SLPAT, Sep 2015, Dresden, Germany. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170529v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique de la parole dans les habitats intelligents : application à l'assistance à domicile</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Construction faiblement supervisée d'un phonétiseur pour la langue Iban à partir de ressources en Malais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Samson Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journées Annuelles de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.38-41</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087539v1</w:t>
+                <w:t xml:space="preserve">hal-01002921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction faiblement supervisée d'un phonétiseur pour la langue Iban à partir de ressources en Malais</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">Reconnaissance automatique de la parole dans les habitats intelligents : application à l'assistance à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">4e Journées Annuelles de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002921v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USING MALAY RESOURCES TO BOOTSTRAP ASR FOR A VERY UNDER-RESOURCED LANGUAGE: IBAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samson Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6753,256 +6753,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of coarticulation and F2 transitions in French and Italian adult stutterers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Verdurand</w:t>
+                <w:t xml:space="preserve">Analysing the Performance of Automatic Speech Recognition for Ageing Voice: Does it Correlate with Dependency Level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudio Zmarich</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, pp.2157-2161</w:t>
+              <w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953727v1</w:t>
+                <w:t xml:space="preserve">hal-00953243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the Performance of Automatic Speech Recognition for Ageing Voice: Does it Correlate with Dependency Level?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+                <w:t xml:space="preserve">Study of coarticulation and F2 transitions in French and Italian adult stutterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zmarich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.9-15</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, pp.2157-2161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953243v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech Recognition of Aged Voices in the AAL Context: Detection of Distress Sentences</w:t>
               </w:r>
@@ -7109,51 +7109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The production of syllabes in stuttering adults under normal and altered auditory feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Zmarich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Galatà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7211,990 +7211,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies de la parole et du TALN pour l'assistance à domicile des personnes âgées : un rapide tour d'horizon (Quick tour of NLP and speech technologies for ambient assisted living) [in French]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speech-based interaction in an AAL context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Golanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISG*ISARC2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Eindhoven, The, Netherlands. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4017/gt.2012.11.02.262.651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953514v1</w:t>
+                <w:t xml:space="preserve">hal-00953508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La produzione di sillabe nella balbuzie in condizioni di feedback uditivo normale e alterato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Balbo</w:t>
+                <w:t xml:space="preserve">Les technologies de la parole et du TALN pour l'assistance à domicile des personnes âgées : un rapide tour d'horizon (Quick tour of NLP and speech technologies for ambient assisted living) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Zmarich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Stuttering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.177-188</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.3--16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835401v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la Reconnaissance Automatique de la Parole pour l'aide à l'autonomie des personnes âgées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La produzione di sillabe nella balbuzie in condizioni di feedback uditivo normale e alterato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juline Le Grand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+                <w:t xml:space="preserve">D. Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zmarich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de l'Université d'été de la E-santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Castres-Mazamet, France. pp.19--21</w:t>
+              <w:t xml:space="preserve">International Conference on Stuttering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.177-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953517v1</w:t>
+                <w:t xml:space="preserve">hal-00835401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable-Based and Hybrid Acoustic Models for Amharic Speech Recognition</w:t>
+                <w:t xml:space="preserve">Utilisation de la Reconnaissance Automatique de la Parole pour l'aide à l'autonomie des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Tachbelie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">Juline Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLTU - Workshop on Spoken Language Technologies for Under-Resourced Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cape-Town, South Africa</w:t>
+              <w:t xml:space="preserve">Actes de l'Université d'été de la E-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Castres-Mazamet, France. pp.19--21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954042v1</w:t>
+                <w:t xml:space="preserve">hal-00953517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la performance des modèles acoustiques pour des voix de personnes âgées en vue de l'adaptation des systèmes de RAP (Assessment of the acoustic models performance in the ageing voice case for ASR system adaptation) [in French]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+                <w:t xml:space="preserve">Syllable-Based and Hybrid Acoustic Models for Amharic Speech Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Tachbelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.707--714</w:t>
+              <w:t xml:space="preserve">SLTU - Workshop on Spoken Language Technologies for Under-Resourced Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cape-Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953510v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude de la variabilité de la voix des personnes âgées en reconnaissance automatique de la parole (Contribution to the study of elderly people's voice variability in automatic speech recognition) [in French]</w:t>
+                <w:t xml:space="preserve">Etude de la performance des modèles acoustiques pour des voix de personnes âgées en vue de l'adaptation des systèmes de RAP (Assessment of the acoustic models performance in the ageing voice case for ASR system adaptation) [in French]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remus Dugheanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.49--59</w:t>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.707--714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953516v1</w:t>
+                <w:t xml:space="preserve">hal-00953510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L2 English oral competence: the Language-and-Music Match</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Auberge</w:t>
+                <w:t xml:space="preserve">Contribution à l'étude de la variabilité de la voix des personnes âgées en reconnaissance automatique de la parole (Contribution to the study of elderly people's voice variability in automatic speech recognition) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Methods in L2 prosody</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Padova, Italy. pp.22--28</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.49--59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954044v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech-based interaction in an AAL context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+                <w:t xml:space="preserve">L2 English oral competence: the Language-and-Music Match</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Auberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISG*ISARC2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Methods in L2 prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Padova, Italy. pp.22--28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4017/gt.2012.11.02.262.651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00953508v1</w:t>
+                <w:t xml:space="preserve">hal-00954044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8222,1098 +8222,1098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+                <w:t xml:space="preserve">Comparison of Syllable and Triphone Based Speech Recognition For Amharic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Tachbelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, pp.5912-5915</w:t>
+              <w:t xml:space="preserve">Language Technology COnference (LTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Poznan, Poland. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959149v1</w:t>
+                <w:t xml:space="preserve">hal-00959148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Syllable and Triphone Based Speech Recognition For Amharic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Technology COnference (LTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Poznan, Poland. pp.x-x</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, pp.5912-5915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959148v1</w:t>
+                <w:t xml:space="preserve">hal-00959149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-speaker variability effects on Speaker Verification performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Kahn</w:t>
+                <w:t xml:space="preserve">Intra-speaker variability effects of Speaker Verification performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Odyssey 2010 - The Speaker and Language Recognition Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t>
+              <w:t xml:space="preserve">Odyssey 2010: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959188v1</w:t>
+                <w:t xml:space="preserve">hal-00541463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser un locuteur: Influence des signaux d'apprentissage sur un système de RAL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Kahn</w:t>
+                <w:t xml:space="preserve">Modéliser un locuteur : Influence des signaux d'apprentissage sur les performances d'un système de RAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">JEP 2010, 28èmes Journées d'Etudes sur la parole, AFCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Mons, Belgium. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541446v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using automatic speech recognition for phonological purposes: Study of Vowel Lenght in Punu (Bantu B40)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">Intra-speaker variability effects on Speaker Verification performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Pellegrino</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laphon 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, New Mexico (US), United States. pp.x-x</w:t>
+              <w:t xml:space="preserve">Proc. Odyssey 2010 - The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621858v1</w:t>
+                <w:t xml:space="preserve">hal-00959188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using automatic speech recognition for phonological purposes: Study of Vowel Lenght in Punu (Bantu B40)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laphon 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, New Mexico (US), pp.x-x</w:t>
+              <w:t xml:space="preserve">, 2010, New Mexico (US), United States. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959185v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyong Doddington Menagerie, a first towars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Modéliser un locuteur: Influence des signaux d'apprentissage sur un système de RAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, United States</w:t>
+              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541495v1</w:t>
+                <w:t xml:space="preserve">hal-00541446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Doddington menagerie, a first step towards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Kahn</w:t>
+                <w:t xml:space="preserve">Using automatic speech recognition for phonological purposes: Study of Vowel Lenght in Punu (Bantu B40)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 35th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, pp.4534-4537</w:t>
+              <w:t xml:space="preserve">Laphon 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, New Mexico (US), pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959187v1</w:t>
+                <w:t xml:space="preserve">hal-00959185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser un locuteur : Influence des signaux d'apprentissage sur les performances d'un système de RAL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+                <w:t xml:space="preserve">Beyong Doddington Menagerie, a first towars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2010, 28èmes Journées d'Etudes sur la parole, AFCP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Mons, Belgium. pp.x-x</w:t>
+              <w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959186v1</w:t>
+                <w:t xml:space="preserve">hal-00541495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-speaker variability effects of Speaker Verification performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+                <w:t xml:space="preserve">Beyond Doddington menagerie, a first step towards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2010: The Speaker and Language Recognition Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.n.c</w:t>
+              <w:t xml:space="preserve">Proc. 35th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.4534-4537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541463v1</w:t>
+                <w:t xml:space="preserve">hal-00959187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Humans and speaker verification system use the same information to differentiate voices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9351,51 +9351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Human and Automatic systems use the same information to recognize voices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10671,251 +10671,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Perspective on Second Language Prosody</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Auberge</w:t>
+                <w:t xml:space="preserve">Bégaiement chez des adultes bègues français et italiens. Aspects disfluents et fluents dans deux conditions perceptives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Busà, M.G. and Stella , A. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zmarich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction Peggy Gatignol &amp; Sylvia Topouzkhanian. Responsables scientifiques des XIIèmes Rencontres Internationales d'Orthophonie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPSLP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cooperativa Libraria Editrice Università di Padova (CLEUP), pp.73-77, 2012</w:t>
+              <w:t xml:space="preserve">Bilinguisme et biculture : nouveaux défis ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ortho Edition, pp.117-143, 2012, 978-2-36235-039-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959230v1</w:t>
+                <w:t xml:space="preserve">hal-00835404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bégaiement chez des adultes bègues français et italiens. Aspects disfluents et fluents dans deux conditions perceptives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Verdurand</w:t>
+                <w:t xml:space="preserve">Methodological Perspective on Second Language Prosody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Auberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Sous la direction Peggy Gatignol &amp; Sylvia Topouzkhanian. Responsables scientifiques des XIIèmes Rencontres Internationales d'Orthophonie. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Busà, M.G. and Stella , A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilinguisme et biculture : nouveaux défis ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ortho Edition, pp.117-143, 2012, 978-2-36235-039-9</w:t>
+              <w:t xml:space="preserve">MPSLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cooperativa Libraria Editrice Università di Padova (CLEUP), pp.73-77, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835404v1</w:t>
+                <w:t xml:space="preserve">hal-00959230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favored syllabic patterns in the world's languages and sensori-motor constraints</w:t>
               </w:r>
@@ -10992,187 +10992,301 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Where Do Self-Supervised Speech Models Become Unfair?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Herron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Hjuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guiding sightless people one dimension at a time: how the strategy used in spontaneous voice instructions benefits sonification-based guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11319,51 +11433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Azzakhnini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zsoldos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2025.3557465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122u3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Kato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9030078" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verdurand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zmarich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01745" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecouteux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310132" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Picavet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.00" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouvaroff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dromigny-Badin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y M Zhu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Henry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3734918" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Astier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colnot-Breune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Felice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595927v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623079v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750220v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798544v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798525v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347449.3357480" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874200v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajili Moez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kheder Waad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-61" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952536" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329188v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065362v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Yadav" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065374v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846267" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207692v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano-Romero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20913-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179930v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itshak Lapidot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087539v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samson Juan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002920v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Balbo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953243v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953744v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Galat&#224;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balbo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Le Grand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954042v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Tachbelie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Teferra Abate" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Dugheanu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954044v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.651" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947707" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959149v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959188v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541446v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gelas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959185v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541495v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959187v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959186v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959222v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363912v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316010v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363906v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Joquim Teixeira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ferreira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369539v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369546v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072104v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kaftandjian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Odet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072008v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05579753v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zfh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959230v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835404v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447425v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165934v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fons" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Azzakhnini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zsoldos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2025.3557465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122u3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Kato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9030078" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verdurand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zmarich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01745" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecouteux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310132" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Picavet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.00" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouvaroff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dromigny-Badin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y M Zhu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Henry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3734918" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Astier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colnot-Breune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Felice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595927v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533965v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750220v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798544v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798525v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347449.3357480" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajili Moez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kheder Waad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983972v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-61" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952536" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065374v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846267" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Yadav" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170529v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itshak Lapidot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207692v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano-Romero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20913-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samson Juan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002920v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Balbo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953744v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Galat&#224;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.651" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953514v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835401v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balbo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953517v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Le Grand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Tachbelie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Teferra Abate" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953510v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Dugheanu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953516v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954044v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947707" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959148v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959149v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541463v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959188v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gelas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541446v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541495v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959187v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959222v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363912v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316010v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363906v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Joquim Teixeira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ferreira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369539v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369546v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072104v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kaftandjian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Odet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072008v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05579753v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zfh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835404v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959230v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447425v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597022v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Herron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Hjuler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165934v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fons" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>