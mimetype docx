--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -1461,580 +1461,606 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (84)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker Group Encoding in Self-supervised Speech Recognition Models</w:t>
+                <w:t xml:space="preserve">Pantagruel: Unified Self-Supervised Encoders for French Text and Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Herron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">Phuong-Hang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+                <w:t xml:space="preserve">Valentin Pelloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Favre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnault Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ghennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text, Speech, and Dialogue (TSD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-02548-7_11⟩</w:t>
+              <w:t xml:space="preserve">The Fifteenth Language Resources and Evaluation Conference (LREC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2026, Palma, Spain. pp.10168-10191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63317/573q4exhmpgd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377383v1</w:t>
+                <w:t xml:space="preserve">hal-05627744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice Commands for Guidance to a 3D Position: To Collect Spontaneous Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Graff</w:t>
+                <w:t xml:space="preserve">Speaker Group Encoding in Self-supervised Speech Recognition Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Herron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Huet</w:t>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PETRA '25: The PErvasive Technologies Related to Assistive Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3733155.3734918⟩</w:t>
+              <w:t xml:space="preserve">Text, Speech, and Dialogue (TSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ERLANGEN, France. pp.121-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-02548-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384709v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers périscolaires : développer la prise de parole des enfants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+                <w:t xml:space="preserve">Voice Commands for Guidance to a 3D Position: To Collect Spontaneous Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Colnot-Breune</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Ernesto Gomez-Balderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprentissages fondamentaux pour réussir à l’école : quelle contribution et complémentarité du périscolaire, de l’extrascolaire et de la famille ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PETRA '25: The PErvasive Technologies Related to Assistive Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Corfu Island, Greece. pp.410-411, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3733155.3734918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484334v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiocite.net: A Large Spoken Read Dataset in French</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solène Evain</w:t>
+                <w:t xml:space="preserve">Ateliers périscolaires : développer la prise de parole des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colnot-Breune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Apprentissages fondamentaux pour réussir à l’école : quelle contribution et complémentarité du périscolaire, de l’extrascolaire et de la famille ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Coup de Pouce, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533994v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corpus of spontaneous L2 English speech for real-situation speaking assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,479 +2075,492 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.293-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiocite.net un grand corpus d'enregistrements vocaux de lecture en français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Audiocite.net: A Large Spoken Read Dataset in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.271-280</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623079v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Spontaneous Speech Dimensions for Cross-Corpus ASR System Evaluation for French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Audiocite.net un grand corpus d'enregistrements vocaux de lecture en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.271-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533965v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Approach to Comprehensibility Assessment in Foreign Language Pronunciation Training</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tsuneo Kato</w:t>
+                <w:t xml:space="preserve">Unraveling Spontaneous Speech Dimensions for Cross-Corpus ASR System Evaluation for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Masperi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on English Pronunciation: Issues and Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Santander, Spain, Spain</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666118v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender la production de langage oral en maternelle - Croiser les focales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Buson</w:t>
+                <w:t xml:space="preserve">Dynamic Approach to Comprehensibility Assessment in Foreign Language Pronunciation Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuneo Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rousset</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Linguistique de Corpus 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lidilem - Univ. Grenoble Alpes, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on English Pronunciation: Issues and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Santander, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153256v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">フランス人学習者による自発英語発話における語彙アクセント自動測定 [Automatic Measurement of Lexical Stress in Spontaneous L2 English Speech of French Learners]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2563,73 +2602,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 37th General Meeting of the Phonetic Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the Phonetic Society of Japan, Sep 2023, Sapporo (Japon), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensibility diagnosis of spontaneous L2 English: Automated analysis of pausing and lexical stress patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2671,1402 +2710,1415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Tools in L2 research”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage profond pour l’estimation du quotient ouvert à partir du signal électroglottographique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+                <w:t xml:space="preserve">Appréhender la production de langage oral en maternelle - Croiser les focales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR LIFT; GDR TAL, Nov 2022, Marseille, France. pp.29-38</w:t>
+              <w:t xml:space="preserve">Journées de Linguistique de Corpus 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem - Univ. Grenoble Alpes, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846833v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles neuronaux pré-appris par auto-supervision sur des enregistrements de parole en français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage profond pour l’estimation du quotient ouvert à partir du signal électroglottographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR LIFT; GDR TAL, Nov 2022, Marseille, France. pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707064v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles pré-entraînés à l'épreuve des langues rares : expériences de reconnaissance de mots sur la langue japhug (sino-tibétain)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+                <w:t xml:space="preserve">Modèles neuronaux pré-appris par auto-supervision sur des enregistrements de parole en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Macaire</w:t>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+                <w:t xml:space="preserve">Hang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Michaud</w:t>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03625580v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+                <w:t xml:space="preserve">Les modèles pré-entraînés à l'épreuve des langues rares : expériences de reconnaissance de mots sur la langue japhug (sino-tibétain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2021: Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317730v3</w:t>
+                <w:t xml:space="preserve">halshs-03625580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Evain</w:t>
+                <w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407172v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+                <w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03475443v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR LIFT 2021 (Linguistique Informatique, Formelle et de Terrain)</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507681v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
+              <w:t xml:space="preserve">GDR LIFT 2021 (Linguistique Informatique, Formelle et de Terrain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03475436v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmic Proximity Between Natives And Learners Of French Evaluation of a metric based on the CEFC corpus</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th Conference on Language Resources and Evaluation (LREC 2020),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2021: Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943878v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317730v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'évaluation en ASR et biais de performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahault Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nancy, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750220v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation du genre dans des données open source de parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahault Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nancy, France. pp.244-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798544v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Representation in Open Source Speech Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahault Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France. pp.6599-6605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02899402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité rythmique entre apprenants et natifs du français Évaluation d'une métrique basée sur le CEFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4082,558 +4134,523 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nancy, France. pp.118-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798525v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Representation in French Broadcast Corpora and Its Impact on ASR Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahault Garnerin</w:t>
+                <w:t xml:space="preserve">Rhythmic Proximity Between Natives And Learners Of French Evaluation of a metric based on the CEFC corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 1st International Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 12th Conference on Language Resources and Evaluation (LREC 2020),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02899392v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Voice-based Interaction in Smart Home -VocADom@A4H Corpus Collection and Empirical Assessment of its Usefulness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gender Representation in French Broadcast Corpora and Its Impact on ASR Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahault Garnerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICom 2019 - 17th IEEE International Conference on Pervasive Intelligence and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149⟩</w:t>
+              <w:t xml:space="preserve">the 1st International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France. pp.3-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3347449.3357480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165532v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02899392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivre le rythme de tes paroles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moez Ajili</w:t>
+                <w:t xml:space="preserve">Context-Aware Voice-based Interaction in Smart Home -VocADom@A4H Corpus Collection and Empirical Assessment of its Usefulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sybille Caffiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ringeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/jep.2018-5⟩</w:t>
+              <w:t xml:space="preserve">PICom 2019 - 17th IEEE International Conference on Pervasive Intelligence and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Fukuoka, Japan. pp.811--818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874241v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des voix dans le cadre judiciaire : influence du contenu phonétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajili Moez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Kheder Waad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/JEP.2018-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats du suivi des écoles du projet « PARLER à l’école maternelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4649,680 +4666,667 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être ou être bien à l’école maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voice Comparison and Rhythm: Behavioral Differences between Target and Non-target Comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.1061-1065, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/interspeech.2018-61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of rhythm on forensic voice comparison reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odyssey 2018 The Speaker and Language Recognition Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Les Sables d’Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological content impact on wrongful convictions in Forensic Voice Comparison context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Suivre le rythme de tes paroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing ICASSP2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp.2017.7952536⟩</w:t>
+              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/jep.2018-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962627v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription automatique et mesure de confiance : vers une aide à l’annotation de corpus oraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres du Pôle Grenoble Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonetic content impact on Forensic Voice Comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Phonological content impact on wrongful convictions in Forensic Voice Comparison context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waad Ben Kheder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SLT.2016.7846267⟩</w:t>
+              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing ICASSP2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.2147-2151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2017.7952536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065374v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et reconnaissance automatique d'expressions et d'appels vocaux dans un habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5350,696 +5354,705 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.28-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CIRDO Corpus: Comprehensive Audio/Video Database of Domestic Falls of Elderly People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwan Ahmed Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Language Resources and Evaluation (LREC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.1389-1396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaker specific features and phonemes in speech: A proposal for evaluating a possible interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nivedita Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Biometrics and Forensics (IWBF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An information theory based data-homogeneity measure for voice comparison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Phonetic content impact on Forensic Voice Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ajili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waad Ben Kheder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kahn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Itshak Lapidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015: 16th Annual Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Diego, France. pp.210-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SLT.2016.7846267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170529v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech and Speaker Recognition for Home Automation: Preliminary Results</w:t>
+                <w:t xml:space="preserve">Development of Automatic Speech Recognition Techniques for Elderly Home Support: Applications and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moez Ajili</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Speech Technology and Human-Computer Dialogue "SpeD 2015"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Aspects of IT for the Aged Population. Design for the Everyday Life. First International Conference, ITAP 2015, Held as Part of the 17th International Conference on Human-Computer Interaction (HCII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Los Angeles, CA, United States. pp.341-353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20913-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207692v2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Automatic Speech Recognition Techniques for Elderly Home Support: Applications and Challenges</w:t>
+                <w:t xml:space="preserve">Speech and Speaker Recognition for Home Automation: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Serrano-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Aspects of IT for the Aged Population. Design for the Everyday Life. First International Conference, ITAP 2015, Held as Part of the 17th International Conference on Human-Computer Interaction (HCII)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference Speech Technology and Human-Computer Dialogue "SpeD 2015"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bucarest, Romania. pp.181-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179246v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of Distress Calls in Distant Speech Setting: a Preliminary Experiment in a Smart Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6067,737 +6080,750 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIG-SLPAT, Sep 2015, Dresden, Germany. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction faiblement supervisée d'un phonétiseur pour la langue Iban à partir de ressources en Malais</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">An information theory based data-homogeneity measure for voice comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajili Moez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itshak Lapidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2015: 16th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002921v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique de la parole dans les habitats intelligents : application à l'assistance à domicile</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Construction faiblement supervisée d'un phonétiseur pour la langue Iban à partir de ressources en Malais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Samson Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journées Annuelles de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.38-41</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087539v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USING MALAY RESOURCES TO BOOTSTRAP ASR FOR A VERY UNDER-RESOURCED LANGUAGE: IBAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">Reconnaissance automatique de la parole dans les habitats intelligents : application à l'assistance à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLTU 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Saint-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">4e Journées Annuelles de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002920v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet CIRDO d'assistance aux personnes âgées isolées à domicile</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">USING MALAY RESOURCES TO BOOTSTRAP ASR FOR A VERY UNDER-RESOURCED LANGUAGE: IBAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Samson Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Handicap 2014 - 8ème Édition - Les technologies d'assistance : de la compensation à l'autonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.229-235</w:t>
+              <w:t xml:space="preserve">SLTU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990201v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures syllabiques et caractéristiques du cycle mandibulaire : une étude articulatoire des asymétries</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet CIRDO d'assistance aux personnes âgées isolées à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bouakaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.29</w:t>
+              <w:t xml:space="preserve">Congrès Handicap 2014 - 8ème Édition - Les technologies d'assistance : de la compensation à l'autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.229-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017075v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-home detection of distress calls: the case of aged users</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+                <w:t xml:space="preserve">Structures syllabiques et caractéristiques du cycle mandibulaire : une étude articulatoire des asymétries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2065-2067</w:t>
+              <w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953245v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the Performance of Automatic Speech Recognition for Ageing Voice: Does it Correlate with Dependency Level?</w:t>
+                <w:t xml:space="preserve">In-home detection of distress calls: the case of aged users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
@@ -6815,573 +6841,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.9-15</w:t>
+              <w:t xml:space="preserve">the 14rd Annual Conference of the International Speech Communication Association, INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2065-2067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953243v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of coarticulation and F2 transitions in French and Italian adult stutterers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Verdurand</w:t>
+                <w:t xml:space="preserve">Analysing the Performance of Automatic Speech Recognition for Ageing Voice: Does it Correlate with Dependency Level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudio Zmarich</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, pp.2157-2161</w:t>
+              <w:t xml:space="preserve">4th Workshop on Speech and Language Processing for Assistive Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Grenoble, France. pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953727v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Recognition of Aged Voices in the AAL Context: Detection of Distress Sentences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Vacher</w:t>
+                <w:t xml:space="preserve">Study of coarticulation and F2 transitions in French and Italian adult stutterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zmarich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Speech Technology and Human-Computer Dialogue, SpeD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cluj-Napoca, Romania. pp.177-184</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, pp.2157-2161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953248v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The production of syllabes in stuttering adults under normal and altered auditory feedback</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marine Verdurand</w:t>
+                <w:t xml:space="preserve">Speech Recognition of Aged Voices in the AAL Context: Detection of Distress Sentences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atti del IX Convegno dell'Associazione Italiana Scienze della Voce</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Speech Technology and Human-Computer Dialogue, SpeD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cluj-Napoca, Romania. pp.177-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953744v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech-based interaction in an AAL context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+                <w:t xml:space="preserve">The production of syllabes in stuttering adults under normal and altered auditory feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zmarich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Galatà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISG*ISARC2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atti del IX Convegno dell'Associazione Italiana Scienze della Voce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953508v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies de la parole et du TALN pour l'assistance à domicile des personnes âgées : un rapide tour d'horizon (Quick tour of NLP and speech technologies for ambient assisted living) [in French]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7410,100 +7410,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.3--16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La produzione di sillabe nella balbuzie in condizioni di feedback uditivo normale e alterato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,87 +7518,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Stuttering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.177-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la Reconnaissance Automatique de la Parole pour l'aide à l'autonomie des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7639,181 +7639,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de l'Université d'été de la E-santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Castres-Mazamet, France. pp.19--21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syllable-Based and Hybrid Acoustic Models for Amharic Speech Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Tachbelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLTU - Workshop on Spoken Language Technologies for Under-Resourced Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cape-Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la performance des modèles acoustiques pour des voix de personnes âgées en vue de l'adaptation des systèmes de RAP (Assessment of the acoustic models performance in the ageing voice case for ASR system adaptation) [in French]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7822,123 +7822,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remus Dugheanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.707--714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de la variabilité de la voix des personnes âgées en reconnaissance automatique de la parole (Contribution to the study of elderly people's voice variability in automatic speech recognition) [in French]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7980,73 +7980,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier ILADI 2012: Interactions Langagières pour personnes Agées Dans les habitats Intelligents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.49--59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L2 English oral competence: the Language-and-Music Match</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8075,2353 +8075,2362 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Methods in L2 prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Padova, Italy. pp.22--28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+                <w:t xml:space="preserve">Speech-based interaction in an AAL context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Golanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947707⟩</w:t>
+              <w:t xml:space="preserve">ISG*ISARC2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Eindhoven, The, Netherlands. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4017/gt.2012.11.02.262.651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317620v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Syllable and Triphone Based Speech Recognition For Amharic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Technology COnference (LTC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959148v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+                <w:t xml:space="preserve">Comparison of Syllable and Triphone Based Speech Recognition For Amharic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Tachbelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, pp.5912-5915</w:t>
+              <w:t xml:space="preserve">Language Technology COnference (LTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Poznan, Poland. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959149v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-speaker variability effects of Speaker Verification performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2010: The Speaker and Language Recognition Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.n.c</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, pp.5912-5915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541463v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser un locuteur : Influence des signaux d'apprentissage sur les performances d'un système de RAL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Intra-speaker variability effects on Speaker Verification performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2010, 28èmes Journées d'Etudes sur la parole, AFCP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Mons, Belgium. pp.x-x</w:t>
+              <w:t xml:space="preserve">Proc. Odyssey 2010 - The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959186v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-speaker variability effects on Speaker Verification performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Modéliser un locuteur: Influence des signaux d'apprentissage sur un système de RAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Odyssey 2010 - The Speaker and Language Recognition Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t>
+              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959188v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using automatic speech recognition for phonological purposes: Study of Vowel Lenght in Punu (Bantu B40)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laphon 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, New Mexico (US), United States. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser un locuteur: Influence des signaux d'apprentissage sur un système de RAL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+                <w:t xml:space="preserve">Using automatic speech recognition for phonological purposes: Study of Vowel Lenght in Punu (Bantu B40)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Laphon 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, New Mexico (US), pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541446v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using automatic speech recognition for phonological purposes: Study of Vowel Lenght in Punu (Bantu B40)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">Beyong Doddington Menagerie, a first towars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Pellegrino</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laphon 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, New Mexico (US), pp.x-x</w:t>
+              <w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959185v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyong Doddington Menagerie, a first towars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Kahn</w:t>
+                <w:t xml:space="preserve">Beyond Doddington menagerie, a first step towards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, United States</w:t>
+              <w:t xml:space="preserve">Proc. 35th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, pp.4534-4537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541495v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Doddington menagerie, a first step towards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Modéliser un locuteur : Influence des signaux d'apprentissage sur les performances d'un système de RAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 35th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, pp.4534-4537</w:t>
+              <w:t xml:space="preserve">JEP 2010, 28èmes Journées d'Etudes sur la parole, AFCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Mons, Belgium. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959187v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Humans and speaker verification system use the same information to differentiate voices?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Kahn</w:t>
+                <w:t xml:space="preserve">Intra-speaker variability effects of Speaker Verification performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Odyssey 2010: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317626v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Human and Automatic systems use the same information to recognize voices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Speech Science and Speech Technology (InterSpeech 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Brighton (UK), pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasal processes at the interface between phontetics and phonology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelique Amelot</w:t>
+                <w:t xml:space="preserve">Do Humans and speaker verification system use the same information to differentiate voices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.245-248</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00316001v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasal Processes at the Interface between Phonetics and Phonology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Nasal processes at the interface between phontetics and phonology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.245-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363860v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00316001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasals and Nasalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nasal Processes at the Interface between Phonetics and Phonology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire en Master 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.245-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363912v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velar movements and the feature [+nasal] in French</w:t>
+                <w:t xml:space="preserve">Nasals and Nasalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelique Amelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Where Do Features Come From?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France. à paraître</w:t>
+              <w:t xml:space="preserve">Séminaire en Master 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00315999v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velar movements for two French speakers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Velar movements and the feature [+nasal] in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Amelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.489-492</w:t>
+              <w:t xml:space="preserve">International Conference "Where Do Features Come From?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00316010v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00315999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nasales du portugais et du français : une étude comparative sur les données EMMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velar movements for two French speakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.143-146</w:t>
+              <w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.489-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363906v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00316010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velar movements for the feature [±nasal] for two French speakers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nasales du portugais et du français : une étude comparative sur les données EMMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Joquim Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Ubatuba, SP, France. pp. 459-467</w:t>
+              <w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.143-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00137872v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of Articulatory factors to SSP Mismatched Sequences: The case of Nasal+Plosive Combinations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velar movements for the feature [±nasal] for two French speakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The contribution of Articulatory factors to SSP Mismatched Sequences: The case of Nasal+Plosive Combinations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.219-220</w:t>
+              <w:t xml:space="preserve">ISSP 2006 - 7th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Ubatuba, SP, France. pp. 459-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363708v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00137872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasalité consonantique et coarticulation: étude perceptive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The contribution of Articulatory factors to SSP Mismatched Sequences: The case of Nasal+Plosive Combinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.453-456</w:t>
+              <w:t xml:space="preserve">The contribution of Articulatory factors to SSP Mismatched Sequences: The case of Nasal+Plosive Combinations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.219-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369539v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures articulatoires et aérodynamiques des mouvements du velum chez un locuteur français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nasalité consonantique et coarticulation: étude perceptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouvaroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études sur la nasalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.453-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369546v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la fiabilité du contrôle non destructif par fusion de données radioscopiques et ultrasonores</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures articulatoires et aérodynamiques des mouvements du velum chez un locuteur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques du GdR ISIS en Fusion d\\backslashtextquoteright\Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Paris, France. pp.54\{$\backslash$textendash\}58</w:t>
+              <w:t xml:space="preserve">Journées d'études sur la nasalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072104v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la fiabilité du contrôle non destructif par fusion de données radioscopiques et ultrasonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10430,101 +10439,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dromigny-Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Odet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques du GdR ISIS en Fusion d\\backslashtextquoteright\Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Paris, France. pp.54\{$\backslash$textendash\}58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration de la fiabilité du contrôle non destructif par fusion de données radioscopiques et ultrasonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dromigny-Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Odet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Thématiques du GdR ISIS en Fusion d\\backslashtextquoteright\Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Paris, France. pp.54\{$\backslash$textendash\}58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10534,51 +10668,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Parm : PArler et Raconter en Maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10590,70 +10724,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UGA Éditions, 2026, 978-2-37747-586-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15zfh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10663,176 +10797,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bégaiement chez des adultes bègues français et italiens. Aspects disfluents et fluents dans deux conditions perceptives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Zmarich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction Peggy Gatignol &amp; Sylvia Topouzkhanian. Responsables scientifiques des XIIèmes Rencontres Internationales d'Orthophonie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilinguisme et biculture : nouveaux défis ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ortho Edition, pp.117-143, 2012, 978-2-36235-039-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Perspective on Second Language Prosody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10865,73 +10999,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Busà, M.G. and Stella , A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPSLP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cooperativa Libraria Editrice Università di Padova (CLEUP), pp.73-77, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favored syllabic patterns in the world's languages and sensori-motor constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10964,51 +11098,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pellegrino; François / Marsico; Egidio / Chitoran; Ioana / Coupé; Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaches to Phonological Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouton de Gruyter, 22 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11018,275 +11152,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where Do Self-Supervised Speech Models Become Unfair?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Herron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Hjuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding sightless people one dimension at a time: how the strategy used in spontaneous voice instructions benefits sonification-based guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11433,51 +11567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Azzakhnini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zsoldos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2025.3557465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122u3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Kato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9030078" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verdurand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zmarich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01745" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecouteux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310132" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Picavet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.00" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouvaroff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dromigny-Badin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y M Zhu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Henry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3734918" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Astier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colnot-Breune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Felice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595927v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533965v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750220v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798544v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798525v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347449.3357480" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajili Moez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kheder Waad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983972v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-61" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952536" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065374v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846267" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Yadav" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170529v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itshak Lapidot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207692v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano-Romero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20913-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samson Juan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002920v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Balbo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953744v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Galat&#224;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.651" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953514v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835401v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balbo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953517v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Le Grand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Tachbelie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Teferra Abate" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953510v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Dugheanu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953516v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954044v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947707" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959148v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959149v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541463v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959188v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gelas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541446v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541495v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959187v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959222v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363912v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316010v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363906v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Joquim Teixeira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ferreira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369539v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369546v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072104v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kaftandjian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Odet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072008v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05579753v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zfh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835404v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959230v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447425v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597022v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Herron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Hjuler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165934v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fons" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Azzakhnini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Zsoldos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tr&#226;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2025.3557465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122u3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Kato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9030078" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verdurand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zmarich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01745" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecouteux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310132" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Picavet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Golanski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.00" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouvaroff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dromigny-Badin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y M Zhu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Hang Le" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Chatelain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bouziane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ghennai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/573q4exhmpgd" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02548-7_11" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Henry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3734918" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Astier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colnot-Breune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Felice" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666118v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846833v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750220v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798544v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899402v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798525v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347449.3357480" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajili Moez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kheder Waad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983972v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ajili" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-61" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874241v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941163v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962627v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952536" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329188v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Yadav" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846267" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20913-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207692v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano-Romero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179930v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170529v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itshak Lapidot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002921v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samson Juan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087539v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002920v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953245v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953243v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Balbo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953744v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Galat&#224;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953514v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835401v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balbo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953517v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Le Grand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954042v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Tachbelie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Teferra Abate" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953510v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Dugheanu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954044v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953508v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2012.11.02.262.651" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947707" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959148v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959149v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959188v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541446v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621858v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gelas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959185v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541495v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959187v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959186v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959222v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317626v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363860v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363912v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315999v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00316010v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363906v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Joquim Teixeira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ferreira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363708v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369539v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072104v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kaftandjian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Odet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072008v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05579753v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zfh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835404v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959230v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597022v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Herron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Hjuler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165934v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fons" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>