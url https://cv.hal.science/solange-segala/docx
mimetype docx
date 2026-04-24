--- v1 (2026-03-30)
+++ v2 (2026-04-24)
@@ -877,307 +877,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration d'une population par la justice</w:t>
+                <w:t xml:space="preserve">Armand Maichin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les justices locales et les justiciables : la proximité judiciaire en France du Moyen Age à l'époque moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 251-265, 2015, 978-2-7535-3995-2</w:t>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français : XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2015, 978-2-13-060902-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945515v1</w:t>
+                <w:t xml:space="preserve">hal-02938587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Maichin</w:t>
+                <w:t xml:space="preserve">L'intégration d'une population par la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Marie Houllemare et Diane Roussel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire historique des juristes français : XIIe-XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, 2015, 978-2-13-060902-5</w:t>
+              <w:t xml:space="preserve">Les justices locales et les justiciables : la proximité judiciaire en France du Moyen Age à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 251-265, 2015, 978-2-7535-3995-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938587v1</w:t>
+                <w:t xml:space="preserve">hal-02945515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Guyot</w:t>
+                <w:t xml:space="preserve">Jean Pierres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des juristes français : XIIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2015, 978-2-13-060902-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938592v1</w:t>
+                <w:t xml:space="preserve">hal-02938588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierres</w:t>
+                <w:t xml:space="preserve">Louis Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des juristes français : XIIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2015, 978-2-13-060902-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938588v1</w:t>
+                <w:t xml:space="preserve">hal-02938592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gregorj</w:t>
               </w:r>
@@ -2335,51 +2335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santinelli-Foltz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange S&#233;gala de Carbonni&#232;res" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Aromatario" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03631922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02944714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02944736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02945515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02940913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02940920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Agresti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Quinio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quastana Fran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reverso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/2019/12/15/des-racines-du-droit-des-contentieux-melanges-en-lhonneur-du-professeur-jean-louis-mestre/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03704170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02964094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02926446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santinelli-Foltz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange S&#233;gala de Carbonni&#232;res" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Aromatario" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03631922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02944714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02944736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02945515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02940913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02940920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Agresti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Quinio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quastana Fran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reverso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/2019/12/15/des-racines-du-droit-des-contentieux-melanges-en-lhonneur-du-professeur-jean-louis-mestre/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03704170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02964094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02926446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>