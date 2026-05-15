--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -808,307 +808,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Valin</w:t>
+                <w:t xml:space="preserve">Cosme Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des juristes français : XIIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2015, 978-2-13-060902-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938589v1</w:t>
+                <w:t xml:space="preserve">hal-02938582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Maichin</w:t>
+                <w:t xml:space="preserve">René Valin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des juristes français : XIIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2015, 978-2-13-060902-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938587v1</w:t>
+                <w:t xml:space="preserve">hal-02938589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration d'une population par la justice</w:t>
+                <w:t xml:space="preserve">Armand Maichin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les justices locales et les justiciables : la proximité judiciaire en France du Moyen Age à l'époque moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 251-265, 2015, 978-2-7535-3995-2</w:t>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français : XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2015, 978-2-13-060902-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945515v1</w:t>
+                <w:t xml:space="preserve">hal-02938587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierres</w:t>
+                <w:t xml:space="preserve">L'intégration d'une population par la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Marie Houllemare et Diane Roussel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire historique des juristes français : XIIe-XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, 2015, 978-2-13-060902-5</w:t>
+              <w:t xml:space="preserve">Les justices locales et les justiciables : la proximité judiciaire en France du Moyen Age à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 251-265, 2015, 978-2-7535-3995-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938588v1</w:t>
+                <w:t xml:space="preserve">hal-02945515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Guyot</w:t>
               </w:r>
@@ -1157,303 +1157,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Gregorj</w:t>
+                <w:t xml:space="preserve">Jean Pierres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des juristes français : XIIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2015, 978-2-13-060902-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938590v1</w:t>
+                <w:t xml:space="preserve">hal-02938588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Colonna d’Istria</w:t>
+                <w:t xml:space="preserve">Jean-Charles Gregorj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des juristes français : XIIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2015, 978-2-13-060902-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938591v1</w:t>
+                <w:t xml:space="preserve">hal-02938590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balthazar Emerigon</w:t>
+                <w:t xml:space="preserve">Alexandre Colonna d’Istria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des juristes français : XIIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2015, 978-2-13-060902-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938585v1</w:t>
+                <w:t xml:space="preserve">hal-02938591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosme Béchet</w:t>
+                <w:t xml:space="preserve">Balthazar Emerigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des juristes français : XIIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2015, 978-2-13-060902-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938582v1</w:t>
+                <w:t xml:space="preserve">hal-02938585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations, discours et critiques de la justice : introduction</w:t>
               </w:r>
@@ -1703,383 +1703,383 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La QPC, le procès et ses juges. L'impact sur le procès et l'architecture juridictionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, p. 346-357, 2013, Collection Méthodes du droit, 978-2-247-12758-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche historique de la laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'espace éthique de Lille : La laïcité à l'épreuve des soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit d’être armé : regards historiques sur l’actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre européennes médiévales : Les armes et la loi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lorris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des racines du droit et des contentieux. Mélanges en l’honneur du professeur Jean-Louis Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Agresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quastana François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Blanco; A. Le Quinio; F. Quastana; L. Reverso; S. Segala; M. Touzeil-Divina; K. Weidenfield; Collectif L'Unité de droit. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Épitoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8-9 (Vol. 8 et 9), 2 tomes (442 et 516 p.), 2020, collection Académique, M. Touzeil-Divina, 979-10-92684-28-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Blanco</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02645078v1</w:t>
-              </w:r>
-[...168 lines deleted...]
-                <w:t xml:space="preserve">hal-02964094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2335,51 +2335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santinelli-Foltz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange S&#233;gala de Carbonni&#232;res" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Aromatario" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03631922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02944714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02944736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02945515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02940913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02940920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Agresti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Quinio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quastana Fran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reverso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/2019/12/15/des-racines-du-droit-des-contentieux-melanges-en-lhonneur-du-professeur-jean-louis-mestre/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03704170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02964094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02926446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santinelli-Foltz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange S&#233;gala de Carbonni&#232;res" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Aromatario" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03631922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02944714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02944736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02945515v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02940913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02940920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03704170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02964094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Agresti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Quinio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quastana Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reverso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/2019/12/15/des-racines-du-droit-des-contentieux-melanges-en-lhonneur-du-professeur-jean-louis-mestre/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02926446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>