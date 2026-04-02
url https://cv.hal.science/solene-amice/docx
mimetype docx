--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-9732-5420</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">277162319</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -199,189 +220,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des caisses, des œuvres et des hommes. Une histoire logistique de l’art durant la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Amice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, pp.121-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/perspective.26990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maingon Claire , Le Musée invisible : le Louvre et la Grande Guerre (1914-1921) , Mont-Saint-Aignan, Presses universitaires de Rouen et du Havre/Éditions du Musée du Louvre, 2016, 264 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Amice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N° 133 (1), pp.III-III. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.133.0185c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -391,203 +412,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“How to Protect a Work of Art” Adapting and Experimenting Methods to Preserve French Cultural Heritage during First World War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Amice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for First World War Studies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Gettysburgh, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Protéger les musées contre leur gré ? L'Etat et les autorités locales face à la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Amice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Blanc; Célia Fleury; Alexandre Holin; Anne Labourdette; Florence Raymond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l'épreuve du feu. Les musées du Nord de la France face aux guerres mondiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.27-36, 2026, 978-2-7574-4581-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05560006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des objets séquestrés aux objets sous séquestre. Les dépôts allemands d’œuvres françaises à l’issue de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Amice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Léa Saint-Raymond; Vincent Négri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine séquestré. (Dé)possessions des biens culturels dans les révolutions et les conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.91-110, 2025, 978-2-84934-734-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -597,100 +691,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sauvegarde à l'œuvre : grande Guerre et politique patrimoniale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Amice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023PA01H071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04553439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -700,153 +794,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment parvenir à suivre, à comprendre et à donner du sens à des déplacements d’objets culturels à travers une guerre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Amice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1918: French service of historical buildings and works of art protection at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Amice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -856,105 +950,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Blois, asile du patrimoine français pendant la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Amice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1022,51 +1116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC755F00"/>
+    <w:nsid w:val="EE8929B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1253,51 +1347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-amice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9732-5420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Amice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.26990" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.133.0185c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712924v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04553439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA01H071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-amice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9732-5420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/277162319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Amice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.26990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.133.0185c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04553439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA01H071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>