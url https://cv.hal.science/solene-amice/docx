--- v1 (2026-04-02)
+++ v2 (2026-04-30)
@@ -1116,51 +1116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE8929B2"/>
+    <w:nsid w:val="B2224161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>