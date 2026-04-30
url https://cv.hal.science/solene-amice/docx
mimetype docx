--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -146,58 +146,58 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préparée à l'Université Paris 1 - Panthéon-Sorbonne sous la direction de Bertrand Tillier, ma thèse de doctorat porte sur les politiques de sauvegarde du patrimoine mise en oeuvre en France durant la Première Guerre mondiale. Elle s'intitule &amp;quot;La sauvegarde à l'oeuvre. Grande Guerre et politique patrimoniale en France&amp;quot;.</w:t>
+        <w:t xml:space="preserve">Préparée à l'Université Paris 1 - Panthéon-Sorbonne sous la direction de Bertrand Tillier, ma thèse de doctorat porte sur les politiques de sauvegarde du patrimoine mise en oeuvre en France durant la Première Guerre mondiale. Elle s'intitule &amp;quot;La sauvegarde à l'oeuvre. Grande Guerre et politique patrimoniale en France&amp;quot;. Doctorante de 2019 à 2023, j'ai enseigné l'histoire culturelle en L1 et L2 à l'Université Paris 1 - Panthéon-Sorbonne. Je suis aussi diplômée du DU Recherches de provenance de l'Université Paris-Nanterre dans le cadre duquel j'ai soutenu en 2023 un mémoire intitulée &amp;quot;Gérer et liquider les dépôts allemands d’œuvres françaises en France à l’issue de la Grande Guerre&amp;quot; sous la direction d'Aurore Chaigneau et Anne Labourdette.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Doctorante de 2019 à 2023, j'ai enseigné l'histoire culturelle en L1 et L2 à l'Université Paris 1 - Panthéon-Sorbonne. Je suis actuellement conservatrice du patrimoine et adjointe à la cheffe du service régional de l'Inventaire du patrimoine de la Région Ile-de-France. Je suis docteure associée au Centre d'histoire du XIXe siècle (Université Paris 1 - Panthéon-Sorbonne) et membre du comité scientifique du programme de recherche &amp;quot;Châteaux et musées en Europe : un patrimoine artistique à l’épreuve de la guerre (XIXe-XXIe siècle)&amp;quot; du Centre de recherche du château de Versailles.</w:t>
+        <w:t xml:space="preserve">Je suis actuellement conservatrice du patrimoine et adjointe à la cheffe du service régional de l'Inventaire du patrimoine de la Région Ile-de-France. Je suis docteure associée au Centre d'histoire du XIXe siècle (Université Paris 1 - Panthéon-Sorbonne) et membre du comité scientifique du programme de recherche &amp;quot;Châteaux et musées en Europe : un patrimoine artistique à l’épreuve de la guerre (XIXe-XXIe siècle)&amp;quot; du Centre de recherche du château de Versailles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -386,124 +386,262 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'ère des restitutions, théoriquement, n'est pas close. Les restitutions du premier conflit mondial, un processus inachevé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Amice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conflits du XXe siècle : retours, restitutions, circulations et enjeux des après-guerres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Margaux Dumas; Ghislaine Glasson Deschaumes, Mar 2024, Nanterre (Université Paris Nanterre), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraire d’une œuvre d’art à travers la Grande Guerre. Une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Amice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur la piste des œuvres disparues en temps de guerre (1870-1945)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Louvre, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“How to Protect a Work of Art” Adapting and Experimenting Methods to Preserve French Cultural Heritage during First World War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Amice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for First World War Studies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Gettysburgh, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -513,175 +651,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les musées contre leur gré ? L'Etat et les autorités locales face à la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Amice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Blanc; Célia Fleury; Alexandre Holin; Anne Labourdette; Florence Raymond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l'épreuve du feu. Les musées du Nord de la France face aux guerres mondiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.27-36, 2026, 978-2-7574-4581-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05560006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets séquestrés aux objets sous séquestre. Les dépôts allemands d’œuvres françaises à l’issue de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Amice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Léa Saint-Raymond; Vincent Négri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine séquestré. (Dé)possessions des biens culturels dans les révolutions et les conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.91-110, 2025, 978-2-84934-734-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -691,100 +829,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sauvegarde à l'œuvre : grande Guerre et politique patrimoniale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Amice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023PA01H071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04553439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -794,153 +932,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment parvenir à suivre, à comprendre et à donner du sens à des déplacements d’objets culturels à travers une guerre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Amice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1918: French service of historical buildings and works of art protection at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Amice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -950,105 +1088,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Blois, asile du patrimoine français pendant la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Amice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1116,51 +1254,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2224161"/>
+    <w:nsid w:val="1CB57968"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1347,51 +1485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-amice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9732-5420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/277162319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Amice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.26990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.133.0185c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04553439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA01H071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-amice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9732-5420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/277162319" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Amice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.26990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.133.0185c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712924v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04553439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA01H071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>