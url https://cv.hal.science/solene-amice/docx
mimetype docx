--- v3 (2026-04-30)
+++ v4 (2026-05-20)
@@ -1254,51 +1254,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CB57968"/>
+    <w:nsid w:val="F75BDA47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>