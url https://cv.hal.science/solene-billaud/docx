--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -191,312 +191,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assurer la relève. Une approche micro-politique des processus de transmission de la tutelle de personnes handicapées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un photographe dans un collectif de recherche. La question de la décision dans la prise en charge des personnes suivies en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Minoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Dantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.5-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01516551v1</w:t>
+                <w:t xml:space="preserve">halshs-02085101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un photographe dans un collectif de recherche. La question de la décision dans la prise en charge des personnes suivies en psychiatrie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des configurations d’aide en mouvement. Les mobilisations des fratries suite à l’entrée d’un parent âgé en institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Billaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30, pp.5-30</w:t>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.19-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02085101v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des configurations d’aide en mouvement. Les mobilisations des fratries suite à l’entrée d’un parent âgé en institution</w:t>
+                <w:t xml:space="preserve">Assurer la relève. Une approche micro-politique des processus de transmission de la tutelle de personnes handicapées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (3), pp.15-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2015.0302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01494784v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aide aux personnes âgées n’est pas seulement une affaire de femmes</w:t>
               </w:r>
@@ -577,51 +577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’“expérience” du vieillissement. Les écrits quotidiens d’un octogénaire au prisme de leurs cadres sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 95, pp.71-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -784,51 +784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la mobilisation familiale autour des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2415,246 +2415,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation de l'enquêteur, relations familiales et aide informelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Béliard</w:t>
+                <w:t xml:space="preserve">La prise en charge de la dépendance des personnes âgées: les dimensions territoriales de l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gramain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Perrin-Heredia</w:t>
+                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Weber</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MSSH. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00813125v1</w:t>
+                <w:t xml:space="preserve">halshs-00705569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en charge de la dépendance des personnes âgées: les dimensions territoriales de l'action publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Gramain</w:t>
+                <w:t xml:space="preserve">Circulation de l'enquêteur, relations familiales et aide informelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Perrin-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-00705569v1</w:t>
+                <w:t xml:space="preserve">halshs-00813125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2809,51 +2809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2015.0302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Dantou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gramain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Trabut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106732v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing-Bongioanni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315544311-12" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perrin-Heredia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Lim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brossard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Dantou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2015.0302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gramain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ducrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Trabut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106732v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing-Bongioanni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315544311-12" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Lim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perrin-Heredia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>