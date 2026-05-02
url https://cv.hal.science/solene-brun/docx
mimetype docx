--- v0 (2026-04-04)
+++ v1 (2026-05-02)
@@ -1486,232 +1486,855 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se vivre minoritaire, se découvrir majoritaire : des dominant·es au parcours atypique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Galonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vanessa di Paola; Dominique Epiphane; Morgane Kuehni; Nadia Lamamra; Stéphanie Moullet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la transgression à l’émancipation ? Penser les transformations des normes sociales à l’aune du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le travail en débats, 9782366301403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se vivre minoritaire, se découvrir majoritaire : des dominant·es au parcours atypique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Galonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">di Paola, Vanessa; Epiphane, Dominique; Kuehni, Morgane; Lamamra, Nadia; Moullet, Stéphanie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la transgression à l’émancipation ? Penser les transformations des normes sociales à l’aune du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès Editions, pp.93-111, 2024, 9782366301403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marlène Bouvet; Florent Chossière; Marine Duc; Estelle Fisson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catégoriser. Lexique de la construction sociale des différences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.579-590, 2024, Sociétés, Espaces, Temps, 979-10-362-0720-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is There a French Sociology of Race?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race Politics and Colonial Legacies: France, Africa and the Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pomeps Studies (52), 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ceci n’est pas du racisme » : Controverses publiques et scientifiques dans la qualification du racisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualifier le racisme : controverses et reconnaissance du fait racial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H° 2 (Hors-Série), pp.20-38, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.hs02.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racial socialisation and negotiation of family mixedness among white parents of internationally adoptive children in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mixed Families in a Transnational World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.191-212, 2021, 9781003126263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003126263-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière le mythe métis. Enquête sur les couples mixtes et leurs descendants en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dec.brun.2024.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04671232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domination blanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cosquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Textuel, 2024, 978-2-38629-021-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.brun.2022.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04671291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1720,680 +2343,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cosquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin. , 2022, 128, 9782200633394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330100v1</w:t>
-              </w:r>
-[...621 lines deleted...]
-                <w:t xml:space="preserve">hal-04330037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2579,51 +2579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Galonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Jeunesses et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céreq; LEST; IREMAM, Oct 2021, Marseille [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3070,51 +3070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaubatie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.257.0078" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.595.0050" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.644.0597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.012.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330014v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genealogy6020031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.007.0070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.02" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.125.0077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2020.380303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02310668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.brun.2024.01" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.brun.2022.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100273680" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04446187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/305-de-la-transgression-a-lemancipation-penser-les-transformations-des-normes-sociales-a-laune-du-genre.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.hs02.0020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003126263-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mills" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7620865" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04726662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Ferry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03658710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IEPP0025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaubatie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.257.0078" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.595.0050" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.644.0597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.012.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330014v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genealogy6020031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.007.0070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.02" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.125.0077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2020.380303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02310668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04446187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/305-de-la-transgression-a-lemancipation-penser-les-transformations-des-normes-sociales-a-laune-du-genre.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100273680" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.hs02.0020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003126263-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.brun.2024.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.brun.2022.01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mills" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7620865" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04726662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Ferry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03658710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IEPP0025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>