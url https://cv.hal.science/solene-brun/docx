--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -614,183 +614,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Non-White Kids Do to White Parents: Whiteness and Secondary Socialization in the Case of White Parents of Mixed-Race and Internationally Adopted Children in France</w:t>
+                <w:t xml:space="preserve">« Passer » pour blanc L'exemple des personnes non blanches élevées par un ou des parent(s) blanc(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genealogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (2), pp.31. </w:t>
+              <w:t xml:space="preserve">Monde Commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 7 (2), pp.70-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genealogy6020031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/moco.007.0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330014v1</w:t>
+                <w:t xml:space="preserve">hal-04330093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Passer » pour blanc L'exemple des personnes non blanches élevées par un ou des parent(s) blanc(s)</w:t>
+                <w:t xml:space="preserve">What Non-White Kids Do to White Parents: Whiteness and Secondary Socialization in the Case of White Parents of Mixed-Race and Internationally Adopted Children in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde Commun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 7 (2), pp.70-91. </w:t>
+              <w:t xml:space="preserve">Genealogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/moco.007.0070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genealogy6020031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330093v1</w:t>
+                <w:t xml:space="preserve">hal-04330014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconstruire l’« identité », théoriser la race</w:t>
               </w:r>
@@ -3070,51 +3070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaubatie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.257.0078" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.595.0050" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.644.0597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.012.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330014v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genealogy6020031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.007.0070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.02" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.125.0077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2020.380303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02310668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04446187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/305-de-la-transgression-a-lemancipation-penser-les-transformations-des-normes-sociales-a-laune-du-genre.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100273680" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.hs02.0020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003126263-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.brun.2024.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.brun.2022.01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mills" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7620865" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04726662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Ferry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03658710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IEPP0025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaubatie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.257.0078" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.595.0050" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.644.0597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.012.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.007.0070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genealogy6020031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.02" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330026v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.125.0077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.139.0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2020.380303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02310668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04446187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/305-de-la-transgression-a-lemancipation-penser-les-transformations-des-normes-sociales-a-laune-du-genre.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100273680" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.hs02.0020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003126263-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671232v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.brun.2024.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.brun.2022.01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mills" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7620865" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04726662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Ferry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03658710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IEPP0025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>