--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -711,347 +711,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of Lithic and Ceramic Technical Know-how in the Early Neolithic of Central-Western Europe: Shedding Light on the Social Mechanisms Underlying Cultural Transition</w:t>
+                <w:t xml:space="preserve">Ath « Les Haleurs », deux occupations Rubané et Blicquy/ Villeneuve-Saint-Germain (Néolithique ancien). Mécanismes de transition culturelle par l'étude intégrée des productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Gomart</w:t>
+                <w:t xml:space="preserve">Isabelle Deramaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Allard</w:t>
+                <w:t xml:space="preserve">Ivan Jadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neolithic Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12766/jna.2024.2⟩</w:t>
+              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57937/ap.2024.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567661v1</w:t>
+                <w:t xml:space="preserve">hal-04731248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ath « Les Haleurs », deux occupations Rubané et Blicquy/ Villeneuve-Saint-Germain (Néolithique ancien). Mécanismes de transition culturelle par l'étude intégrée des productions</w:t>
+                <w:t xml:space="preserve">Transmission of Lithic and Ceramic Technical Know-how in the Early Neolithic of Central-Western Europe: Shedding Light on the Social Mechanisms Underlying Cultural Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Jadin</w:t>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cayol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 135, </w:t>
+              <w:t xml:space="preserve">Journal of Neolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.31-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57937/ap.2024.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12766/jna.2024.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731248v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of lithic and ceramic technical know-how in the Early Neolithic of central-western Europe: Shedding Light on the Social Mechanisms underlying Cultural Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1219,51 +1219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical traditions and individual variability in the Early Neolithic: Linear pottery culture flint knappers in the Aisne Valley (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1552,51 +1552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithic industries, territory and mobility in the western Linear Pottery Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1682,51 +1682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Philippe Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1790,51 +1790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithization Processes of East Belgium: Supra-Regional Relationships Between Groups Highlighted by Technological Analysis of Lithic Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">František Trampota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2015,51 +2015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité technique des débitages laminaires au Néolithique ancien à Vaux-et-Borset (Hesbaye, Belgique) : manières de faire, problèmes d’interprétation et perspectives anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (1), pp.7-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2429,64 +2429,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2554,64 +2554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2845,90 +2845,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reevaluating the LBK to Post-LBK Transition on the Northwestern Edge of Central Europe: A Comparative Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Amkreutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deramaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kiel Conference, Scales of Social, Environmental and cultural changes in Past Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kiel University, Mar 2025, Kiel (Allemagne), Germany</w:t>
@@ -2951,290 +2951,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in the LBK Village of Těšetice-Kyjovice (Czech Republic): A Multi-Proxy Approach to Socio-Technical Organization</w:t>
+                <w:t xml:space="preserve">Mesolithic and Neolithic Communities in Belgium: Exploring a Long Coexistence and Its Possible Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Halbrucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branko Hossa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimitri Teetaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sonja Kačar, May 2025, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">EAA 2025 Belgrade, Session 90 Hunter-fisher-gatherers in a World Becoming Agricultural: Legacy, Persistence, and/or Resistance of Mesolithic Communities during the European Neolithic?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonja Kačar; Maïté Rivollat, Sep 2025, Belgrade (on line), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085973v1</w:t>
+                <w:t xml:space="preserve">hal-05240372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesolithic and Neolithic Communities in Belgium: Exploring a Long Coexistence and Its Possible Interactions</w:t>
+                <w:t xml:space="preserve">Living in the LBK Village of Těšetice-Kyjovice (Czech Republic): A Multi-Proxy Approach to Socio-Technical Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éva Halbrucker</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Teetaert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Branko Hossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2025 Belgrade, Session 90 Hunter-fisher-gatherers in a World Becoming Agricultural: Legacy, Persistence, and/or Resistance of Mesolithic Communities during the European Neolithic?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sonja Kačar; Maïté Rivollat, Sep 2025, Belgrade (on line), Serbia</w:t>
+              <w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonja Kačar, May 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240372v1</w:t>
+                <w:t xml:space="preserve">hal-05085973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between domestic productions and specialised productions: Levels of know-how and the transmission of lithic technical knowledge in the Early Neolithic of North-western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning in the past: tools and traces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOL SÁNCHEZ-DEHESA GALÁN; JUAN JESÚS PADILLA FERNÁNDEZ; OLIVIA RIVERO VILÁ, Oct 2025, Salamanca (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3311,51 +3311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Lundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Teetaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA 2025 Interwined Pasts, Session 96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Belgrade (online), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3488,90 +3488,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition Rubané/Blicquien à Ath « Les Haleurs » : un modèle unique pour la région des sources de la Dendre et de la Hesbaye liégeoise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deramaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle du Groupe de Contact FNRS "Préhistoire-Prehistorie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Contact FNRS "Préhistoire-Prehistorie", Dec 2024, Flémalle, Belgique</w:t>
@@ -3784,264 +3784,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines...Les occupations préhistoriques d'Ath 'les Haleurs' : le Mésolithique et le Néolithique ancien</w:t>
+                <w:t xml:space="preserve">Waste management and household’s organisation: the LBK site of Těšetice-Kyjovice (Czech Republic), in R. Iversen, M. Bjørnevad-Ahlqvist and D. Hofmann (dir.), Depositional Practices in the Neolithic: Contacts, Interactions and Transformations, Session 97</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johana Mališková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branko Hossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ARCHÉOLOGIE EN WAPI, ÇA EXISTE AUSSI !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amicale des Archéologues du Hainaut occidental, sous le patronage du Cercle royal d’histoire et d’archéologie d’Ath et de la région, avec la collaboration de l’Espace gallo-romain d’Ath, la Fédération des Archéologues de Wallonie &amp; de Bruxelles, l’Agence Wallonne du Patrimoine (AWaP), Nov 2023, Ath, Belgique</w:t>
+              <w:t xml:space="preserve">Weaving narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA Conference, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298703v1</w:t>
+                <w:t xml:space="preserve">hal-04206280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste management and household’s organisation: the LBK site of Těšetice-Kyjovice (Czech Republic), in R. Iversen, M. Bjørnevad-Ahlqvist and D. Hofmann (dir.), Depositional Practices in the Neolithic: Contacts, Interactions and Transformations, Session 97</w:t>
+                <w:t xml:space="preserve">Aux origines...Les occupations préhistoriques d'Ath 'les Haleurs' : le Mésolithique et le Néolithique ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weaving narratives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA Conference, Aug 2023, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">L’ARCHÉOLOGIE EN WAPI, ÇA EXISTE AUSSI !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amicale des Archéologues du Hainaut occidental, sous le patronage du Cercle royal d’histoire et d’archéologie d’Ath et de la région, avec la collaboration de l’Espace gallo-romain d’Ath, la Fédération des Archéologues de Wallonie &amp; de Bruxelles, l’Agence Wallonne du Patrimoine (AWaP), Nov 2023, Ath, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206280v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LBK knappers from the Aisne Valley (France): contribution of a multiscalar analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4073,385 +4073,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBK village organisation in the Aisne valley : of groups and links?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">From the chaîne opératoire to the social structure of early Neolithic communities: knappers versus potters from the Danubian and the Mediterranean worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Couderc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
+              <w:t xml:space="preserve">Kiel Conference 2023: Scales of social, environmental and cultural chane in past societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Dr. Johannes Müller, Dr. Franziska Engelbogen, Jennifer Schüle-Hansen, Mar 2023, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327486v1</w:t>
+                <w:t xml:space="preserve">hal-04051559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lbk households in the Aisne valley : of pionneers, selfsufficiency and specialisation ?</w:t>
+                <w:t xml:space="preserve">LBK village organisation in the Aisne valley : of groups and links?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327481v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the chaîne opératoire to the social structure of early Neolithic communities: knappers versus potters from the Danubian and the Mediterranean worlds</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lbk households in the Aisne valley : of pionneers, selfsufficiency and specialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kiel Conference 2023: Scales of social, environmental and cultural chane in past societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Dr. Johannes Müller, Dr. Franziska Engelbogen, Jennifer Schüle-Hansen, Mar 2023, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051559v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When large start to be meaningful: long blades production of the Blicquy/Villeneuve-Saint-Germain culture, in T. Guichet and J.-P. Collin (dir.), Neolithic and Chalcolithic Large Blades. Identifying and Defining Exceptional Lithic Products, Session 169</w:t>
               </w:r>
@@ -4811,264 +4811,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting economic and social interactions within Linearbandkeramik households: the Homes project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socioeconomic patterns evolution as exemplified by flints procurement. From Early to Middle Neolithic in Western Belgium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session #154. Towards an Archaeology of Household Practices – Current Archaeological and Scientific Contributions. EAA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Quarries and Mines in Social Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724088v1</w:t>
+                <w:t xml:space="preserve">hal-03864071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic patterns evolution as exemplified by flints procurement. From Early to Middle Neolithic in Western Belgium.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highlighting economic and social interactions within Linearbandkeramik households: the Homes project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarries and Mines in Social Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Session #154. Towards an Archaeology of Household Practices – Current Archaeological and Scientific Contributions. EAA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864071v1</w:t>
+                <w:t xml:space="preserve">hal-03724088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the social conditions of the LBK/post-LBK transition in eastern Belgium through the intergenerational transmission of ceramic and lithic know-hows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5119,64 +5119,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ath “ Les Haleurs “, two villages lbk and blicquy/villeneuve-saint-germain: search for transition mechanisms through the integrated study of productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deramaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gehres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5997,51 +5997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Circulation of Flint Raw Materials in the Northern France and Belgium during the Early Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6083,51 +6083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine et fin des traditions danubiennes : l'industrie lithique du Néolithique ancien de la vallée de l'Aisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6259,51 +6259,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC62219B"/>
+    <w:nsid w:val="33BFAE61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6490,51 +6490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-denis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7986-217X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184419220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pila&#345;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pavl&#367;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2024-0032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Furholt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ka&#269;ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.9984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kempf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12766/jna.2024.2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deramaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57937/ap.2024.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389595v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/gqnht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T&#243;th" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pet&#345;&#237;k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Bickle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Adamekov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2023.39" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03817516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halbrucker Eva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messiaen Liesbeth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Meylemans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Halbrucker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Messiaen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4444" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviane Scharl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Philippe Collin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12766/jna.2021.5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864046v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Trampota" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0180" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelegrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Woodbury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01977261.2019.1613009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gjesfjeld" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ784PG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v1i1.780" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240372v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Teetaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Lundy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanotti Antoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704600v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pila&#345;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kv&#283;tina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Souvatzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Mali&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051559v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864103v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Novotn&#253;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hons" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#382;b&#283;ta Bed&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864071v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876629v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378797v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7bE578851F-6A75-490E-85A0-7E533F7261D7%7d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866123v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claira Lietar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538854v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538919v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-denis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7986-217X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184419220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pila&#345;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pavl&#367;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2024-0032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Furholt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ka&#269;ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.9984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kempf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731248v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deramaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57937/ap.2024.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12766/jna.2024.2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389595v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/gqnht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T&#243;th" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pet&#345;&#237;k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Bickle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Adamekov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2023.39" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03817516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halbrucker Eva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messiaen Liesbeth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Meylemans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Halbrucker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Messiaen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4444" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviane Scharl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Philippe Collin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12766/jna.2021.5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864046v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Trampota" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0180" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelegrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Woodbury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01977261.2019.1613009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gjesfjeld" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ784PG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v1i1.780" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Teetaert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085973v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Lundy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanotti Antoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704600v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pila&#345;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kv&#283;tina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Souvatzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206280v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Mali&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864103v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Novotn&#253;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hons" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#382;b&#283;ta Bed&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876629v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378797v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7bE578851F-6A75-490E-85A0-7E533F7261D7%7d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866123v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claira Lietar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538854v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538919v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>