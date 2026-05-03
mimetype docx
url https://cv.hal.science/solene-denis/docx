--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -495,563 +495,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des roches et des hommes : les matières premières et leur exploitation par les populations préhistoriques en Maine-et-Loire</w:t>
+                <w:t xml:space="preserve">Resource dependency and communication networks in Early Neolithic western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégor Marchand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Braguier</w:t>
+                <w:t xml:space="preserve">Michael Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Environments and Humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.100014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.qeh.2024.100014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751467v1</w:t>
+                <w:t xml:space="preserve">hal-04628084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource dependency and communication networks in Early Neolithic western Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des roches et des hommes : les matières premières et leur exploitation par les populations préhistoriques en Maine-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Déodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kempf</w:t>
+                <w:t xml:space="preserve">Alain Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Guiavarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Environments and Humans</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628084v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ath « Les Haleurs », deux occupations Rubané et Blicquy/ Villeneuve-Saint-Germain (Néolithique ancien). Mécanismes de transition culturelle par l'étude intégrée des productions</w:t>
+                <w:t xml:space="preserve">Transmission of Lithic and Ceramic Technical Know-how in the Early Neolithic of Central-Western Europe: Shedding Light on the Social Mechanisms Underlying Cultural Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Deramaix</w:t>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Jadin</w:t>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57937/ap.2024.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.31-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12766/jna.2024.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731248v1</w:t>
+                <w:t xml:space="preserve">hal-04567661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of Lithic and Ceramic Technical Know-how in the Early Neolithic of Central-Western Europe: Shedding Light on the Social Mechanisms Underlying Cultural Transition</w:t>
+                <w:t xml:space="preserve">Ath « Les Haleurs », deux occupations Rubané et Blicquy/ Villeneuve-Saint-Germain (Néolithique ancien). Mécanismes de transition culturelle par l'étude intégrée des productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Gomart</w:t>
+                <w:t xml:space="preserve">Ivan Jadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Allard</w:t>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neolithic Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, pp.31-63. </w:t>
+              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12766/jna.2024.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57937/ap.2024.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567661v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of lithic and ceramic technical know-how in the Early Neolithic of central-western Europe: Shedding Light on the Social Mechanisms underlying Cultural Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1219,51 +1219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical traditions and individual variability in the Early Neolithic: Linear pottery culture flint knappers in the Aisne Valley (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1552,51 +1552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithic industries, territory and mobility in the western Linear Pottery Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1637,265 +1637,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03334610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Neolithic lithics – from a cross-border dialogue to a common language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neolithization Processes of East Belgium: Supra-Regional Relationships Between Groups Highlighted by Technological Analysis of Lithic Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silviane Scharl</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">František Trampota</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neolithic Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12766/jna.2021.5⟩</w:t>
+              <w:t xml:space="preserve">Open Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.904 - 922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opar-2020-0180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03495735v1</w:t>
+                <w:t xml:space="preserve">hal-03864046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neolithization Processes of East Belgium: Supra-Regional Relationships Between Groups Highlighted by Technological Analysis of Lithic Industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying Neolithic lithics – from a cross-border dialogue to a common language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviane Scharl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Philippe Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">František Trampota</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (1), pp.904 - 922. </w:t>
+              <w:t xml:space="preserve">Journal of Neolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.115-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/opar-2020-0180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12766/jna.2021.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864046v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03495735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production laminaire du site minier de Spiennes (Hainaut, Belgique) : première approche technologique</w:t>
               </w:r>
@@ -2015,51 +2015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité technique des débitages laminaires au Néolithique ancien à Vaux-et-Borset (Hesbaye, Belgique) : manières de faire, problèmes d’interprétation et perspectives anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (1), pp.7-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2429,64 +2429,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2554,64 +2554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burnez-Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2826,454 +2826,454 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reevaluating the LBK to Post-LBK Transition on the Northwestern Edge of Central Europe: A Comparative Model</w:t>
+                <w:t xml:space="preserve">Between domestic productions and specialised productions: Levels of know-how and the transmission of lithic technical knowledge in the Early Neolithic of North-western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kiel Conference, Scales of Social, Environmental and cultural changes in Past Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kiel University, Mar 2025, Kiel (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">Learning in the past: tools and traces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOL SÁNCHEZ-DEHESA GALÁN; JUAN JESÚS PADILLA FERNÁNDEZ; OLIVIA RIVERO VILÁ, Oct 2025, Salamanca (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008972v1</w:t>
+                <w:t xml:space="preserve">hal-05331812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesolithic and Neolithic Communities in Belgium: Exploring a Long Coexistence and Its Possible Interactions</w:t>
+                <w:t xml:space="preserve">Reevaluating the LBK to Post-LBK Transition on the Northwestern Edge of Central Europe: A Comparative Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Amkreutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2025 Belgrade, Session 90 Hunter-fisher-gatherers in a World Becoming Agricultural: Legacy, Persistence, and/or Resistance of Mesolithic Communities during the European Neolithic?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sonja Kačar; Maïté Rivollat, Sep 2025, Belgrade (on line), Serbia</w:t>
+              <w:t xml:space="preserve">Kiel Conference, Scales of Social, Environmental and cultural changes in Past Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kiel University, Mar 2025, Kiel (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240372v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in the LBK Village of Těšetice-Kyjovice (Czech Republic): A Multi-Proxy Approach to Socio-Technical Organization</w:t>
+                <w:t xml:space="preserve">Mesolithic and Neolithic Communities in Belgium: Exploring a Long Coexistence and Its Possible Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Halbrucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Teetaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sonja Kačar, May 2025, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">EAA 2025 Belgrade, Session 90 Hunter-fisher-gatherers in a World Becoming Agricultural: Legacy, Persistence, and/or Resistance of Mesolithic Communities during the European Neolithic?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonja Kačar; Maïté Rivollat, Sep 2025, Belgrade (on line), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085973v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between domestic productions and specialised productions: Levels of know-how and the transmission of lithic technical knowledge in the Early Neolithic of North-western Europe</w:t>
+                <w:t xml:space="preserve">Living in the LBK Village of Těšetice-Kyjovice (Czech Republic): A Multi-Proxy Approach to Socio-Technical Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branko Hossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning in the past: tools and traces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOL SÁNCHEZ-DEHESA GALÁN; JUAN JESÚS PADILLA FERNÁNDEZ; OLIVIA RIVERO VILÁ, Oct 2025, Salamanca (Spain), Spain</w:t>
+              <w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonja Kačar, May 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331812v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Gap Between Bioarchaeology and Cultural Studies in Understanding Transitions in the Past</w:t>
               </w:r>
@@ -3311,51 +3311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Lundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Teetaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA 2025 Interwined Pasts, Session 96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Belgrade (online), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3374,247 +3374,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site des Pichelots en Pays de la Loire : quelle place dans la néolithisation de l’Ouest ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transition Rubané/Blicquien à Ath « Les Haleurs » : un modèle unique pour la région des sources de la Dendre et de la Hesbaye liégeoise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34è colloque interrégional sur le Néolithique, Néolithisations. Unité et diversité du Néolithique ancien du nord de la France (aux VIe et Ve millénaires)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, F. Bostyn, A. Denaire, C. Domenech-Jaulneau, L. Manceau, I. Praud, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle du Groupe de Contact FNRS "Préhistoire-Prehistorie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Contact FNRS "Préhistoire-Prehistorie", Dec 2024, Flémalle, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813011v1</w:t>
+                <w:t xml:space="preserve">hal-04838825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition Rubané/Blicquien à Ath « Les Haleurs » : un modèle unique pour la région des sources de la Dendre et de la Hesbaye liégeoise ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le site des Pichelots en Pays de la Loire : quelle place dans la néolithisation de l’Ouest ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanotti Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle du Groupe de Contact FNRS "Préhistoire-Prehistorie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Contact FNRS "Préhistoire-Prehistorie", Dec 2024, Flémalle, Belgique</w:t>
+              <w:t xml:space="preserve">34è colloque interrégional sur le Néolithique, Néolithisations. Unité et diversité du Néolithique ancien du nord de la France (aux VIe et Ve millénaires)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Bostyn, A. Denaire, C. Domenech-Jaulneau, L. Manceau, I. Praud, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838825v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste and behaviour: LBK settlement in focus</w:t>
               </w:r>
@@ -3689,769 +3689,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaving bridges between funerary and domestic archaeologies, session 471</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The LBK knappers from the Aisne Valley (France): contribution of a multiscalar analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stella Souvatzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weaving narratives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA conference, Aug 2023, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Closing conference HOMES project Modelling households: economy &amp; sociology of Europe’s first farmer populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Hamon, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206317v1</w:t>
+                <w:t xml:space="preserve">hal-04297970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste management and household’s organisation: the LBK site of Těšetice-Kyjovice (Czech Republic), in R. Iversen, M. Bjørnevad-Ahlqvist and D. Hofmann (dir.), Depositional Practices in the Neolithic: Contacts, Interactions and Transformations, Session 97</w:t>
+                <w:t xml:space="preserve">Weaving bridges between funerary and domestic archaeologies, session 471</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penny Bickle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Souvatzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weaving narratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAA Conference, Aug 2023, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">, EAA conference, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206280v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines...Les occupations préhistoriques d'Ath 'les Haleurs' : le Mésolithique et le Néolithique ancien</w:t>
+                <w:t xml:space="preserve">Waste management and household’s organisation: the LBK site of Těšetice-Kyjovice (Czech Republic), in R. Iversen, M. Bjørnevad-Ahlqvist and D. Hofmann (dir.), Depositional Practices in the Neolithic: Contacts, Interactions and Transformations, Session 97</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johana Mališková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branko Hossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ARCHÉOLOGIE EN WAPI, ÇA EXISTE AUSSI !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amicale des Archéologues du Hainaut occidental, sous le patronage du Cercle royal d’histoire et d’archéologie d’Ath et de la région, avec la collaboration de l’Espace gallo-romain d’Ath, la Fédération des Archéologues de Wallonie &amp; de Bruxelles, l’Agence Wallonne du Patrimoine (AWaP), Nov 2023, Ath, Belgique</w:t>
+              <w:t xml:space="preserve">Weaving narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA Conference, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298703v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LBK knappers from the Aisne Valley (France): contribution of a multiscalar analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aux origines...Les occupations préhistoriques d'Ath 'les Haleurs' : le Mésolithique et le Néolithique ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Closing conference HOMES project Modelling households: economy &amp; sociology of Europe’s first farmer populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Hamon, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">L’ARCHÉOLOGIE EN WAPI, ÇA EXISTE AUSSI !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amicale des Archéologues du Hainaut occidental, sous le patronage du Cercle royal d’histoire et d’archéologie d’Ath et de la région, avec la collaboration de l’Espace gallo-romain d’Ath, la Fédération des Archéologues de Wallonie &amp; de Bruxelles, l’Agence Wallonne du Patrimoine (AWaP), Nov 2023, Ath, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297970v1</w:t>
+                <w:t xml:space="preserve">hal-04298703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the chaîne opératoire to the social structure of early Neolithic communities: knappers versus potters from the Danubian and the Mediterranean worlds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Denis</w:t>
+                <w:t xml:space="preserve">LBK village organisation in the Aisne valley : of groups and links?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Caro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kiel Conference 2023: Scales of social, environmental and cultural chane in past societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Dr. Johannes Müller, Dr. Franziska Engelbogen, Jennifer Schüle-Hansen, Mar 2023, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051559v1</w:t>
+                <w:t xml:space="preserve">hal-04327486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBK village organisation in the Aisne valley : of groups and links?</w:t>
+                <w:t xml:space="preserve">Lbk households in the Aisne valley : of pionneers, selfsufficiency and specialisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327486v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lbk households in the Aisne valley : of pionneers, selfsufficiency and specialisation ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the chaîne opératoire to the social structure of early Neolithic communities: knappers versus potters from the Danubian and the Mediterranean worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
+              <w:t xml:space="preserve">Kiel Conference 2023: Scales of social, environmental and cultural chane in past societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Dr. Johannes Müller, Dr. Franziska Engelbogen, Jennifer Schüle-Hansen, Mar 2023, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327481v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When large start to be meaningful: long blades production of the Blicquy/Villeneuve-Saint-Germain culture, in T. Guichet and J.-P. Collin (dir.), Neolithic and Chalcolithic Large Blades. Identifying and Defining Exceptional Lithic Products, Session 169</w:t>
               </w:r>
@@ -4912,90 +4912,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting economic and social interactions within Linearbandkeramik households: the Homes project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session #154. Towards an Archaeology of Household Practices – Current Archaeological and Scientific Contributions. EAA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
@@ -5024,51 +5024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the social conditions of the LBK/post-LBK transition in eastern Belgium through the intergenerational transmission of ceramic and lithic know-hows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5119,64 +5119,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ath “ Les Haleurs “, two villages lbk and blicquy/villeneuve-saint-germain: search for transition mechanisms through the integrated study of productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deramaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gehres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5700,51 +5700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claira Lietar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in N. Fromont, G. Marchand, P. Forré (dir.), Statut des Objets, des Lieux et des Hommes, Actes du 32ème colloque interrégional sur le Néolithique, le Mans, 24 et 25 novembre 2017, Association des publications chauvinoises, Chauvigny, p. 329-344.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5997,51 +5997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Circulation of Flint Raw Materials in the Northern France and Belgium during the Early Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6083,51 +6083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine et fin des traditions danubiennes : l'industrie lithique du Néolithique ancien de la vallée de l'Aisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6259,51 +6259,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33BFAE61"/>
+    <w:nsid w:val="556BDF61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6490,51 +6490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-denis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7986-217X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184419220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pila&#345;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pavl&#367;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2024-0032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Furholt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ka&#269;ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.9984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kempf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731248v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deramaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57937/ap.2024.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12766/jna.2024.2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389595v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/gqnht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T&#243;th" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pet&#345;&#237;k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Bickle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Adamekov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2023.39" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03817516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halbrucker Eva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messiaen Liesbeth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Meylemans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Halbrucker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Messiaen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4444" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviane Scharl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Philippe Collin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12766/jna.2021.5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864046v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Trampota" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0180" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelegrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Woodbury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01977261.2019.1613009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gjesfjeld" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ784PG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v1i1.780" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Teetaert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085973v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Lundy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanotti Antoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704600v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pila&#345;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kv&#283;tina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Souvatzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206280v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Mali&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864103v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Novotn&#253;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hons" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#382;b&#283;ta Bed&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876629v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378797v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7bE578851F-6A75-490E-85A0-7E533F7261D7%7d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866123v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claira Lietar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538854v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538919v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-denis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7986-217X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184419220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pila&#345;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pavl&#367;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2024-0032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Furholt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ka&#269;ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.9984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kempf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12766/jna.2024.2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deramaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57937/ap.2024.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389595v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/gqnht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T&#243;th" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pet&#345;&#237;k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Bickle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Adamekov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2023.39" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03817516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halbrucker Eva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messiaen Liesbeth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Meylemans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Halbrucker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Messiaen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4444" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Trampota" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviane Scharl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Philippe Collin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12766/jna.2021.5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelegrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Woodbury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01977261.2019.1613009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gjesfjeld" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ784PG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v1i1.780" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Teetaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Lundy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanotti Antoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704600v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pila&#345;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kv&#283;tina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Souvatzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Mali&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051559v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864103v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Novotn&#253;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hons" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#382;b&#283;ta Bed&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876629v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378797v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7bE578851F-6A75-490E-85A0-7E533F7261D7%7d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866123v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claira Lietar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538854v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538919v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>