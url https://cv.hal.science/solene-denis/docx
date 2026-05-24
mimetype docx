--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2826,454 +2826,454 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between domestic productions and specialised productions: Levels of know-how and the transmission of lithic technical knowledge in the Early Neolithic of North-western Europe</w:t>
+                <w:t xml:space="preserve">Reevaluating the LBK to Post-LBK Transition on the Northwestern Edge of Central Europe: A Comparative Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Amkreutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning in the past: tools and traces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOL SÁNCHEZ-DEHESA GALÁN; JUAN JESÚS PADILLA FERNÁNDEZ; OLIVIA RIVERO VILÁ, Oct 2025, Salamanca (Spain), Spain</w:t>
+              <w:t xml:space="preserve">Kiel Conference, Scales of Social, Environmental and cultural changes in Past Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kiel University, Mar 2025, Kiel (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331812v1</w:t>
+                <w:t xml:space="preserve">hal-05008972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reevaluating the LBK to Post-LBK Transition on the Northwestern Edge of Central Europe: A Comparative Model</w:t>
+                <w:t xml:space="preserve">Between domestic productions and specialised productions: Levels of know-how and the transmission of lithic technical knowledge in the Early Neolithic of North-western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kiel Conference, Scales of Social, Environmental and cultural changes in Past Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kiel University, Mar 2025, Kiel (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">Learning in the past: tools and traces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOL SÁNCHEZ-DEHESA GALÁN; JUAN JESÚS PADILLA FERNÁNDEZ; OLIVIA RIVERO VILÁ, Oct 2025, Salamanca (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008972v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesolithic and Neolithic Communities in Belgium: Exploring a Long Coexistence and Its Possible Interactions</w:t>
+                <w:t xml:space="preserve">Living in the LBK Village of Těšetice-Kyjovice (Czech Republic): A Multi-Proxy Approach to Socio-Technical Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éva Halbrucker</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Teetaert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Branko Hossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2025 Belgrade, Session 90 Hunter-fisher-gatherers in a World Becoming Agricultural: Legacy, Persistence, and/or Resistance of Mesolithic Communities during the European Neolithic?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sonja Kačar; Maïté Rivollat, Sep 2025, Belgrade (on line), Serbia</w:t>
+              <w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonja Kačar, May 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240372v1</w:t>
+                <w:t xml:space="preserve">hal-05085973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in the LBK Village of Těšetice-Kyjovice (Czech Republic): A Multi-Proxy Approach to Socio-Technical Organization</w:t>
+                <w:t xml:space="preserve">Mesolithic and Neolithic Communities in Belgium: Exploring a Long Coexistence and Its Possible Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Halbrucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branko Hossa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimitri Teetaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on the Emergence of the Neolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sonja Kačar, May 2025, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">EAA 2025 Belgrade, Session 90 Hunter-fisher-gatherers in a World Becoming Agricultural: Legacy, Persistence, and/or Resistance of Mesolithic Communities during the European Neolithic?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonja Kačar; Maïté Rivollat, Sep 2025, Belgrade (on line), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085973v1</w:t>
+                <w:t xml:space="preserve">hal-05240372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Gap Between Bioarchaeology and Cultural Studies in Understanding Transitions in the Past</w:t>
               </w:r>
@@ -3311,51 +3311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Lundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Teetaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA 2025 Interwined Pasts, Session 96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Belgrade (online), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3689,217 +3689,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LBK knappers from the Aisne Valley (France): contribution of a multiscalar analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weaving bridges between funerary and domestic archaeologies, session 471</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penny Bickle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Souvatzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Closing conference HOMES project Modelling households: economy &amp; sociology of Europe’s first farmer populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Hamon, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Weaving narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA conference, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297970v1</w:t>
+                <w:t xml:space="preserve">hal-04206317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaving bridges between funerary and domestic archaeologies, session 471</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The LBK knappers from the Aisne Valley (France): contribution of a multiscalar analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stella Souvatzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weaving narratives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA conference, Aug 2023, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Closing conference HOMES project Modelling households: economy &amp; sociology of Europe’s first farmer populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Hamon, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206317v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste management and household’s organisation: the LBK site of Těšetice-Kyjovice (Czech Republic), in R. Iversen, M. Bjørnevad-Ahlqvist and D. Hofmann (dir.), Depositional Practices in the Neolithic: Contacts, Interactions and Transformations, Session 97</w:t>
               </w:r>
@@ -3937,51 +3937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johana Mališková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branko Hossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weaving narratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAA Conference, Aug 2023, Belfast, Ireland</w:t>
@@ -4073,208 +4073,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBK village organisation in the Aisne valley : of groups and links?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">From the chaîne opératoire to the social structure of early Neolithic communities: knappers versus potters from the Danubian and the Mediterranean worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Couderc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
+              <w:t xml:space="preserve">Kiel Conference 2023: Scales of social, environmental and cultural chane in past societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Dr. Johannes Müller, Dr. Franziska Engelbogen, Jennifer Schüle-Hansen, Mar 2023, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327486v1</w:t>
+                <w:t xml:space="preserve">hal-04051559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lbk households in the Aisne valley : of pionneers, selfsufficiency and specialisation ?</w:t>
+                <w:t xml:space="preserve">LBK village organisation in the Aisne valley : of groups and links?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4293,165 +4276,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327481v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the chaîne opératoire to the social structure of early Neolithic communities: knappers versus potters from the Danubian and the Mediterranean worlds</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lbk households in the Aisne valley : of pionneers, selfsufficiency and specialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kiel Conference 2023: Scales of social, environmental and cultural chane in past societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Dr. Johannes Müller, Dr. Franziska Engelbogen, Jennifer Schüle-Hansen, Mar 2023, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer population, Closing conference HOMES project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051559v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When large start to be meaningful: long blades production of the Blicquy/Villeneuve-Saint-Germain culture, in T. Guichet and J.-P. Collin (dir.), Neolithic and Chalcolithic Large Blades. Identifying and Defining Exceptional Lithic Products, Session 169</w:t>
               </w:r>
@@ -4925,77 +4925,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session #154. Towards an Archaeology of Household Practices – Current Archaeological and Scientific Contributions. EAA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
@@ -6146,52 +6146,447 @@
               <w:t xml:space="preserve">, Société Préhistorique Française, pp.465-484, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the trail of Prehistoric Individuals: Scientific Challenges, Methods, Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On the trail of Prehistoric Individuals: Scientific Challenges, Methods, Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Paris, France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borderline Lithics: from spatial patterns to social processes during the European neolithisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Furholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Kačar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Srinivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Borderline Lithics: from spatial patterns to social processes during the European neolithization session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Budapest (HO), Hungary. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12 (2), 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Death and the settlement: integrated approaches to domestic and funerary archaeologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penny Bickle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Souvatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56 (5), pp.475-483, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00438243.2024.2632475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6259,51 +6654,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="556BDF61"/>
+    <w:nsid w:val="66F451EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6490,51 +6885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-denis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7986-217X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184419220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pila&#345;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pavl&#367;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2024-0032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Furholt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ka&#269;ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.9984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kempf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12766/jna.2024.2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deramaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57937/ap.2024.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389595v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/gqnht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T&#243;th" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pet&#345;&#237;k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Bickle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Adamekov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2023.39" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03817516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halbrucker Eva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messiaen Liesbeth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Meylemans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Halbrucker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Messiaen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4444" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Trampota" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviane Scharl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Philippe Collin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12766/jna.2021.5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelegrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Woodbury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01977261.2019.1613009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gjesfjeld" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ784PG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v1i1.780" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Teetaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Lundy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanotti Antoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704600v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pila&#345;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kv&#283;tina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Souvatzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Mali&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051559v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864103v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Novotn&#253;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hons" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#382;b&#283;ta Bed&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876629v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378797v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7bE578851F-6A75-490E-85A0-7E533F7261D7%7d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866123v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claira Lietar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538854v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538919v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-denis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7986-217X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184419220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pila&#345;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pavl&#367;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2024-0032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Furholt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ka&#269;ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.9984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kempf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burnez-Lanotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12766/jna.2024.2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deramaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57937/ap.2024.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389595v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/gqnht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T&#243;th" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pet&#345;&#237;k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Bickle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Adamekov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2023.39" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03817516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halbrucker Eva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messiaen Liesbeth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Meylemans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Halbrucker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Messiaen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4444" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Trampota" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviane Scharl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Philippe Collin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12766/jna.2021.5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelegrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Collet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Woodbury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01977261.2019.1613009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gjesfjeld" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ784PG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Constantin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Farruggia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v1i1.780" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amkreutz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Teetaert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Lundy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanotti Antoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704600v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pila&#345;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kv&#283;tina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Souvatzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Mali&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327481v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864103v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Novotn&#253;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hons" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#382;b&#283;ta Bed&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724088v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876629v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378797v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7bE578851F-6A75-490E-85A0-7E533F7261D7%7d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866123v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claira Lietar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538854v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538919v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536304v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touz&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104296v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Srinivas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2024.2632475" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>