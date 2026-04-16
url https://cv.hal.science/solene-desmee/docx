--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -428,51 +428,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 15 (1), pp.357-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1556/2006.2025.00099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -743,295 +743,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear multilevel joint model for individual lesion kinetics and survival to characterize intra-individual heterogeneity in patients with advanced cancer</w:t>
+                <w:t xml:space="preserve">Assessing the Increased Variability in Individual Lesion Kinetics During Immunotherapy: Does It Exist, and Does It Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Beaulieu</w:t>
+                <w:t xml:space="preserve">Julie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Desmée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bertrand</w:t>
+                <w:t xml:space="preserve">Christophe Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.3752-3763. </w:t>
+              <w:t xml:space="preserve"> JCO precision oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.e2200368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/biom.13912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/PO.22.00368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695061v2</w:t>
+                <w:t xml:space="preserve">hal-04636729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Increased Variability in Individual Lesion Kinetics During Immunotherapy: Does It Exist, and Does It Matter?</w:t>
+                <w:t xml:space="preserve">Nonlinear multilevel joint model for individual lesion kinetics and survival to characterize intra-individual heterogeneity in patients with advanced cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Desmée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JCO precision oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.e2200368. </w:t>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.3752-3763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/PO.22.00368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/biom.13912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636729v1</w:t>
+                <w:t xml:space="preserve">hal-03695061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restricted mean survival time to estimate an intervention effect in a cluster randomized trial</w:t>
               </w:r>
@@ -1141,295 +1141,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the association between biomarkers and clinical outcome: An introduction to nonlinear joint models</w:t>
+                <w:t xml:space="preserve">Assessing the impact of organ-specific lesion dynamics on survival in patients with recurrent urothelial carcinoma treated with atezolizumab or chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Bertrand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Desmée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Bruno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Mercier</w:t>
+                <w:t xml:space="preserve">Alyse Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Guedj</w:t>
+                <w:t xml:space="preserve">Ben Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 88 (4), pp.1452-1463. </w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.100346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.15200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636787v1</w:t>
+                <w:t xml:space="preserve">hal-04636747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of organ-specific lesion dynamics on survival in patients with recurrent urothelial carcinoma treated with atezolizumab or chemotherapy</w:t>
+                <w:t xml:space="preserve">Modelling the association between biomarkers and clinical outcome: An introduction to nonlinear joint models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solène Desmée</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Wu</w:t>
+                <w:t xml:space="preserve">Jérémie Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (1), pp.100346. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (4), pp.1452-1463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.15200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636747v1</w:t>
+                <w:t xml:space="preserve">hal-04636787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological review showed that time-to-event outcomes are often inadequately handled in cluster randomized trials</w:t>
               </w:r>
@@ -1558,77 +1558,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Tardivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (30), pp.4853-4868. </w:t>
@@ -1839,51 +1839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Desmée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1986,51 +1986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Veyrat-Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2233,51 +2233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Veyrat-Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1550-7416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2638,51 +2638,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3CCEF6A"/>
+    <w:nsid w:val="304C2C34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2869,51 +2869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-desmee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2740-8749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242806082" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thompson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251406581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480109v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2025.00099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chabeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rinder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70298" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pitoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riglet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai&#8208;thu Thai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandra Klippel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13206" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695061v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kerioui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaulieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13912" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Tourneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.22.00368" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802231192960" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bruno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15200" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyse Lin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100346" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Taljaard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tardivon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8756" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guedj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krieter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-020-09714-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1450" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01567365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Veyrat-Follet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#233;bastien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-017-0382-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01340693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.12537" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01130444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-015-9745-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goujon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guissou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guyot-Goubin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01484089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-desmee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2740-8749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242806082" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thompson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251406581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480109v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2025.00099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chabeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rinder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70298" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pitoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riglet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai&#8208;thu Thai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandra Klippel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13206" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kerioui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Tourneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.22.00368" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695061v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaulieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13912" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802231192960" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyse Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100346" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bruno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15200" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Taljaard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tardivon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8756" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guedj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krieter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-020-09714-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1450" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01567365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Veyrat-Follet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#233;bastien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-017-0382-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01340693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.12537" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01130444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-015-9745-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goujon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guissou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guyot-Goubin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01484089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>