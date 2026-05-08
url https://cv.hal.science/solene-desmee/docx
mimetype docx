--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -140,51 +140,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Solène Desmée est maître de conferences en biostatistiques. Elle enseigne les mathématiques et les biostatistiques à l’Institut Universitaire de Technologie (IUT) de Tours (France) et effectue sa recherche dans l’unité Inserm SPHERE depuis 2017. Elle a obtenu son doctorat de biostatistique en 2016 à l’université Paris Diderot. Son activité de recherche porte principalement sur le développement de méthodes statistiques pour modéliser des données longitudinales et de survie, en particulier en utilisant des modèles conjoints non-linéaires en oncologie. Elle participe également au projet QUARTET sur le développement de méthodes permettant d’analyser des données de survie dans le cadre d’essais randomisés en cluster et de fournir des mesures appropriées du clustering.</w:t>
+        <w:t xml:space="preserve">Solène Desmée est maître de conferences en biostatistiques. Elle enseigne les mathématiques et les biostatistiques à l’Institut Universitaire de Technologie (IUT) de Tours (France) et effectue sa recherche dans l’unité Inserm SPHERE depuis 2017. Elle a obtenu son doctorat de biostatistique en 2016 à l’université Paris Diderot et son HDR en 2026. Son activité de recherche porte principalement sur le développement de méthodes statistiques pour modéliser des données longitudinales et de survie, en particulier en utilisant des modèles conjoints non-linéaires en oncologie. Elle participe également à des projets sur le développement de méthodes d’analyses dans le cadre d’essais randomisés en cluster.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -743,295 +743,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Increased Variability in Individual Lesion Kinetics During Immunotherapy: Does It Exist, and Does It Matter?</w:t>
+                <w:t xml:space="preserve">Nonlinear multilevel joint model for individual lesion kinetics and survival to characterize intra-individual heterogeneity in patients with advanced cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxime Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Desmée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JCO precision oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.e2200368. </w:t>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.3752-3763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/PO.22.00368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/biom.13912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636729v1</w:t>
+                <w:t xml:space="preserve">hal-03695061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear multilevel joint model for individual lesion kinetics and survival to characterize intra-individual heterogeneity in patients with advanced cancer</w:t>
+                <w:t xml:space="preserve">Assessing the Increased Variability in Individual Lesion Kinetics During Immunotherapy: Does It Exist, and Does It Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Desmée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Beaulieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Bertrand</w:t>
+                <w:t xml:space="preserve">Christophe Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.3752-3763. </w:t>
+              <w:t xml:space="preserve"> JCO precision oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.e2200368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/biom.13912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/PO.22.00368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695061v2</w:t>
+                <w:t xml:space="preserve">hal-04636729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restricted mean survival time to estimate an intervention effect in a cluster randomized trial</w:t>
               </w:r>
@@ -1141,295 +1141,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of organ-specific lesion dynamics on survival in patients with recurrent urothelial carcinoma treated with atezolizumab or chemotherapy</w:t>
+                <w:t xml:space="preserve">Modelling the association between biomarkers and clinical outcome: An introduction to nonlinear joint models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solène Desmée</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Wu</w:t>
+                <w:t xml:space="preserve">Jérémie Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (1), pp.100346. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (4), pp.1452-1463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.15200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636747v1</w:t>
+                <w:t xml:space="preserve">hal-04636787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the association between biomarkers and clinical outcome: An introduction to nonlinear joint models</w:t>
+                <w:t xml:space="preserve">Assessing the impact of organ-specific lesion dynamics on survival in patients with recurrent urothelial carcinoma treated with atezolizumab or chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Bertrand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Desmée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Bruno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Mercier</w:t>
+                <w:t xml:space="preserve">Alyse Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Guedj</w:t>
+                <w:t xml:space="preserve">Ben Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 88 (4), pp.1452-1463. </w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.100346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.15200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636787v1</w:t>
+                <w:t xml:space="preserve">hal-04636747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological review showed that time-to-event outcomes are often inadequately handled in cluster randomized trials</w:t>
               </w:r>
@@ -1526,364 +1526,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inference using Hamiltonian Monte‐Carlo algorithm for nonlinear joint modeling in the context of cancer immunotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal analysis of organ-specific tumor lesion sizes in metastatic colorectal cancer patients receiving first line standard chemotherapy in combination with anti-angiogenic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Bertrand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Desmée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Tardivon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Bruno</w:t>
+                <w:t xml:space="preserve">Jeremie Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Krieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.8756⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (6), pp.613-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10928-020-09714-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107209v1</w:t>
+                <w:t xml:space="preserve">hal-03184393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal analysis of organ-specific tumor lesion sizes in metastatic colorectal cancer patients receiving first line standard chemotherapy in combination with anti-angiogenic treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian inference using Hamiltonian Monte‐Carlo algorithm for nonlinear joint modeling in the context of cancer immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Guedj</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Krieter</w:t>
+                <w:t xml:space="preserve">Coralie Tardivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (6), pp.613-625. </w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (30), pp.4853-4868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10928-020-09714-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sim.8756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184393v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between tumor size kinetics and survival in urothelial carcinoma patients treated with atezolizumab: implication for patient's follow‐up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Tardivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Desmée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1986,51 +1986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Veyrat-Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Veyrat-Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (1), pp.305-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2233,51 +2233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Veyrat-Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1550-7416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2638,51 +2638,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="304C2C34"/>
+    <w:nsid w:val="9F824E65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2869,51 +2869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-desmee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2740-8749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242806082" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thompson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251406581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480109v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2025.00099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chabeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rinder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70298" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pitoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riglet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai&#8208;thu Thai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandra Klippel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13206" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kerioui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Tourneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.22.00368" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695061v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaulieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13912" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802231192960" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyse Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100346" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bruno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15200" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Taljaard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tardivon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8756" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guedj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krieter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-020-09714-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1450" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01567365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Veyrat-Follet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#233;bastien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-017-0382-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01340693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.12537" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01130444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-015-9745-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goujon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guissou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guyot-Goubin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01484089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-desmee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2740-8749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242806082" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thompson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251406581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480109v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2025.00099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chabeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rinder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70298" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pitoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riglet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai&#8208;thu Thai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandra Klippel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.13206" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695061v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kerioui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaulieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13912" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Tourneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.22.00368" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802231192960" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bruno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15200" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyse Lin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100346" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Taljaard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guedj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krieter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-020-09714-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107209v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tardivon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8756" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1450" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01567365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Veyrat-Follet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#233;bastien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-017-0382-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01340693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.12537" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01130444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-015-9745-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goujon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guissou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guyot-Goubin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01484089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>