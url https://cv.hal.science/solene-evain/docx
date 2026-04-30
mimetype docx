--- v0 (2026-03-06)
+++ v1 (2026-04-30)
@@ -487,394 +487,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Spontaneous Speech Dimensions for Cross-Corpus ASR System Evaluation for French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audiocite.net: A Large Spoken Read Dataset in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533965v1</w:t>
+                <w:t xml:space="preserve">hal-04533994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiocite.net: A Large Spoken Read Dataset in French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Audiocite.net un grand corpus d'enregistrements vocaux de lecture en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.271-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533994v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiocite.net un grand corpus d'enregistrements vocaux de lecture en français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling Spontaneous Speech Dimensions for Cross-Corpus ASR System Evaluation for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.271-280</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623079v1</w:t>
+                <w:t xml:space="preserve">hal-04533965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie de la parole spontanée à des fins d'analyse linguistique et de développement de systèmes de reconnaissance automatique de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1165,76 +1165,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t>
+                <w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1244,306 +1244,306 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2021: Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407172v1</w:t>
+                <w:t xml:space="preserve">hal-03317730v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
+                <w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR LIFT 2021 (Linguistique Informatique, Formelle et de Terrain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507681v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t>
+                <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2021: Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">GDR LIFT 2021 (Linguistique Informatique, Formelle et de Terrain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317730v3</w:t>
+                <w:t xml:space="preserve">hal-03507681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de parole beatboxée à l'aide d'un système HMM-GMM inspiré de la reconnaissance automatique de la parole</w:t>
               </w:r>
@@ -1680,51 +1680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2088,77 +2088,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR LIFT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2376,51 +2376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9FFB0E1"/>
+    <w:nsid w:val="06DCD223"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2607,51 +2607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-evain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1766-8894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283614900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pupier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896690v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Contesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pinchaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533994v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Felice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-23" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798538v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3418010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6453-961-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04984659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALM037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-evain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1766-8894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283614900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pupier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896690v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Contesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pinchaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Felice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533965v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-23" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798538v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3418010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6453-961-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04984659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALM037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>