--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -453,1368 +453,1502 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiocite.net: A Large Spoken Read Dataset in French</w:t>
+                <w:t xml:space="preserve">Pantagruel: Unified Self-Supervised Encoders for French Text and Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Felice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solène Evain</w:t>
+                <w:t xml:space="preserve">Phuong-Hang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">Valentin Pelloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Portet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnault Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ghennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Fifteenth Language Resources and Evaluation Conference (LREC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2026, Palma, Spain. pp.10168-10191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63317/573q4exhmpgd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533994v1</w:t>
+                <w:t xml:space="preserve">hal-05627744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiocite.net un grand corpus d'enregistrements vocaux de lecture en français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling Spontaneous Speech Dimensions for Cross-Corpus ASR System Evaluation for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.271-280</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623079v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Spontaneous Speech Dimensions for Cross-Corpus ASR System Evaluation for French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audiocite.net un grand corpus d'enregistrements vocaux de lecture en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.271-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533965v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie de la parole spontanée à des fins d'analyse linguistique et de développement de systèmes de reconnaissance automatique de la parole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audiocite.net: A Large Spoken Read Dataset in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole – JEP 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713384v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LeBenchmark, un référentiel d'évaluation pour le français oral *</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie de la parole spontanée à des fins d'analyse linguistique et de développement de systèmes de reconnaissance automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Le</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Journées d'étude sur la parole JEP 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole – JEP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767742v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles neuronaux pré-appris par auto-supervision sur des enregistrements de parole en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LeBenchmark, un référentiel d'évaluation pour le français oral *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Alisamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ringeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022</w:t>
+              <w:t xml:space="preserve">34e Journées d'étude sur la parole JEP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707064v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t>
+                <w:t xml:space="preserve">Modèles neuronaux pré-appris par auto-supervision sur des enregistrements de parole en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2021: Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">JEP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317730v3</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR LIFT 2021 (Linguistique Informatique, Formelle et de Terrain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de parole beatboxée à l'aide d'un système HMM-GMM inspiré de la reconnaissance automatique de la parole</w:t>
+                <w:t xml:space="preserve">LeBenchmark: A Reproducible Framework for Assessing Self-Supervised Representation Learning from Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.208-216</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2021: Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798538v3</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317730v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automatic Captioning of University Lectures for French Students who are Deaf</w:t>
+                <w:t xml:space="preserve">Reconnaissance de parole beatboxée à l'aide d'un système HMM-GMM inspiré de la reconnaissance automatique de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pinchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGACCESS Conference on Computers and Accessibility</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.208-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896681v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798538v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Automatic Captioning of University Lectures for French Students who are Deaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM SIGACCESS Conference on Computers and Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Athènes, Greece. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3373625.3418010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatbox sounds recognition using a speech-dedicated HMM-GMM based system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1863,70 +1997,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAVEBA 2019 - 11th International Workshop on Models and Analysis of Vocal Emissions for Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Florence, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36253/978-88-6453-961-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1936,262 +2070,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Petit Camion: L’intelligence artificielle au service des opérateurs pour optimiser la prise en charge des appels d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale (WISG 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de systèmes end-to-end pour la reconnaissance automatique de la parole spontanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR LIFT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2201,114 +2335,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions de variation de la parole spontanée pour l'étude inter-corpus des performances de systèmes de reconnaissance automatique de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Grenoble Alpes [2020-..], 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024GRALM037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04984659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2376,51 +2510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06DCD223"/>
+    <w:nsid w:val="613ED8B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2607,51 +2741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-evain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1766-8894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283614900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pupier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896690v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Contesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pinchaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Felice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533965v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-23" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798538v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3418010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6453-961-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04984659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALM037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-evain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1766-8894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283614900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pupier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896690v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Contesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pinchaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Hang Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Chatelain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bouziane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ghennai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/573q4exhmpgd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Felice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-23" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Alisamir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317730v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798538v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3418010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6453-961-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04984659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALM037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>