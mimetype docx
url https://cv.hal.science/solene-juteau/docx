--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -698,51 +698,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1073,483 +1073,621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefer slow mobility and get rewarded! Creating a sustainable digital ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solene Juteau</w:t>
+                <w:t xml:space="preserve">Gamifying transportation towards more sustainability : imbricating digital technologies to track C02 and offer rewards in a greencent system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Juteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Conference of Information Systems (MCIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Catanzaro, Italy</w:t>
+              <w:t xml:space="preserve">DTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374953v1</w:t>
+                <w:t xml:space="preserve">hal-05599731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« C'est Ikea » ? Jeu des logiques institutionnelles à la mise en place d'un Drive dans la Grande Distribution</w:t>
+                <w:t xml:space="preserve">Bridging innovation adoption to organisational transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Juteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495796v1</w:t>
+                <w:t xml:space="preserve">hal-05599710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A risk-based perspective on work and organizational transformation in e-commerce : a review for understanding research paper</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prefer slow mobility and get rewarded! Creating a sustainable digital ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Juteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Information Systems: Information Systems for a Sharing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECIS, Jun 2019, Stockholm and Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Mediterranean Conference of Information Systems (MCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Catanzaro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03049853v1</w:t>
+                <w:t xml:space="preserve">hal-04374953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between institutional pressures and inertias in a case study of digital transformation in the archived files industry.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solene Juteau</w:t>
+                <w:t xml:space="preserve">« C'est Ikea » ? Jeu des logiques institutionnelles à la mise en place d'un Drive dans la Grande Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Juteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference for Information Systems Special Interest Group : Digital Innovation and Transformation &amp;Entrepreneurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">AIM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03049863v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du carton à la donnée, vers une proposition d'articulation trajectorielle des processus de changement : cas de la transformation numérique dans le secteur des archives</w:t>
+                <w:t xml:space="preserve">The interplay between institutional pressures and inertias in a case study of digital transformation in the archived files industry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Juteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème conférence de l’Association Information et Management : Management de la transformation numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference for Information Systems Special Interest Group : Digital Innovation and Transformation &amp;Entrepreneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03051657v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03049863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature, dynamics and coping strategies in the face of paradoxes in a digital transformation: a records management case study</w:t>
+                <w:t xml:space="preserve">Du carton à la donnée, vers une proposition d'articulation trajectorielle des processus de changement : cas de la transformation numérique dans le secteur des archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Juteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIII Mediterranean Conference on Information Systems &amp; The XVI Conference of the Italian Chapter of AIS : A Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">24ème conférence de l’Association Information et Management : Management de la transformation numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03049878v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03051657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A risk-based perspective on work and organizational transformation in e-commerce : a review for understanding research paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Thenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Juteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th European Conference on Information Systems: Information Systems for a Sharing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECIS, Jun 2019, Stockholm and Uppsala, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03049853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature, dynamics and coping strategies in the face of paradoxes in a digital transformation: a records management case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Juteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The XIII Mediterranean Conference on Information Systems &amp; The XVI Conference of the Italian Chapter of AIS : A Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03049878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation organisationnelle par les investissements dans le commerce électronique : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thenoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1578,51 +1716,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Conférence de l'AIM : Rapprochons les communautés TI francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03051720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1632,559 +1770,559 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas pédagogique (SC0_1251) : Les nouvelles technologies et pratiques RSE chez Radio France : entre continuité et rupture</w:t>
+                <w:t xml:space="preserve">Cas pédagogique (MA0125-1) : Transformation numérique : De passionnée de yoga à entrepreneure digitale, comprendre la naissance d’une influenceuse numérique et questionner son empreinte numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Juteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2025, 11 p</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cas pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993977v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas pédagogique (MA0125-1) : Transformation numérique : De passionnée de yoga à entrepreneure digitale, comprendre la naissance d’une influenceuse numérique et questionner son empreinte numérique</w:t>
+                <w:t xml:space="preserve">Cas pédagogique (SC0_1251) : Les nouvelles technologies et pratiques RSE chez Radio France : entre continuité et rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Juteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993988v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas pédagogique (SC_0325_1) : Programme d'Affiliation de La Redoute : Stratégies, DDRSE et Défis dans un Marché Concurrentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Juteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas pédagogique (SC_0325_2) Transformation numérique de la Grande Distribution, enjeux organisationnels, technologiques et CSR des Drive chez Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Juteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas pédagogique (RSEE0925) : Gamification de la Finance, Technologies &amp; Éthique : Gamestop, Robinhood et Main Street</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure De Batz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Juteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas pédagogique (G2124) : LaFourchette : Les nouvelles technologies au service d'une plateforme devenue Licorne et ses enjeux RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Juteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas pédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas pédagogique (SC0724-3) : Samsung &amp; l'évolution de l'Internet des Objets (IoT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Juteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas pédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les drive, un bouleversement pour les salariés des grandes surfaces traditionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Juteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2194,114 +2332,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de la transformation numérique par l’analyse conjointe de l’adoption des innovations, de la transformation organisationnelle et des paradoxes : le cas d’une organisation de gestion des archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Juteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Nantes, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04185159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2369,51 +2507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A67EFEA8"/>
+    <w:nsid w:val="EA0CF85F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2600,51 +2738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-juteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7544-5141" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260691968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05123405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Juteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20438869251337099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.pr2.0186" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20438869231226394" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thenoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12525-024-00740-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20438869231179989" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Juteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05495760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#233; Marina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Ben Hamadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourn&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05495788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Quero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tanquerel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05495796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Thenoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04993977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04993988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05401151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05495846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05400742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure De Batz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04185159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-juteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7544-5141" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260691968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05123405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Juteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20438869251337099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.pr2.0186" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20438869231226394" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thenoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12525-024-00740-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20438869231179989" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Juteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05495760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#233; Marina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Ben Hamadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourn&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05495788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Quero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tanquerel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05495796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Thenoz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051720v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04993988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04993977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05401151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05495846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05400742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure De Batz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469308v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04185159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>