--- v1 (2026-03-28)
+++ v2 (2026-05-09)
@@ -1825,429 +1825,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation reprogramming by eIF3 linked to glioblastoma resistance</w:t>
+                <w:t xml:space="preserve">Baseline SUVmax is related to tumor cell proliferation and patient outcome in follicular lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bertorello</w:t>
+                <w:t xml:space="preserve">Cédric Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Sesen</w:t>
+                <w:t xml:space="preserve">Marie Tosolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Gilhodes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique Courtade-Saïdi</w:t>
+                <w:t xml:space="preserve">Pauline Gravelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pericart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/narcan/zcaa020⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2020.263194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920717v1</w:t>
+                <w:t xml:space="preserve">hal-03365480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Method for Diagnosing Small Fiber Neuropathy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gerdelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Acket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fneur.2020.00342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline SUVmax is related to tumor cell proliferation and patient outcome in follicular lymphoma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Translation reprogramming by eIF3 linked to glioblastoma resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gravelle</w:t>
+                <w:t xml:space="preserve">Juliette Bertorello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Pericart</w:t>
+                <w:t xml:space="preserve">Julie Sesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Kanoun</w:t>
+                <w:t xml:space="preserve">Julia Gilhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Courtade-Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">NAR Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2020.263194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/narcan/zcaa020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365480v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute myeloid leukemia with myelodysplasia-related changes and basophilic differentiation</w:t>
               </w:r>
@@ -2293,51 +2293,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55 (3), pp.130-130. </w:t>
+              <w:t xml:space="preserve">, 2020, 55 (3), pp.130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5045/br.2020.2020095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2478,1375 +2478,1375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency of isolated cutaneous involvement in adult mastocytosis</w:t>
+                <w:t xml:space="preserve">Inhibiting integrin β8 to differentiate and radiosensitize Glioblastoma-initiating cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fradet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Negretto</w:t>
+                <w:t xml:space="preserve">Laure Malric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Laurent</w:t>
+                <w:t xml:space="preserve">Sylvie Monferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pol-André Apoil</w:t>
+                <w:t xml:space="preserve">Caroline Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arnauduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.15638⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.384-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1541-7786.MCR-18-0386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526959v1</w:t>
+                <w:t xml:space="preserve">hal-04823190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiting integrin β8 to differentiate and radiosensitize Glioblastoma-initiating cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Ionizing radiation induces endothelial transdifferentiation of glioblastoma stem-like cells through the Tie2 signaling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Deshors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Toulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arnauduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Perrine Dahan</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Siegfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1541-7786.MCR-18-0386⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (11), pp.816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-019-2055-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823190v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted next generation sequencing reveals high mutation frequency of CREBBP, BCL2 and KMT2D in high-grade B-cell lymphoma with MYC and BCL2 and/or BCL6 rearrangements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Grand</w:t>
+                <w:t xml:space="preserve">Frequency of isolated cutaneous involvement in adult mastocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Negretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Amara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Escudié</w:t>
+                <w:t xml:space="preserve">Pol-André Apoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104 (4), pp.e154-e157. </w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (9), pp.1713-1718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.198572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jdv.15638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04794157v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case of merkel leptomeningeal evolution after complete remission upon anti–PD-1 treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeted next generation sequencing reveals high mutation frequency of CREBBP, BCL2 and KMT2D in high-grade B-cell lymphoma with MYC and BCL2 and/or BCL6 rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Péricart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Godeau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Tauber</w:t>
+                <w:t xml:space="preserve">Nadia Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2019.03.009⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (4), pp.e154-e157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.198572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938013v1</w:t>
+                <w:t xml:space="preserve">inserm-04794157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter Evaluation of the Fully Automated PCR-Based Idylla EGFR Mutation Assay on Formalin-Fixed, Paraffin-Embedded Tissue of Human Lung Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Dintner</w:t>
+                <w:t xml:space="preserve">A case of merkel leptomeningeal evolution after complete remission upon anti–PD-1 treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pages-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maella Severino-Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2019.06.010⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.55-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2019.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489064v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIAmS: microsatellite instability detection on NGS amplicons data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles van Goethem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie A Vendrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 4-Year Retrospective Analysis of Salivary Gland Cytopathology Using the Milan System for Reporting Salivary Gland Cytology and Ancillary Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dubucs</w:t>
+                <w:t xml:space="preserve">Multicenter Evaluation of the Fully Automated PCR-Based Idylla EGFR Mutation Assay on Formalin-Fixed, Paraffin-Embedded Tissue of Human Lung Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène M. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Taranchon-Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Basset</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastian Dintner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11121912⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.1010 - 1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2019.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914378v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionizing radiation induces endothelial transdifferentiation of glioblastoma stem-like cells through the Tie2 signaling pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Deshors</w:t>
+                <w:t xml:space="preserve">A 4-Year Retrospective Analysis of Salivary Gland Cytopathology Using the Milan System for Reporting Salivary Gland Cytology and Ancillary Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Toulas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique D’aure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Courtade-Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (11), pp.816. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.1912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-019-2055-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers11121912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920735v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-guided fine-needle capillary cytology of parotid gland masses coupled with a rapid-on-site evaluation improves results</w:t>
+                <w:t xml:space="preserve">Mast cell activation syndrome: High frequency of skin manifestations and anaphylactic shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Barats</w:t>
+                <w:t xml:space="preserve">Eline A. Casassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Evrard</w:t>
+                <w:t xml:space="preserve">Claire Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Collin</w:t>
+                <w:t xml:space="preserve">Emilie Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vergez</w:t>
+                <w:t xml:space="preserve">Camille Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gellée</w:t>
+                <w:t xml:space="preserve">Yannick Degboe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 102 (336), pp.25-30. </w:t>
+              <w:t xml:space="preserve">Allergology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (1), pp.119-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.morpho.2017.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.alit.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937988v1</w:t>
+                <w:t xml:space="preserve">hal-03284412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mast cell activation syndrome: High frequency of skin manifestations and anaphylactic shock</w:t>
+                <w:t xml:space="preserve">Ultrasound-guided fine-needle capillary cytology of parotid gland masses coupled with a rapid-on-site evaluation improves results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline A. Casassa</w:t>
+                <w:t xml:space="preserve">R. Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mailhol</w:t>
+                <w:t xml:space="preserve">S. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Tournier</w:t>
+                <w:t xml:space="preserve">L. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Laurent</w:t>
+                <w:t xml:space="preserve">S. Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Degboe</w:t>
+                <w:t xml:space="preserve">S. Gellée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 68 (1), pp.119-121. </w:t>
+              <w:t xml:space="preserve">Morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (336), pp.25-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.alit.2018.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.morpho.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284412v1</w:t>
+                <w:t xml:space="preserve">hal-04937988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and Efficient Production of Human Functional Mast Cells through a Three-Dimensional Culture of Adipose Tissue–Derived Stromal Vascular Cells</w:t>
               </w:r>
@@ -4246,51 +4246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fluorescent in‐situ hybridisation in salivary gland cytology: A powerful diagnostic tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Meilleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4374,441 +4374,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FGFR1 Induces Glioblastoma Radioresistance through the PLCγ/Hif1α Pathway</w:t>
+                <w:t xml:space="preserve">Immunocytochemical staining for p53 and Ki‐67 helps to characterise urothelial cells in urine cytology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouazé-Andersson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Delmas</w:t>
+                <w:t xml:space="preserve">M. Courtade-Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Taurand</w:t>
+                <w:t xml:space="preserve">J. Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Martinez-Gala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solène Evrard</w:t>
+                <w:t xml:space="preserve">D. d'Aure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-15-2058⟩</w:t>
+              <w:t xml:space="preserve">Cytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (6), pp.456-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cyt.12332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846504v1</w:t>
+                <w:t xml:space="preserve">hal-04937979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelial to mesenchymal transition is common in atherosclerotic lesions and is associated with plaque instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lecce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Michelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Nomura-Kitabayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), pp.11853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms11853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunocytochemical staining for p53 and Ki‐67 helps to characterise urothelial cells in urine cytology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FGFR1 Induces Glioblastoma Radioresistance through the PLCγ/Hif1α Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. d'Aure</w:t>
+                <w:t xml:space="preserve">Valérie Gouazé-Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Evrard</w:t>
+                <w:t xml:space="preserve">Marion Taurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Martinez-Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cyt.12332⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (10), pp.3036-3044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-15-2058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04937979v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting VEGFR1 on endothelial progenitors modulates their differentiation potential</w:t>
               </w:r>
@@ -4954,51 +4954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dangas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5248,51 +5248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usman Baber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rucha Karajgikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atherosclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 221 (1), pp.176-182. </w:t>
@@ -5382,51 +5382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (2), pp.112-119. </w:t>
@@ -5961,50 +5961,62 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (1), pp.207-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00467-008-0967-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -6018,788 +6030,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et Optimisation d’une plateforme NGS. Expérience d’un laboratoire de Biologie Moléculaire du Département d’Anatomie et Cytologie Pathologiques du CHU de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène M Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de génétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un large panel RNA fusion : Expérience du laboratoire de Biologie Moléculaire du Département d’Anatomie et Cytologie Pathologiques du CHU de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène M Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEBM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification morpho-moléculaire des carcinomes de l’endomètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène M Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bataillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEBM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d’une solution NGS Comprehensive Genomic Profiling (CGP). Expérience d’un laboratoire de Biologie Moléculaire (workflow et analyses).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène M Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFMPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan à 1 an du séquençage NGS des Lymphomes à l’IUCT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène M Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion régionale Lymphome. Onco-Occitanie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience des résultats NGS (Next-Generation Sequencing) à un an d’activité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène M Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion régionale de biologie moléculaire. Oncomip.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place du NGS dans la prise en charge des cancers bronchiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène M Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres Accès Cibles Aquitaine/Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thrombospondine-1 régule négativement la réponse des fibroblastes médullaires à la stimulation par le TGF-β1 et contrôle le développement de la myélofibrose dans un modèle murin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Zetterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Palmblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Vainchenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nécrose corticale rénale post-varicelle avec anticorps anti-protéine S. A propos d’un cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Larakeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Amiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Deschenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEHT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6809,78 +6821,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A challenging case of aggressive composite hemangioendothelioma with neuroendocrine differentiation and PTBP1::MAML2 fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6895,70 +6907,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Siegfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.e23245. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.23245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6968,159 +6980,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are stem cells from metabolically active zone of glioblastoma more likely to participate to tumor-angiogenesis via transdifferentiation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arnauduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Cohen-Jonathan Moyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Courtade-Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène M Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUNRiSE (Solid Tumor Cancer Stem Cell Network)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Diagnosis of Peripheral T-cell Lymphoma: A correlative study of multiplex PCR assay for assessment of T-cell clonality and Next Generation Sequencing with specific gene panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Syrykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7142,360 +7154,360 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Oberic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Haematopathology 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual conference, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04831090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of irradiation on transdifferentiation of GSC Radio-induced transdifferentiation of Glioblastoma Stem Cells into Endothelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Deshors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Malric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Arnauduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Cohen-Jonathan-Moyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème journées du CHEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SUVmax pré-thérapeutique est associé à la prolifération des cellules tumorales et non au micro-environnement immunitaire et prédit la survie sans progression des patients avec un lymphome folliculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tosolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pericart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Hématologie (SFH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04831138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hybridation in situ en fluorescence (FISH) dans les liquides de ponction en cytologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7504,222 +7516,222 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meilleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique d'Aure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Courtade-Saïdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème journée du CHEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased myelofibrosis in Thrombospondin-1-null mice is associated with enhanced TGF-ß1 mediated response by bone marrow fibroblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène M Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Tulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Zetterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Palmblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Vainchenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, San Francisco CA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7729,196 +7741,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionizing radiation induces endothelial transdifferentiation of glioblastoma stem-like cells through the Tie2 signaling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Deshors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Toulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arnauduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AM/CHEC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 105 (350), pp.S20, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.morpho.2021.05.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted next generation sequencing reveals high mutation frequency of CREBBP, BCL2 and KMT2D in high-grade B cell lymphoma with MYC and BCL2 and/or BCL6 rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7927,284 +7939,284 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Péricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérice Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes journées du CHEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 103 (342), pp.80-81, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.morpho.2019.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hybridation in situ en fluorescence (FISH) dans les liquides de ponction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meilleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D’aure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Courtade-Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème journée du CHEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 100 (330), pp.174, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.morpho.2016.07.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cytokine fibrogénique TGF-β1 augmente les propriétés angiogéniques des progéniteurs endothéliaux circulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8213,121 +8225,121 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément D’audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Israel-Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème journées du CHEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 99 (327), pp.151, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.morpho.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8337,91 +8349,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMOIRE D’HABILITATION À DIRIGER DES RECHERCHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène M. Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Toulouse III - Paul Sabatier (UPS), FRA., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05026722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8431,114 +8443,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication du TGF-β1 dans les anomalies vasculaires associées aux fibroses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène M. Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. UNIVERSITÉ PARIS VII-DENIS DIDEROT, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05026685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId331"/>
+      <w:footerReference w:type="default" r:id="rId332"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8685,51 +8697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05247379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vendrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2025.104117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rusidz&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poumeaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Akiki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Valentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Ferron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-025-04034-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gadaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Borgne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pulmoe.2024.02.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubucs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Christian Chiforeanu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Siegfried" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.13223" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stambouli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cartault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Oliver Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne M. Evrard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Mery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2023.1150418" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schuppe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2023.1788" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hofman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heeke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Chalabreysse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barritault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtocrr.2022.100457" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823200v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deshors" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnauduc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bo&#235;lle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cohen-Jonathan Moyal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Courtade-Sa&#239;di" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061551" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ili&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazi&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chamorey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2021.01.1617" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03763697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jendoubi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shourick" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negretto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Apoil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20098" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04789132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Syrykh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gorez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ricart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005249" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628345v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Salvator" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Tcherakian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Maillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2021.05.056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertorello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sesen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaa020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04814632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gerdelat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Acket" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cintas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.00342" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pericart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kanoun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.263194" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Largeaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vergez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5045/br.2020.2020095" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ysebaert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Meggetto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-020-02937-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526959v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fradet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tournier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Andr&#233; Apoil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.15638" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malric" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monferran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delmas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dahan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-18-0386" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04794157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.198572" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938013v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Godeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pages-Laurent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maella Severino-Freire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guinard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tauber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.03.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD96WT0B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489064v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Taranchon-Clermont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouquette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dintner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2019.06.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles van Goethem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Vendrell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vigier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz797" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Basset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#8217;aure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121912" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920735v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toulas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-2055-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barats" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evrard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vergez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gell&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2017.06.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline A. Casassa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mailhol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tournier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Degboe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alit.2018.07.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Paupert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espinosa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laharrague" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701751" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937998v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abravanel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pique" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couturier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2018.06.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5VT8Z6K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937991v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meilleroux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Daniel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Aziza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Aure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Quintyn-Ranty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncy.21999" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937983v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meilleroux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basset" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacoste-Collin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cyt.12427" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846504v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouaz&#233;-Andersson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taurand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martinez-Gala" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-15-2058" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937972v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Evrard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lecce" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Michelis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nomura-Kitabayashi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11853" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937979v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtade-Sa&#239;di" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aziza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Aure" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;rard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cyt.12332" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9DN0PB2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01300965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#8217;audigier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Yon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Meidi Alili" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-013-9413-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dangas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maehara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sartori" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jet139" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937957v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Evrard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mauge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isra&#235;l-Biet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Guerin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bieche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2012.04644.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Kovacic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Baber" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rucha Karajgikar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2011.11.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937963v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-Raman Purushothaman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meerarani Purushothaman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Levy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lento" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2012.04.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937934v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment d'Audigier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mauge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.110.220624" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938475v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bluteau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Tulliez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rameau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-07-294447" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142796v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Smadja" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Badoual" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dangles-Marie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.110.213751" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934887v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Skander Larakeb" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rielle Louillet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#233;sa Kwon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadji Djaffar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-008-0967-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941317v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne M Evrard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941327v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941323v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataillon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941291v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941298v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941305v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941308v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941251v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tulliez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zetterberg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Palmblad" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Vainchenker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941258v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larakeb" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schlegel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amiral" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deschenes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894137v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.23245" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893267v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Courtade-Saidi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04831090v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oberic" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deshors" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malric" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arnauduc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemari&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cohen-Jonathan-Moyal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04831138v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kanoun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940496v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940586v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zetterberg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Palmblad" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vainchenker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852304v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.05.039" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940450v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rice Escudi&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2019.10.013" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940504v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2016.07.031" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941241v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Israel-Biet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Guerin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2015.09.005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05026722v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05026685v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05247379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabello-Aguilar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vendrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2025.104117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rusidz&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poumeaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Akiki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Valentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Ferron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-025-04034-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gadaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Borgne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pulmoe.2024.02.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubucs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Christian Chiforeanu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Siegfried" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.13223" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stambouli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cartault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Oliver Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne M. Evrard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Mery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2023.1150418" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schuppe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2023.1788" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hofman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heeke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Chalabreysse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barritault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtocrr.2022.100457" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823200v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deshors" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arnauduc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bo&#235;lle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cohen-Jonathan Moyal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Courtade-Sa&#239;di" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14061551" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ili&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazi&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chamorey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2021.01.1617" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03763697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jendoubi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shourick" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negretto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Apoil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20098" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04789132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Syrykh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gorez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ricart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005249" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628345v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Salvator" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Tcherakian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Maillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2021.05.056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pericart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kanoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.263194" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04814632v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gerdelat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Acket" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cintas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.00342" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920717v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertorello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sesen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaa020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Largeaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vergez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5045/br.2020.2020095" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ysebaert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Meggetto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-020-02937-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823190v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malric" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monferran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delmas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dahan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-18-0386" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toulas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-2055-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526959v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fradet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tournier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Andr&#233; Apoil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.15638" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04794157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.198572" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938013v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Godeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pages-Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maella Severino-Freire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guinard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tauber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.03.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD96WT0B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles van Goethem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Vendrell" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vigier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz797" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489064v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Taranchon-Clermont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouquette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dintner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2019.06.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914378v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Basset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#8217;aure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121912" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline A. Casassa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mailhol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Degboe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alit.2018.07.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937988v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barats" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evrard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vergez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gell&#233;e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2017.06.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Paupert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espinosa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laharrague" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701751" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937998v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abravanel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pique" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couturier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2018.06.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5VT8Z6K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937991v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meilleroux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Daniel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Aziza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Aure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Quintyn-Ranty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncy.21999" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937983v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meilleroux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basset" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacoste-Collin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cyt.12427" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937979v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtade-Sa&#239;di" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aziza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Aure" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;rard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cyt.12332" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9DN0PB2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Evrard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lecce" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Michelis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nomura-Kitabayashi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11853" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846504v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouaz&#233;-Andersson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taurand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martinez-Gala" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-15-2058" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01300965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#8217;audigier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Yon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Meidi Alili" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-013-9413-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dangas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maehara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sartori" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jet139" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937957v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Evrard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mauge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Isra&#235;l-Biet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Guerin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bieche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2012.04644.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Kovacic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Baber" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rucha Karajgikar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2011.11.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937963v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-Raman Purushothaman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meerarani Purushothaman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Levy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lento" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2012.04.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937934v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment d'Audigier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bi&#232;che" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mauge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.110.220624" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938475v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bluteau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Tulliez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rameau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-07-294447" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142796v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Smadja" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Badoual" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dangles-Marie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.110.213751" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934887v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Skander Larakeb" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rielle Louillet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#233;sa Kwon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadji Djaffar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-008-0967-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4D60NDS6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941317v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne M Evrard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941327v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941323v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bataillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941291v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941298v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941305v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941308v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941251v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tulliez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zetterberg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Palmblad" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Vainchenker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941258v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larakeb" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schlegel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amiral" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deschenes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894137v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.23245" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893267v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Courtade-Saidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04831090v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oberic" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940439v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deshors" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malric" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arnauduc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemari&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cohen-Jonathan-Moyal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04831138v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kanoun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940496v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940586v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Zetterberg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Palmblad" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vainchenker" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852304v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2021.05.039" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940450v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rice Escudi&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2019.10.013" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940504v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2016.07.031" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941241v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Israel-Biet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Guerin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2015.09.005" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05026722v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05026685v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>