--- v0 (2026-03-29)
+++ v1 (2026-05-13)
@@ -296,234 +296,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis de la transparence extra-financière en faveur du verdissement de la finance</w:t>
+                <w:t xml:space="preserve">La Place de Paris, avant-gardiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 341, pp.35</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431351v1</w:t>
+                <w:t xml:space="preserve">hal-04230699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Place de Paris, avant-gardiste ?</w:t>
+                <w:t xml:space="preserve">La place de la délégation parmi les opérations sur obligations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39</w:t>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lexbase Droit privé, 938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230699v1</w:t>
+                <w:t xml:space="preserve">hal-04230668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de la délégation parmi les opérations sur obligations</w:t>
+                <w:t xml:space="preserve">Les défis de la transparence extra-financière en faveur du verdissement de la finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lexbase Droit privé, 938</w:t>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 341, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230668v1</w:t>
+                <w:t xml:space="preserve">hal-04431351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'investisseur éthique</w:t>
               </w:r>
@@ -984,51 +984,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1156,523 +1156,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contrats aléatoires</w:t>
+                <w:t xml:space="preserve">Les troubles anormaux du voisinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'offre de réforme des contrats spéciaux, Réflexions libres à partir du projet de l'association Henri Capitant, dir. H. Kassoul, D. Gantschnig, Dalloz, Thèmes et commentaires</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Fascicule Responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexbase</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354011v1</w:t>
+                <w:t xml:space="preserve">hal-04048337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hommes qui murmurent à l'oreille des actionnaires</w:t>
+                <w:t xml:space="preserve">Partie 4. Les contrats spéciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres multicolores autour du droit, Mélanges en l'honneur du Professeur Deen Gibirila</w:t>
+              <w:t xml:space="preserve">Cours de droit civil, collection CRFPA, Enrick B Editions, 2021.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354001v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles anormaux du voisinage</w:t>
+                <w:t xml:space="preserve">Les hommes qui murmurent à l'oreille des actionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fascicule Responsabilité civile</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres multicolores autour du droit, Mélanges en l'honneur du Professeur Deen Gibirila</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexbase</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04048337v1</w:t>
+                <w:t xml:space="preserve">hal-03354001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie 4. Les contrats spéciaux</w:t>
+                <w:t xml:space="preserve">La place de volonté dans la médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cours de droit civil, collection CRFPA, Enrick B Editions, 2021.</w:t>
+              <w:t xml:space="preserve">Intermed, Regards interdisciplinaires sur la médiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354018v1</w:t>
+                <w:t xml:space="preserve">hal-03354006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de volonté dans la médiation</w:t>
+                <w:t xml:space="preserve">Les contrats aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermed, Regards interdisciplinaires sur la médiation</w:t>
+              <w:t xml:space="preserve">L'offre de réforme des contrats spéciaux, Réflexions libres à partir du projet de l'association Henri Capitant, dir. H. Kassoul, D. Gantschnig, Dalloz, Thèmes et commentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354006v1</w:t>
+                <w:t xml:space="preserve">hal-03354011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie 4 - Les contrats spéciaux</w:t>
+                <w:t xml:space="preserve">Régime général de responsabilité du fait d'autrui Régime général des responsabilité du fait des choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cours de droit civil - collection CRFPA Enrick B Editions</w:t>
+              <w:t xml:space="preserve">Fascicule de responsabilité civile, Lexbase Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620074v1</w:t>
+                <w:t xml:space="preserve">hal-03354025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime général de responsabilité du fait d'autrui Régime général des responsabilité du fait des choses</w:t>
+                <w:t xml:space="preserve">Le droit des affaires au service de la régulation de la production agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges Virassamy; Alain Laguerre. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fascicule de responsabilité civile, Lexbase Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Droit des affaires et sécurité alimentaire : workshop de mars 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, 2019, Travaux du CERJDA, 978-2-7314-1146-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354025v1</w:t>
+                <w:t xml:space="preserve">hal-02926435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation de la production agroalimentaire par le droit des affaires</w:t>
               </w:r>
@@ -1721,163 +1725,90 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit des affaires au service de la régulation de la production agroalimentaire</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La promesse unilatérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet de réforme du droit des contrats, du régime général et de la preuve des obligations : analyse et propositions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, 2016, 978-2-247-15319-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1887,465 +1818,465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le banquier du 21ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Séjourné</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lextenso. , 2023, ceprisca, Cédric Glineur, 979-10-97323-10-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le banquier du XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Ringler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lextenso. 2023, CEPRISCA collection Colloques, Iryna GREBENYUK, 979-10-97323-10-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit commercial, Commerçants et fonds de commerce, Concurrence et contrats du commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Kenfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Ringler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Kenfack</w:t>
-[...23 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lefebvre Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Précis Dalloz, 978-2-247-18364-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de droit des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Bennini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïda Bennini</w:t>
+                <w:t xml:space="preserve">Armand Dadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Dadoun</w:t>
+                <w:t xml:space="preserve">Bertille Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enrick B. Éditions, pp.713, 2021, Collection CRFPA, 978-2-35644-885-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des contrats spéciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Kenfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, 362 pp., 2016, 978-2-275-04092-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2355,305 +2286,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit des affaires au service de la régulation de la production agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des affaires et sécurité alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les MARL en droit privé : quelles perspectives pour le droit public ?</w:t>
+                <w:t xml:space="preserve">Des tolérances civilistes en matière de jeux d'argent et de hasard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les modes alternatifs de règlement des litiges publics : bilan et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux IV, Mar 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Etat et jeux d'argent : les jeux sont-ils faits ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bordeaux, France. p. 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139005v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tolérances civilistes en matière de jeux d'argent et de hasard</w:t>
+                <w:t xml:space="preserve">Les MARL en droit privé : quelles perspectives pour le droit public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etat et jeux d'argent : les jeux sont-ils faits ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Bordeaux, France. p. 79</w:t>
+              <w:t xml:space="preserve">Les modes alternatifs de règlement des litiges publics : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux IV, Mar 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944682v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les obstacles à la création d’un modèle commun de droit européen des contrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Européanisation du droit – vers un droit commun européen ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PRES Lille Nord de France, Feb 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2663,165 +2594,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe de réflexion de l'AFDD sur l'avant-projet de réforme du droit de la responsabilité civile Observations et propositions de modification présentées dans le cadre de la consultation publique ouverte par la Chancellerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Antippas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Antippas</w:t>
+                <w:t xml:space="preserve">Ariane de Guillenchmidt-Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane de Guillenchmidt-Guignot</w:t>
+                <w:t xml:space="preserve">Marie Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dugué</w:t>
+                <w:t xml:space="preserve">Marie Dugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association Française des Docteurs en Droit. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2889,51 +2820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C233B4C8"/>
+    <w:nsid w:val="72EE2FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3120,51 +3051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-ringler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047172v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ringler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blatter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04048348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04048346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02927011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02926417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02926436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04851850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04048335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03354011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03354001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04048337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lexbase.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03354018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03354006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02620074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03354025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02888861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02926435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Kenfack" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-commercial-commercants-et-entreprises-commerciales-p.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bennini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Dadoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Ghandour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139005v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02944682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Antippas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane de Guillenchmidt-Guignot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dugu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dugue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-ringler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047172v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ringler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blatter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230668v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04048348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04048346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02927011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02926417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02926436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04851850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04048335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04048337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lexbase.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03354018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03354001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03354006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03354011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03354025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02926435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02888861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Kenfack" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-commercial-commercants-et-entreprises-commerciales-p.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bennini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Dadoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Ghandour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02938102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02944682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139005v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Antippas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane de Guillenchmidt-Guignot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dugu&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dugue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>