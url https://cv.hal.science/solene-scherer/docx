--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -28,50 +28,131 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Solène Scherer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Docteure qualifiée en section 12 et 22 ; postdoctorante pour le projet ANR-FWF &amp;quot;DECAF&amp;quot; (2023-2025) ; IGE Utpictura18 AMIDEX-IRV (2025-)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">solene-scherer</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-0234-3958</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">270441425</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -98,2863 +179,2863 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Hartmuth, Richard Kurdiovsky, Julia Rüdiger, Georg Vasold (ed.), The Governance of Style. Public Buildings in Central Europe, 1780–1920, Köln, Weimar, Wien (Böhlau) 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/frrec.2025.2.110921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger, restaurer, administrer les monuments pour renforcer l'identité autrichienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, De l’Empire allemand à l’Europe : Strasbourg, Poznań et leur héritage allemand, 56 (1), pp.187-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11ux9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04618380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois Marcel and Reinhold Bernadette (eds), &amp;lt;i&amp;gt;Margarete Schütte‑Lihotzky: Architecture, Politics, Gender: New Perspectives on her Life and Work&amp;lt;/i&amp;gt;, Mark Wilch (trad.), Bâle, Birkhäuser, “Edition Die Angewandte”, 2023, 364 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Circulations des savoirs autour de la mer Baltique du Moyen Âge au début du xxe siècle : une approche par l’histoire des femmes, 45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12z4y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04864693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Theresa Krenn et Benni Eder, du Studio Eder Krenn, Vienne, architectes et concepteurs de l’exposition &amp;lt;i&amp;gt;Hollein Calling. Architectural Dialogues&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Documentation et conservation de l’héritage postmoderne = Documenting and Conserving Postmodern Heritage, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12x4u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04840902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sissi(s) à l’écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Cultures olympiques, 2024 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11yck⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04637431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Haus am Ring : construction et reconstruction de l’Opéra de Vienne, monument symbole de l’Autriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/trajectoires.9796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Autriche s’offre au monde comme destination touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vie culturelle en 19**</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04057409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteurs et processus autour de l’héritage : l’Opéra d’État de Vienne, un exemple à plusieurs échelles (1869–1955)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sck-2022-0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03656316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.3-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/sck-2022-0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03737900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des trésors cachés en danger. Études, reconnaissance et valorisation de l’architecture Nachkriegsmoderne (1945-1973) en Autriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Patrimoine architectural du XXe siècle en Europe. Valeurs, doctrines et politiques publiques de reconnaissance, 47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/insitu.34321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rouillard, &amp;lt;i&amp;gt;Les Monuments de la langue. Architecture, mémoire, écriture&amp;lt;/i&amp;gt; : Genève, MètisPresses, coll. « vuesDensemble », 2021, 128 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Quand le sexe s’expose, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhc.1167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/sck-2022-0005⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodor Brückler, Zur Geschichte der österreichischen Denkmalpflege. Die Ära Helfert, Teil I: 1863 bis 1891 et Martha Fingernagel-Grüll, Zur Geschichte der österreichischen Denkmalpflege. Die Ära Helfert, Teil II: 1892 bis 1910</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ifha.11389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ifha.11389⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scène musicale, scène politique. Stratégies politiques de gouvernance culturelle du Wiener Staatsoper (Opéra de Vienne) au lendemain de la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhc.459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02964119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on reconstruire Notre-Dame de Paris ? Enjeux patrimoniaux, politiques et émotionnels du chantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours. Cahiers du GREP Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02964128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Detry. Le Patrimoine martyr. Destruction, protection, conservation et restauration dans l'Europe post bellica, Paris, Hermann Éditeurs, 2020, 283 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.9607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02985912v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">halshs-02964128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Autriche, 12 points ! Mises en scène de l’Autriche à l’Eurovision (1957-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival de l'histoire de l'art (14 ; 2025 ; Fontainebleau, Seine-et-Marne) (FHA25) : « L'Autriche, le vrai, le faux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National d'Histoire de l'Art (INHA), Jun 2025, Fontainebleau, Château de Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05127316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la vie aux biographies : écrire et consommer l’histoire de Sissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième rencontre du réseau Genre en germ’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genre en germ’, Jan 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05472465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaffirmations et réactualisations de l’imaginaire urbain. Mises en image de Vienne lors du 60ème Concours Eurovision de la chanson (2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville désirable / ville désirée : construire les imaginaires urbains par le visuel (XVIIIe-XXIe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de recherche historique Rhône-Alpes (LARHRA), Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05127325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Genre en germ’, Jan 2025, Metz, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Un monument de l'art, lieu de leur exercice’ : de la célébration politique des arts, artistes et artisans dans la conception de l’Opéra de Vienne (1869)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Histoire du spectacle vivant XIXe-XXIe siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Claude Yon; Graça dos Santos, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04390382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’Elisabeth à Sissi : représentations à l’écran d'une figure mythifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’espace germanique en mots et discours : Mythes autrichiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charlotte Carayol; Patrick Huemer; Lucia Schmidt; Université Bordeaux Montaigne, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04534427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Melly (1814-1854) : rôle et influence des intermédiaires dans le développement de la politique patrimoniale autrichienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contacts, échanges et confrontations des théoricien·ne·s et praticien·ne·s de l’architecture, de l’art et de la conservation-restauration en Europe du XVIIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine; Université de Haute-Alsace, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04637435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxes des ruines de guerre à Vienne : entre stratégies d’évitements et de redirections mémorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ruines de guerre européennes et leurs usages, XXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR Ruines, Sep 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04714361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Building Bridges”: discursive strategies around identity, nation, city and music. The 60th Eurovision Song Contest in Vienna, an analysis on several scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The ESC in the 21st Century: Eurovision and/or Euro-Visions ? : International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, May 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L‘image de l‘Autriche dans la culture populaire française actuelle: quelques réflexions préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop DECAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität Innsbruck, Sep 2024, Innsbruck, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04714334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, May 2024, Lille, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pluridisciplinarité de la germanistique : une approche rêvée pour les questions patrimoniales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55ème congrès de l'AGES (Association des Germanistes de l'Enseignement Supérieur) : « La recherche en études germaniques : état des lieux, héritages et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04633733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Known through Screen: Onscreen Narratives of Empress 'Sissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47th German Studies Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Studies Association, Oct 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Claude Yon; Graça dos Santos, Jan 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la recherche isolée au projet collectif : articulation et valorisation de l'expérience doctorale au service du projet « Dictionnaire des Échanges Culturels entre l'Autriche et la France » (DECAF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales des germanistes du Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mondes Germaniques et Nord-Européens (MGNE); Centre d'Etudes Germaniques Interculturelles de Lorraine (CEGIL); Institut de recherche en Langues et Littératures Européennes ILLE; Centre Interdisciplinaire de Recherche sur les Langues Et la Pensée (CIRLEP), Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, German Studies Association, Oct 2023, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mot (nu) ment. De la difficulté de traduire et transcrire les mots et les concepts du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Sprache(n) und Grenze(n)/Sprachgrenzen" / "Frontières linguistiques – langue(s) et frontière(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREG - Université Toulouse Jean Jaurès, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mondes Germaniques et Nord-Européens (MGNE); Centre d'Etudes Germaniques Interculturelles de Lorraine (CEGIL); Institut de recherche en Langues et Littératures Européennes ILLE; Centre Interdisciplinaire de Recherche sur les Langues Et la Pensée (CIRLEP), Jun 2023, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triptyque dénotant : l’Opéra de Vienne, des dialogues d’architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DÉ-NOTER. Mise en crise de la notation architecturale : entre dialogue et collisions, que permettent les pratiques représentatives divergentes de l’architecture ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Supérieure d'Architecture de Marseille, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CREG - Université Toulouse Jean Jaurès, May 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialiser le pouvoir impérial dans les villes périphériques : enjeux représentatifs des salles de théâtre et d’opéras dans l’Empire des Habsbourg (1860-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Au service du pouvoir. L’architecture comme outil de représentation aux époques moderne et contemporaine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Panthéon-Sorbonne, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École Supérieure d'Architecture de Marseille, Apr 2023, Marseille, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger, restaurer, administrer. Le Bundesdenkmalamt face au patrimoine autrichien détruit après la Seconde Guerre Mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sortie(s) de guerre : enjeux et pratiques mémorielles dans l’espace germanophone au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Panthéon-Sorbonne, Dec 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03675604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pansement du présent sur une blessure du passé ? Insertion d’architectures contemporaines dans le bâti ancien détruit comme alternative à la restauration à l’identique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panser et repenser l’œuvre : le concept de restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HLLI, Université Littoral Côte d'Opale, Apr 2021, Boulogne-su-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Créteil, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An extramuros communion: playing and performing around the Vienna State Opera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groove the City 2020 "Constructing and deconstructing urban spaces through music" - 2nd International Conference of the Urban Music Studies Cholars' Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lüneburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, HLLI, Université Littoral Côte d'Opale, Apr 2021, Boulogne-su-Mer, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabous d’hier et d’aujourd’hui. L’Opéra de Vienne : ambivalence d’un lieu de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude des doctorants Allph@ : Scandale et tabou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Allph@, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lüneburg, Germany</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire pour réécrire ? Enjeux de transmissions lors de la reconstruction de l’Opéra de Vienne après la Seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude doctorale 2019 « Transmissions contrariées et limites de la transmission »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREG EA 4151, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Allph@, Apr 2019, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique fédératrice : l’Opéra et la scène musicale viennoise au lendemain de la Seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès doctoral international de musique et musicologie « Au rythme de la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bureau des Jeunes Chercheurs de l'IReMus, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CREG EA 4151, Apr 2019, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réappropriation de l’héritage culturel dans le processus de (re)construction de l’Autriche : l’exemple du Wiener Staatsoper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages : transposition, réappropriation, variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LCE, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bureau des Jeunes Chercheurs de l'IReMus, Apr 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das Haus am Ring. Pratiques du pouvoir à l'Opéra de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visibilité et invisibilité des pratiques du pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2964,154 +3045,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRISMEO — Pôle de Recherche Interdisciplinaire en Sciences sociales : Mémoires, Expositions, Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Clara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Sofia Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment la synthese est-elle possible en recherche qualitative?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3121,386 +3202,386 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sissi : détournement d'une icône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhold Görling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Obszöne als politisches Performativ. Politische Strategien der Provokation und Indienstnahme von Affekten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, transcript Verlag, A paraître, 978-3-8376-4117-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mot (nu) ment. De la difficulté de traduire et transcrire les mots et les concepts du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jasmin Berger; Geronimo Groh; Simone Lettner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sprache(n) und Grenze(n) – Sprachgrenzen: Übersetzen, Dialekt und Literatur, literarische Mehrsprachigkeit // Frontières linguistiques – langue(s) et frontière(s) : L’art de la traduction, dialecte et littérature, plurilinguisme littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ibidem Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-118, 2025, Interdisciplinary Series of the Center for Intercultural and European Studies, 978-3-8382-1918-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triptyque dénotant : l'Opéra de Vienne, des dialogues d'architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dé-noter - Pratiques représentatives divergentes de l’architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, ENSAM, pp.233-255, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05054973v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04935174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du colloque junior &amp;quot;Contacts, échanges et confrontations des théoricien·ne·s et des praticien·ne·s de l’architecture, de l’art et de la conservation-restauration en Europe du XVIIIe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Haentzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04800442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3510,1020 +3591,1020 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposition « Architektur und Städtebau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05500578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition « L’architecture autrichienne contemporaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05500575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Eisenschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04935115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambassade de France à Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024, https://decaf-fr.literaturtirol.at/wiki/Ambassade_de_France_à_Vienne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposition du Salon d'Automne « Paris à Vienne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, https://decaf-fr.literaturtirol.at/wiki/Ambassade_de_France_à_Vienne</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04774437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trilogie Sissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04774451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Melly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toponymie Innsbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04774444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarete Schütte-Lihotzky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04774433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toponymie Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Hollein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Befreiungsdenkmal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04774441v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04774418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'Elisabeth à Sissi : la construction du personnage mythique dans la trilogie d'Ernst Marishka. Mémoire de master.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4533,114 +4614,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Haus am Ring : construction et reconstruction de l'Opéra de Vienne, monument symbole de l'Autriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héritage culturel et muséologie. Université Toulouse le Mirail - Toulouse II, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022TOU20101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05075461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4706,51 +4787,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="956DC0D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4787,51 +5020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Scherer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2025.2.110921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618380v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ux9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z4y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x4u" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.34321" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.1167" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.9607" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.459" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534427v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molinier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Ramos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bahl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold G&#246;rling" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05054973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibidem.eu/en/Topics/Social-Sciences/Sprache-n-und-Grenze-n-Sprachgrenzen-Uebersetzen-Dialekt-und-Literatur-literarische-Mehrsprachigkeit-Fronti-res-linguistiques-langue-s-et-fronti-re-s-L-art-de-la-traduction-dialecte-et-litt-rature-plurilinguisme-litt-raire.html?listtype=search&amp;amp;searchparam=978-3-8382-1918-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Haentzler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774423v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774433v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183240v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05075461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-scherer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0234-3958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270441425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Scherer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2025.2.110921" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ux9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z4y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x4u" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.34321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.1167" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.459" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.9607" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127316v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molinier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Ramos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183214v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bahl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold G&#246;rling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibidem.eu/en/Topics/Social-Sciences/Sprache-n-und-Grenze-n-Sprachgrenzen-Uebersetzen-Dialekt-und-Literatur-literarische-Mehrsprachigkeit-Fronti-res-linguistiques-langue-s-et-fronti-re-s-L-art-de-la-traduction-dialecte-et-litt-rature-plurilinguisme-litt-raire.html?listtype=search&amp;amp;searchparam=978-3-8382-1918-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05054973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Haentzler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774412v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774423v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05075461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>