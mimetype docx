--- v1 (2026-04-04)
+++ v2 (2026-05-17)
@@ -814,196 +814,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03656316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des trésors cachés en danger. Études, reconnaissance et valorisation de l’architecture Nachkriegsmoderne (1945-1973) en Autriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Patrimoine architectural du XXe siècle en Europe. Valeurs, doctrines et politiques publiques de reconnaissance, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.34321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.3-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sck-2022-0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/sck-2022-0011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03737900v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03643279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rouillard, &amp;lt;i&amp;gt;Les Monuments de la langue. Architecture, mémoire, écriture&amp;lt;/i&amp;gt; : Genève, MètisPresses, coll. « vuesDensemble », 2021, 128 p.</w:t>
               </w:r>
@@ -1387,1655 +1387,1724 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02985912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heritagization’s dynamics of the Eurovision Song Contest: exploration and analysis of the Austrian example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurovision Song Contest and Humanities &amp; Social Sciences' International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELSA – Sorbonne University; Université Sorbonne Paris Nord; Avignon Université; Université Rennes 2, Apr 2026, Neuilly-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05583085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réaffirmations et réactualisations de l’imaginaire urbain. Mises en image de Vienne lors du 60ème Concours Eurovision de la chanson (2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville désirable / ville désirée : construire les imaginaires urbains par le visuel (XVIIIe-XXIe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de recherche historique Rhône-Alpes (LARHRA), Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05127325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la vie aux biographies : écrire et consommer l’histoire de Sissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième rencontre du réseau Genre en germ’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genre en germ’, Jan 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05472465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Autriche, 12 points ! Mises en scène de l’Autriche à l’Eurovision (1957-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival de l'histoire de l'art (14 ; 2025 ; Fontainebleau, Seine-et-Marne) (FHA25) : « L'Autriche, le vrai, le faux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National d'Histoire de l'Art (INHA), Jun 2025, Fontainebleau, Château de Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05127316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Genre en germ’, Jan 2025, Metz, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Un monument de l'art, lieu de leur exercice’ : de la célébration politique des arts, artistes et artisans dans la conception de l’Opéra de Vienne (1869)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Histoire du spectacle vivant XIXe-XXIe siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Claude Yon; Graça dos Santos, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de recherche historique Rhône-Alpes (LARHRA), Jun 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04390382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Elisabeth à Sissi : représentations à l’écran d'une figure mythifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace germanique en mots et discours : Mythes autrichiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charlotte Carayol; Patrick Huemer; Lucia Schmidt; Université Bordeaux Montaigne, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Claude Yon; Graça dos Santos, Jan 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04534427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradoxes des ruines de guerre à Vienne : entre stratégies d’évitements et de redirections mémorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ruines de guerre européennes et leurs usages, XXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR Ruines, Sep 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Charlotte Carayol; Patrick Huemer; Lucia Schmidt; Université Bordeaux Montaigne, Apr 2024, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04714361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Melly (1814-1854) : rôle et influence des intermédiaires dans le développement de la politique patrimoniale autrichienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contacts, échanges et confrontations des théoricien·ne·s et praticien·ne·s de l’architecture, de l’art et de la conservation-restauration en Europe du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; Université de Haute-Alsace, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine; Université de Haute-Alsace, May 2024, Metz, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Building Bridges”: discursive strategies around identity, nation, city and music. The 60th Eurovision Song Contest in Vienna, an analysis on several scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The ESC in the 21st Century: Eurovision and/or Euro-Visions ? : International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ANR Ruines, Sep 2024, Caen, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L‘image de l‘Autriche dans la culture populaire française actuelle: quelques réflexions préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop DECAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Innsbruck, Sep 2024, Innsbruck, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, May 2024, Lille, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04714334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pluridisciplinarité de la germanistique : une approche rêvée pour les questions patrimoniales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55ème congrès de l'AGES (Association des Germanistes de l'Enseignement Supérieur) : « La recherche en études germaniques : état des lieux, héritages et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Universität Innsbruck, Sep 2024, Innsbruck, Autriche</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04633733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Known through Screen: Onscreen Narratives of Empress 'Sissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47th German Studies Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Studies Association, Oct 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triptyque dénotant : l’Opéra de Vienne, des dialogues d’architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DÉ-NOTER. Mise en crise de la notation architecturale : entre dialogue et collisions, que permettent les pratiques représentatives divergentes de l’architecture ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Supérieure d'Architecture de Marseille, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, German Studies Association, Oct 2023, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mot (nu) ment. De la difficulté de traduire et transcrire les mots et les concepts du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Sprache(n) und Grenze(n)/Sprachgrenzen" / "Frontières linguistiques – langue(s) et frontière(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREG - Université Toulouse Jean Jaurès, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la recherche isolée au projet collectif : articulation et valorisation de l'expérience doctorale au service du projet « Dictionnaire des Échanges Culturels entre l'Autriche et la France » (DECAF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées doctorales des germanistes du Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mondes Germaniques et Nord-Européens (MGNE); Centre d'Etudes Germaniques Interculturelles de Lorraine (CEGIL); Institut de recherche en Langues et Littératures Européennes ILLE; Centre Interdisciplinaire de Recherche sur les Langues Et la Pensée (CIRLEP), Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04134435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, CREG - Université Toulouse Jean Jaurès, May 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialiser le pouvoir impérial dans les villes périphériques : enjeux représentatifs des salles de théâtre et d’opéras dans l’Empire des Habsbourg (1860-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Au service du pouvoir. L’architecture comme outil de représentation aux époques moderne et contemporaine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Panthéon-Sorbonne, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École Supérieure d'Architecture de Marseille, Apr 2023, Marseille, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger, restaurer, administrer. Le Bundesdenkmalamt face au patrimoine autrichien détruit après la Seconde Guerre Mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sortie(s) de guerre : enjeux et pratiques mémorielles dans l’espace germanophone au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Panthéon-Sorbonne, Dec 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03675604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pansement du présent sur une blessure du passé ? Insertion d’architectures contemporaines dans le bâti ancien détruit comme alternative à la restauration à l’identique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panser et repenser l’œuvre : le concept de restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HLLI, Université Littoral Côte d'Opale, Apr 2021, Boulogne-su-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Créteil, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An extramuros communion: playing and performing around the Vienna State Opera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groove the City 2020 "Constructing and deconstructing urban spaces through music" - 2nd International Conference of the Urban Music Studies Cholars' Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lüneburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, HLLI, Université Littoral Côte d'Opale, Apr 2021, Boulogne-su-Mer, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabous d’hier et d’aujourd’hui. L’Opéra de Vienne : ambivalence d’un lieu de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude des doctorants Allph@ : Scandale et tabou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Allph@, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lüneburg, Germany</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire pour réécrire ? Enjeux de transmissions lors de la reconstruction de l’Opéra de Vienne après la Seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude doctorale 2019 « Transmissions contrariées et limites de la transmission »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREG EA 4151, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Allph@, Apr 2019, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique fédératrice : l’Opéra et la scène musicale viennoise au lendemain de la Seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès doctoral international de musique et musicologie « Au rythme de la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bureau des Jeunes Chercheurs de l'IReMus, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CREG EA 4151, Apr 2019, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réappropriation de l’héritage culturel dans le processus de (re)construction de l’Autriche : l’exemple du Wiener Staatsoper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages : transposition, réappropriation, variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LCE, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bureau des Jeunes Chercheurs de l'IReMus, Apr 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das Haus am Ring. Pratiques du pouvoir à l'Opéra de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visibilité et invisibilité des pratiques du pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3045,154 +3114,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRISMEO — Pôle de Recherche Interdisciplinaire en Sciences sociales : Mémoires, Expositions, Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Clara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Sofia Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment la synthese est-elle possible en recherche qualitative?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3202,1315 +3271,1377 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sissi : détournement d'une icône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold Görling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das Obszöne als politisches Performativ. Politische Strategien der Provokation und Indienstnahme von Affekten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, transcript Verlag, A paraître, 978-3-8376-4117-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Bahl</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, transcript Verlag, A paraître, 978-3-8376-4117-2</w:t>
+                <w:t xml:space="preserve">hal-02183214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mot (nu) ment. De la difficulté de traduire et transcrire les mots et les concepts du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jasmin Berger; Geronimo Groh; Simone Lettner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sprache(n) und Grenze(n) – Sprachgrenzen: Übersetzen, Dialekt und Literatur, literarische Mehrsprachigkeit // Frontières linguistiques – langue(s) et frontière(s) : L’art de la traduction, dialecte et littérature, plurilinguisme littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ibidem Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-118, 2025, Interdisciplinary Series of the Center for Intercultural and European Studies, 978-3-8382-1918-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ibidem Verlag</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.105-118, 2025, Interdisciplinary Series of the Center for Intercultural and European Studies, 978-3-8382-1918-9</w:t>
+                <w:t xml:space="preserve">hal-04935174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triptyque dénotant : l'Opéra de Vienne, des dialogues d'architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dé-noter - Pratiques représentatives divergentes de l’architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, ENSAM, pp.233-255, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05054973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du colloque junior &amp;quot;Contacts, échanges et confrontations des théoricien·ne·s et des praticien·ne·s de l’architecture, de l’art et de la conservation-restauration en Europe du XVIIIe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Haentzler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Haentzler</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">halshs-04800442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sissi in the Sky with Asterix – Cultural Transfer in Popular Culture. Comic Books, Films and Music - German Studies Association conference 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04800442v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition « Architektur und Städtebau »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05500578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition « L’architecture autrichienne contemporaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05500575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Eisenschitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04935115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trilogie Sissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04774451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposition du Salon d'Automne « Paris à Vienne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04774437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambassade de France à Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://decaf-fr.literaturtirol.at/wiki/Ambassade_de_France_à_Vienne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Exposition du Salon d'Automne « Paris à Vienne »</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trilogie Sissi</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Melly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toponymie Innsbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Eduard Melly</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04774444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarete Schütte-Lihotzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Toponymie Innsbruck</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04774433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toponymie Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Margarete Schütte-Lihotzky</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Hollein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Toponymie Vienne</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Befreiungsdenkmal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04774441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4520,91 +4651,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'Elisabeth à Sissi : la construction du personnage mythique dans la trilogie d'Ernst Marishka. Mémoire de master.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4614,114 +4745,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Haus am Ring : construction et reconstruction de l'Opéra de Vienne, monument symbole de l'Autriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héritage culturel et muséologie. Université Toulouse le Mirail - Toulouse II, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022TOU20101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05075461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4789,51 +4920,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="956DC0D0"/>
+    <w:nsid w:val="B8F5F8DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5020,51 +5151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-scherer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0234-3958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270441425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Scherer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2025.2.110921" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ux9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z4y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x4u" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.34321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.1167" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.459" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.9607" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127316v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molinier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Ramos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183214v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bahl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold G&#246;rling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibidem.eu/en/Topics/Social-Sciences/Sprache-n-und-Grenze-n-Sprachgrenzen-Uebersetzen-Dialekt-und-Literatur-literarische-Mehrsprachigkeit-Fronti-res-linguistiques-langue-s-et-fronti-re-s-L-art-de-la-traduction-dialecte-et-litt-rature-plurilinguisme-litt-raire.html?listtype=search&amp;amp;searchparam=978-3-8382-1918-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05054973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Haentzler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774412v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774423v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05075461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/solene-scherer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0234-3958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270441425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Scherer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2025.2.110921" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ux9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z4y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x4u" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.34321" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.1167" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.11389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.459" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02964128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.9607" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molinier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Ramos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bahl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold G&#246;rling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibidem.eu/en/Topics/Social-Sciences/Sprache-n-und-Grenze-n-Sprachgrenzen-Uebersetzen-Dialekt-und-Literatur-literarische-Mehrsprachigkeit-Fronti-res-linguistiques-langue-s-et-fronti-re-s-L-art-de-la-traduction-dialecte-et-litt-rature-plurilinguisme-litt-raire.html?listtype=search&amp;amp;searchparam=978-3-8382-1918-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05054973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Haentzler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587125v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774412v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774423v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774441v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05075461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU20101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>